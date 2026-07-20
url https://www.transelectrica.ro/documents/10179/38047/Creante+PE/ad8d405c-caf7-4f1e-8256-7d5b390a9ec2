--- v5 (2026-06-29)
+++ v6 (2026-07-20)
@@ -16,98 +16,98 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" tabRatio="547"/>
   </bookViews>
   <sheets>
     <sheet name="Prezentare Generala PE" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Prezentare Generala PE'!$A$88:$D$88</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B215" i="7" l="1"/>
-[...1 lines deleted...]
-  <c r="D215" i="7"/>
+  <c r="D213" i="7" l="1"/>
+  <c r="B213" i="7" l="1"/>
+  <c r="C213" i="7"/>
   <c r="D83" i="7" l="1"/>
   <c r="D74" i="7" l="1"/>
-  <c r="B261" i="7"/>
-[...1 lines deleted...]
-  <c r="D261" i="7"/>
+  <c r="B259" i="7"/>
+  <c r="C259" i="7"/>
+  <c r="D259" i="7"/>
   <c r="D84" i="7" l="1"/>
-  <c r="D262" i="7" s="1"/>
-[...1 lines deleted...]
-  <c r="C262" i="7"/>
+  <c r="D260" i="7" s="1"/>
+  <c r="B260" i="7" l="1"/>
+  <c r="C260" i="7"/>
   <c r="D37" i="7" l="1"/>
   <c r="D40" i="7" s="1"/>
   <c r="C24" i="7"/>
   <c r="B61" i="7" l="1"/>
   <c r="D61" i="7"/>
   <c r="D54" i="7"/>
   <c r="B54" i="7"/>
   <c r="C54" i="7"/>
   <c r="B40" i="7" l="1"/>
   <c r="B74" i="7" l="1"/>
   <c r="C74" i="7"/>
   <c r="B83" i="7" l="1"/>
   <c r="C83" i="7"/>
   <c r="D16" i="7" l="1"/>
   <c r="D24" i="7" s="1"/>
   <c r="D41" i="7" l="1"/>
   <c r="C61" i="7"/>
   <c r="C36" i="7"/>
   <c r="B16" i="7"/>
   <c r="B24" i="7" s="1"/>
   <c r="C40" i="7" l="1"/>
   <c r="C41" i="7" s="1"/>
   <c r="D62" i="7"/>
-  <c r="D264" i="7" s="1"/>
+  <c r="D262" i="7" s="1"/>
   <c r="C84" i="7"/>
   <c r="B84" i="7"/>
   <c r="B41" i="7"/>
   <c r="B62" i="7" l="1"/>
-  <c r="B264" i="7" s="1"/>
+  <c r="B262" i="7" s="1"/>
   <c r="C62" i="7"/>
-  <c r="C264" i="7" s="1"/>
+  <c r="C262" i="7" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="166">
   <si>
     <t>CET ENERGOTERM RESITA SA</t>
   </si>
   <si>
     <t>IMOBILIAR CONSTRUCT SA</t>
   </si>
   <si>
     <t>TOTAL ELECTRIC OLTENIA SA</t>
   </si>
   <si>
     <t>CET BRASOV</t>
   </si>
   <si>
     <t>CET Iasi S.A.</t>
   </si>
   <si>
     <t>Ileximp SRL</t>
   </si>
   <si>
     <t>RAAN</t>
   </si>
   <si>
     <t>Electrocentrale Oradea</t>
   </si>
   <si>
@@ -506,87 +506,102 @@
   <si>
     <t>SOFTENERG SRL</t>
   </si>
   <si>
     <t>STANDARD GRUP 4 TERM SRL</t>
   </si>
   <si>
     <t>BURSA ROMANA DE MARFURI SA</t>
   </si>
   <si>
     <t>DINERGY POWER SRL</t>
   </si>
   <si>
     <t>MEGALODON STORAGE SRL</t>
   </si>
   <si>
     <t>NOVA H SRL</t>
   </si>
   <si>
     <t>DANSKE COMMODITIES A/S</t>
   </si>
   <si>
     <t>KER TOKI POWER AD</t>
   </si>
   <si>
+    <t>ALTERNATIV INVESTMENT SOLUTIONS SRL</t>
+  </si>
+  <si>
+    <t>ARAMIS INVEST SRL</t>
+  </si>
+  <si>
     <t xml:space="preserve">CDM DELISS SRL </t>
   </si>
   <si>
     <t>FORJA NEPTUN SRL</t>
   </si>
   <si>
     <t>GEKO FAIRY LAND SRL</t>
   </si>
   <si>
-    <t>JAEGGI INDUSTRIES SRL</t>
-[...1 lines deleted...]
-  <si>
     <t>MEDMEN EXPERTS SRL</t>
   </si>
   <si>
     <t>MET ROMANIA ENERGY SRL</t>
   </si>
   <si>
     <t>ODORHEI SOLAR FARM SRL</t>
   </si>
   <si>
+    <t>PIROUX INDUSTRIE ROMANIA SRL</t>
+  </si>
+  <si>
+    <t>PVTURRIS SRL</t>
+  </si>
+  <si>
     <t>ROSAVIS PROD SRL</t>
   </si>
   <si>
-    <t>SYNERGY SOLAR INDEPENDENTA SRL</t>
-[...8 lines deleted...]
-    <t>Valoare neîncasată la data de 22 06 2026 (Lei)</t>
+    <t>SUN CONNECT RESOURCES SRL</t>
   </si>
   <si>
     <t>REGIA AUTONOMA PENTRU ACTIVITATI NUCLEARE RA</t>
+  </si>
+  <si>
+    <t>situația existentă la data de 13.07.2026</t>
+  </si>
+  <si>
+    <t>Valoare neîncasată la data de 13 07 2026 (Lei)</t>
+  </si>
+  <si>
+    <t>NOVA POWER &amp; GAS SA</t>
+  </si>
+  <si>
+    <t>ORI EXP SRL</t>
+  </si>
+  <si>
+    <t>PETROTEL - LUKOIL SA</t>
   </si>
   <si>
     <r>
       <t>Nota:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> Creantele prezentate in acest tabel sunt valabile la data intocmirii. Pentru informatii actualizate va rugam sa ne contactati la numarul de telefon 021-303.57.23 sau pe e-mail la adresa relatii.piata.energie@transelectrica.ro</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
@@ -796,51 +811,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -947,58 +962,55 @@
     <xf numFmtId="4" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1298,138 +1310,138 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D267"/>
+  <dimension ref="A1:D265"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.42578125" style="2" customWidth="1"/>
     <col min="2" max="3" width="20.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
     </row>
     <row r="2" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="67" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="67"/>
+      <c r="A2" s="66" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="66"/>
-[...2 lines deleted...]
-      <c r="D3" s="66"/>
+      <c r="A3" s="64"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A4" s="68" t="s">
-[...4 lines deleted...]
-      <c r="D4" s="70"/>
+      <c r="A4" s="67" t="s">
+        <v>165</v>
+      </c>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="69"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="71"/>
-[...2 lines deleted...]
-      <c r="D5" s="73"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="72"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="71"/>
-[...2 lines deleted...]
-      <c r="D6" s="73"/>
+      <c r="A6" s="70"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="72"/>
     </row>
     <row r="7" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="74"/>
-[...2 lines deleted...]
-      <c r="D7" s="76"/>
+      <c r="A7" s="73"/>
+      <c r="B7" s="74"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="75"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
     </row>
     <row r="9" spans="1:4" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
     </row>
     <row r="10" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="14" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>13306400.4</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="53">
@@ -1824,51 +1836,51 @@
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42" s="40"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
     </row>
     <row r="43" spans="1:4" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A43" s="41" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
     </row>
     <row r="44" spans="1:4" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D44" s="14" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="45" spans="1:4" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="16"/>
       <c r="C45" s="16"/>
       <c r="D45" s="16"/>
     </row>
     <row r="46" spans="1:4" ht="18.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="35" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5">
         <v>0</v>
       </c>
       <c r="D46" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="38" t="s">
         <v>26</v>
@@ -2074,51 +2086,51 @@
         <v>824712.52</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A63" s="34"/>
     </row>
     <row r="64" spans="1:4" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A64" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
     </row>
     <row r="65" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A65" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C65" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D65" s="14" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A66" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="16"/>
       <c r="C66" s="16"/>
       <c r="D66" s="16"/>
     </row>
     <row r="67" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="23"/>
       <c r="D67" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>142</v>
       </c>
       <c r="B68" s="33"/>
@@ -2310,1850 +2322,1830 @@
         <v>35099349.57</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A85" s="8"/>
     </row>
     <row r="86" spans="1:4" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A86" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="12"/>
       <c r="C86" s="12"/>
       <c r="D86" s="12"/>
     </row>
     <row r="87" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C87" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D87" s="14" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B88" s="14"/>
       <c r="C88" s="14"/>
       <c r="D88" s="14"/>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="B89" s="33"/>
       <c r="C89" s="33"/>
-      <c r="D89" s="64">
-        <v>222926.41</v>
+      <c r="D89" s="65">
+        <v>226480.13</v>
       </c>
     </row>
     <row r="90" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>138</v>
       </c>
       <c r="B90" s="33"/>
       <c r="C90" s="33"/>
-      <c r="D90" s="64">
+      <c r="D90" s="65">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B91" s="33"/>
       <c r="C91" s="33"/>
-      <c r="D91" s="64">
+      <c r="D91" s="65">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B92" s="33"/>
       <c r="C92" s="33"/>
-      <c r="D92" s="64">
+      <c r="D92" s="65">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B93" s="33"/>
       <c r="C93" s="33"/>
-      <c r="D93" s="64">
+      <c r="D93" s="65">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
-        <v>91</v>
+        <v>164</v>
       </c>
       <c r="B94" s="33"/>
       <c r="C94" s="33"/>
-      <c r="D94" s="64">
-[...3 lines deleted...]
-    <row r="95" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="D94" s="65">
+        <v>212420.37</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
-        <v>99</v>
+        <v>162</v>
       </c>
       <c r="B95" s="33"/>
       <c r="C95" s="33"/>
-      <c r="D95" s="64">
-[...3 lines deleted...]
-    <row r="96" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="D95" s="65">
+        <v>55792.85</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
-        <v>98</v>
+        <v>152</v>
       </c>
       <c r="B96" s="33"/>
       <c r="C96" s="33"/>
-      <c r="D96" s="64">
-        <v>0</v>
+      <c r="D96" s="65">
+        <v>1527.29</v>
       </c>
     </row>
     <row r="97" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="B97" s="33"/>
       <c r="C97" s="33"/>
-      <c r="D97" s="64">
+      <c r="D97" s="65">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="B98" s="33"/>
       <c r="C98" s="33"/>
-      <c r="D98" s="64">
+      <c r="D98" s="65">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="B99" s="33"/>
       <c r="C99" s="33"/>
-      <c r="D99" s="64">
-[...3 lines deleted...]
-    <row r="100" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="D99" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
       <c r="B100" s="33"/>
       <c r="C100" s="33"/>
-      <c r="D100" s="64">
-[...3 lines deleted...]
-    <row r="101" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="D100" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="B101" s="33"/>
       <c r="C101" s="33"/>
-      <c r="D101" s="64">
-        <v>2822.17</v>
+      <c r="D101" s="65">
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="B102" s="33"/>
       <c r="C102" s="33"/>
-      <c r="D102" s="64">
-        <v>1793.03</v>
+      <c r="D102" s="65">
+        <v>815.08</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>151</v>
       </c>
       <c r="B103" s="33"/>
       <c r="C103" s="33"/>
-      <c r="D103" s="64">
-        <v>1527.29</v>
+      <c r="D103" s="65">
+        <v>558.45000000000005</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B104" s="33"/>
       <c r="C104" s="33"/>
-      <c r="D104" s="64">
-        <v>1289.1500000000001</v>
+      <c r="D104" s="65">
+        <v>413.32</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A105" s="6" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="B105" s="33"/>
       <c r="C105" s="33"/>
-      <c r="D105" s="64">
-        <v>1188.6600000000001</v>
+      <c r="D105" s="65">
+        <v>321.39999999999998</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A106" s="6" t="s">
-        <v>149</v>
+      <c r="A106" s="52" t="s">
+        <v>46</v>
       </c>
       <c r="B106" s="33"/>
       <c r="C106" s="33"/>
-      <c r="D106" s="64">
-        <v>558.45000000000005</v>
+      <c r="D106" s="65">
+        <v>23.26</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A107" s="6" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B107" s="33"/>
       <c r="C107" s="33"/>
-      <c r="D107" s="64">
-        <v>413.32</v>
+      <c r="D107" s="65">
+        <v>7.18</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A108" s="6" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="B108" s="33"/>
       <c r="C108" s="33"/>
-      <c r="D108" s="64">
-        <v>321.39999999999998</v>
+      <c r="D108" s="65">
+        <v>2.1800000000000002</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A109" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B109" s="33"/>
       <c r="C109" s="33"/>
-      <c r="D109" s="64">
-[...3 lines deleted...]
-    <row r="110" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="D109" s="65">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A110" s="6" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="B110" s="33"/>
       <c r="C110" s="33"/>
-      <c r="D110" s="64">
-[...5 lines deleted...]
-        <v>46</v>
+      <c r="D110" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="6" t="s">
+        <v>43</v>
       </c>
       <c r="B111" s="33"/>
       <c r="C111" s="33"/>
-      <c r="D111" s="64">
-[...3 lines deleted...]
-    <row r="112" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="D111" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="B112" s="33"/>
       <c r="C112" s="33"/>
-      <c r="D112" s="64">
-        <v>15.41</v>
+      <c r="D112" s="23">
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A113" s="6" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B113" s="33"/>
       <c r="C113" s="33"/>
-      <c r="D113" s="64">
+      <c r="D113" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A114" s="6" t="s">
-        <v>139</v>
+        <v>41</v>
       </c>
       <c r="B114" s="33"/>
       <c r="C114" s="33"/>
-      <c r="D114" s="64">
+      <c r="D114" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B115" s="33"/>
       <c r="C115" s="33"/>
-      <c r="D115" s="64">
-[...3 lines deleted...]
-    <row r="116" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="D115" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A116" s="6" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="B116" s="33"/>
       <c r="C116" s="33"/>
-      <c r="D116" s="64">
-        <v>7.18</v>
+      <c r="D116" s="23">
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A117" s="6" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="B117" s="33"/>
       <c r="C117" s="33"/>
-      <c r="D117" s="64">
+      <c r="D117" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A118" s="6" t="s">
-        <v>43</v>
+        <v>138</v>
       </c>
       <c r="B118" s="33"/>
       <c r="C118" s="33"/>
-      <c r="D118" s="64">
+      <c r="D118" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A119" s="6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B119" s="33"/>
       <c r="C119" s="33"/>
-      <c r="D119" s="64">
+      <c r="D119" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="B120" s="33"/>
       <c r="C120" s="33"/>
-      <c r="D120" s="64">
+      <c r="D120" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
-        <v>41</v>
+        <v>143</v>
       </c>
       <c r="B121" s="33"/>
       <c r="C121" s="33"/>
-      <c r="D121" s="64">
+      <c r="D121" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A122" s="6" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="B122" s="33"/>
       <c r="C122" s="33"/>
-      <c r="D122" s="64">
+      <c r="D122" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A123" s="6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B123" s="33"/>
       <c r="C123" s="33"/>
-      <c r="D123" s="64">
+      <c r="D123" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A124" s="6" t="s">
-        <v>144</v>
+        <v>97</v>
       </c>
       <c r="B124" s="33"/>
       <c r="C124" s="33"/>
-      <c r="D124" s="64">
+      <c r="D124" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A125" s="6" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="B125" s="33"/>
       <c r="C125" s="33"/>
-      <c r="D125" s="64">
+      <c r="D125" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A126" s="6" t="s">
-        <v>140</v>
+        <v>104</v>
       </c>
       <c r="B126" s="33"/>
       <c r="C126" s="33"/>
-      <c r="D126" s="64">
+      <c r="D126" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A127" s="6" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="B127" s="33"/>
       <c r="C127" s="33"/>
-      <c r="D127" s="64">
+      <c r="D127" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A128" s="6" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B128" s="33"/>
       <c r="C128" s="33"/>
-      <c r="D128" s="64">
+      <c r="D128" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A129" s="6" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B129" s="33"/>
       <c r="C129" s="33"/>
-      <c r="D129" s="64">
+      <c r="D129" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A130" s="6" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="B130" s="33"/>
       <c r="C130" s="33"/>
-      <c r="D130" s="64">
+      <c r="D130" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A131" s="6" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="B131" s="33"/>
       <c r="C131" s="33"/>
-      <c r="D131" s="64">
+      <c r="D131" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A132" s="6" t="s">
-        <v>96</v>
+        <v>141</v>
       </c>
       <c r="B132" s="33"/>
       <c r="C132" s="33"/>
-      <c r="D132" s="64">
+      <c r="D132" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="B133" s="33"/>
       <c r="C133" s="33"/>
-      <c r="D133" s="64">
-[...3 lines deleted...]
-    <row r="134" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="D133" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A134" s="6" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="B134" s="33"/>
       <c r="C134" s="33"/>
-      <c r="D134" s="64">
-[...3 lines deleted...]
-    <row r="135" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="D134" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A135" s="6" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="B135" s="33"/>
       <c r="C135" s="33"/>
-      <c r="D135" s="64">
-        <v>1.88</v>
+      <c r="D135" s="23">
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A136" s="6" t="s">
-        <v>121</v>
+      <c r="A136" s="52" t="s">
+        <v>97</v>
       </c>
       <c r="B136" s="33"/>
       <c r="C136" s="33"/>
-      <c r="D136" s="64">
+      <c r="D136" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B137" s="33"/>
       <c r="C137" s="33"/>
-      <c r="D137" s="64">
+      <c r="D137" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="6" t="s">
-        <v>124</v>
+      <c r="A138" s="52" t="s">
+        <v>99</v>
       </c>
       <c r="B138" s="33"/>
       <c r="C138" s="33"/>
-      <c r="D138" s="64">
+      <c r="D138" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A139" s="6" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B139" s="33"/>
+        <v>84</v>
+      </c>
+      <c r="B139" s="51"/>
       <c r="C139" s="33"/>
-      <c r="D139" s="64">
+      <c r="D139" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A140" s="6" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B140" s="33"/>
+        <v>88</v>
+      </c>
+      <c r="B140" s="51"/>
       <c r="C140" s="33"/>
-      <c r="D140" s="64">
+      <c r="D140" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="6" t="s">
-        <v>143</v>
+      <c r="A141" s="52" t="s">
+        <v>59</v>
       </c>
       <c r="B141" s="33"/>
       <c r="C141" s="33"/>
-      <c r="D141" s="64">
+      <c r="D141" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="6" t="s">
-        <v>126</v>
+      <c r="A142" s="52" t="s">
+        <v>92</v>
       </c>
       <c r="B142" s="33"/>
       <c r="C142" s="33"/>
-      <c r="D142" s="64">
+      <c r="D142" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A143" s="52" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="B143" s="33"/>
       <c r="C143" s="33"/>
-      <c r="D143" s="64">
+      <c r="D143" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="6" t="s">
-        <v>140</v>
+      <c r="A144" s="52" t="s">
+        <v>87</v>
       </c>
       <c r="B144" s="33"/>
       <c r="C144" s="33"/>
-      <c r="D144" s="64">
+      <c r="D144" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A145" s="52" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B145" s="33"/>
       <c r="C145" s="33"/>
-      <c r="D145" s="64">
+      <c r="D145" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A146" s="6" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="B146" s="51"/>
       <c r="C146" s="33"/>
-      <c r="D146" s="64">
+      <c r="D146" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A147" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B147" s="51"/>
       <c r="C147" s="33"/>
-      <c r="D147" s="64">
+      <c r="D147" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A148" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B148" s="33"/>
+      <c r="A148" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B148" s="51"/>
       <c r="C148" s="33"/>
-      <c r="D148" s="64">
+      <c r="D148" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B149" s="33"/>
+      <c r="A149" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B149" s="51"/>
       <c r="C149" s="33"/>
-      <c r="D149" s="64">
+      <c r="D149" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A150" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B150" s="33"/>
+      <c r="A150" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B150" s="51"/>
       <c r="C150" s="33"/>
-      <c r="D150" s="64">
+      <c r="D150" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A151" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B151" s="33"/>
+      <c r="A151" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B151" s="51"/>
       <c r="C151" s="33"/>
-      <c r="D151" s="64">
+      <c r="D151" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B152" s="33"/>
+      <c r="A152" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B152" s="51"/>
       <c r="C152" s="33"/>
-      <c r="D152" s="64">
+      <c r="D152" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A153" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B153" s="51"/>
+      <c r="A153" s="52" t="s">
+        <v>97</v>
+      </c>
+      <c r="B153" s="33"/>
       <c r="C153" s="33"/>
-      <c r="D153" s="64">
+      <c r="D153" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A154" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B154" s="51"/>
+      <c r="A154" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B154" s="33"/>
       <c r="C154" s="33"/>
-      <c r="D154" s="64">
+      <c r="D154" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A155" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B155" s="51"/>
+      <c r="A155" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="B155" s="33"/>
       <c r="C155" s="33"/>
-      <c r="D155" s="64">
+      <c r="D155" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A156" s="6" t="s">
+      <c r="A156" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="B156" s="33"/>
+      <c r="C156" s="33"/>
+      <c r="D156" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="B157" s="33"/>
+      <c r="C157" s="33"/>
+      <c r="D157" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="52" t="s">
         <v>99</v>
       </c>
-      <c r="B156" s="51"/>
-[...19 lines deleted...]
-      <c r="B158" s="51"/>
+      <c r="B158" s="33"/>
       <c r="C158" s="33"/>
-      <c r="D158" s="64">
+      <c r="D158" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="6" t="s">
+      <c r="A159" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B159" s="33"/>
+      <c r="C159" s="33"/>
+      <c r="D159" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="6" t="s">
         <v>96</v>
-      </c>
-[...8 lines deleted...]
-        <v>97</v>
       </c>
       <c r="B160" s="33"/>
       <c r="C160" s="33"/>
-      <c r="D160" s="64">
+      <c r="D160" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="52" t="s">
-        <v>98</v>
+      <c r="A161" s="6" t="s">
+        <v>95</v>
       </c>
       <c r="B161" s="33"/>
       <c r="C161" s="33"/>
-      <c r="D161" s="64">
+      <c r="D161" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="52" t="s">
-        <v>56</v>
+      <c r="A162" s="6" t="s">
+        <v>106</v>
       </c>
       <c r="B162" s="33"/>
       <c r="C162" s="33"/>
-      <c r="D162" s="64">
+      <c r="D162" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="52" t="s">
-        <v>89</v>
+      <c r="A163" s="6" t="s">
+        <v>104</v>
       </c>
       <c r="B163" s="33"/>
       <c r="C163" s="33"/>
-      <c r="D163" s="64">
+      <c r="D163" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="52" t="s">
-        <v>41</v>
+      <c r="A164" s="6" t="s">
+        <v>107</v>
       </c>
       <c r="B164" s="33"/>
       <c r="C164" s="33"/>
-      <c r="D164" s="64">
+      <c r="D164" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="52" t="s">
-        <v>99</v>
+      <c r="A165" s="6" t="s">
+        <v>56</v>
       </c>
       <c r="B165" s="33"/>
       <c r="C165" s="33"/>
-      <c r="D165" s="64">
+      <c r="D165" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A166" s="52" t="s">
-        <v>105</v>
+      <c r="A166" s="6" t="s">
+        <v>123</v>
       </c>
       <c r="B166" s="33"/>
       <c r="C166" s="33"/>
-      <c r="D166" s="64">
+      <c r="D166" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A167" s="6" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="B167" s="33"/>
       <c r="C167" s="33"/>
-      <c r="D167" s="64">
+      <c r="D167" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A168" s="6" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="B168" s="33"/>
       <c r="C168" s="33"/>
-      <c r="D168" s="64">
+      <c r="D168" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A169" s="6" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="B169" s="33"/>
       <c r="C169" s="33"/>
-      <c r="D169" s="64">
+      <c r="D169" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="6" t="s">
-        <v>104</v>
+      <c r="A170" s="9" t="s">
+        <v>122</v>
       </c>
       <c r="B170" s="33"/>
       <c r="C170" s="33"/>
-      <c r="D170" s="64">
+      <c r="D170" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A171" s="6" t="s">
-        <v>107</v>
+      <c r="A171" s="9" t="s">
+        <v>134</v>
       </c>
       <c r="B171" s="33"/>
       <c r="C171" s="33"/>
-      <c r="D171" s="64">
+      <c r="D171" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A172" s="6" t="s">
-        <v>56</v>
+        <v>121</v>
       </c>
       <c r="B172" s="33"/>
       <c r="C172" s="33"/>
-      <c r="D172" s="64">
+      <c r="D172" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A173" s="6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B173" s="33"/>
       <c r="C173" s="33"/>
-      <c r="D173" s="64">
-[...3 lines deleted...]
-    <row r="174" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="D173" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="6" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B174" s="33"/>
       <c r="C174" s="33"/>
-      <c r="D174" s="64">
-[...5 lines deleted...]
-        <v>122</v>
+      <c r="D174" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="52" t="s">
+        <v>132</v>
       </c>
       <c r="B175" s="33"/>
       <c r="C175" s="33"/>
-      <c r="D175" s="64">
+      <c r="D175" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A176" s="6" t="s">
-        <v>136</v>
+      <c r="A176" s="52" t="s">
+        <v>130</v>
       </c>
       <c r="B176" s="33"/>
       <c r="C176" s="33"/>
-      <c r="D176" s="64">
+      <c r="D176" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A177" s="9" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B177" s="33"/>
       <c r="C177" s="33"/>
-      <c r="D177" s="64">
+      <c r="D177" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="9" t="s">
-        <v>134</v>
+      <c r="A178" s="6" t="s">
+        <v>131</v>
       </c>
       <c r="B178" s="33"/>
       <c r="C178" s="33"/>
-      <c r="D178" s="64">
+      <c r="D178" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A179" s="6" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="B179" s="33"/>
       <c r="C179" s="33"/>
-      <c r="D179" s="64">
+      <c r="D179" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A180" s="6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B180" s="33"/>
       <c r="C180" s="33"/>
-      <c r="D180" s="64">
-[...5 lines deleted...]
-        <v>118</v>
+      <c r="D180" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="9" t="s">
+        <v>127</v>
       </c>
       <c r="B181" s="33"/>
       <c r="C181" s="33"/>
-      <c r="D181" s="64">
-[...5 lines deleted...]
-        <v>132</v>
+      <c r="D181" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="9" t="s">
+        <v>97</v>
       </c>
       <c r="B182" s="33"/>
       <c r="C182" s="33"/>
-      <c r="D182" s="64">
+      <c r="D182" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A183" s="52" t="s">
-        <v>130</v>
+      <c r="A183" s="6" t="s">
+        <v>126</v>
       </c>
       <c r="B183" s="33"/>
       <c r="C183" s="33"/>
-      <c r="D183" s="64">
+      <c r="D183" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A184" s="9" t="s">
-        <v>121</v>
+      <c r="A184" s="6" t="s">
+        <v>126</v>
       </c>
       <c r="B184" s="33"/>
       <c r="C184" s="33"/>
-      <c r="D184" s="64">
+      <c r="D184" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A185" s="6" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="B185" s="33"/>
       <c r="C185" s="33"/>
-      <c r="D185" s="64">
+      <c r="D185" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A186" s="6" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="B186" s="33"/>
       <c r="C186" s="33"/>
-      <c r="D186" s="64">
+      <c r="D186" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A187" s="6" t="s">
-        <v>129</v>
+      <c r="A187" s="9" t="s">
+        <v>109</v>
       </c>
       <c r="B187" s="33"/>
       <c r="C187" s="33"/>
-      <c r="D187" s="64">
+      <c r="D187" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A188" s="9" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B188" s="33"/>
       <c r="C188" s="33"/>
-      <c r="D188" s="64">
+      <c r="D188" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A189" s="9" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B189" s="33"/>
       <c r="C189" s="33"/>
-      <c r="D189" s="64">
+      <c r="D189" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A190" s="6" t="s">
-        <v>126</v>
+      <c r="A190" s="9" t="s">
+        <v>56</v>
       </c>
       <c r="B190" s="33"/>
       <c r="C190" s="33"/>
-      <c r="D190" s="64">
+      <c r="D190" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A191" s="6" t="s">
-        <v>126</v>
+      <c r="A191" s="9" t="s">
+        <v>118</v>
       </c>
       <c r="B191" s="33"/>
       <c r="C191" s="33"/>
-      <c r="D191" s="64">
+      <c r="D191" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A192" s="6" t="s">
-        <v>103</v>
+      <c r="A192" s="9" t="s">
+        <v>90</v>
       </c>
       <c r="B192" s="33"/>
       <c r="C192" s="33"/>
-      <c r="D192" s="64">
+      <c r="D192" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A193" s="6" t="s">
-        <v>125</v>
+      <c r="A193" s="9" t="s">
+        <v>120</v>
       </c>
       <c r="B193" s="33"/>
       <c r="C193" s="33"/>
-      <c r="D193" s="64">
+      <c r="D193" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="9" t="s">
-[...4 lines deleted...]
-      <c r="D194" s="64">
+      <c r="A194" s="57" t="s">
+        <v>116</v>
+      </c>
+      <c r="B194" s="58"/>
+      <c r="C194" s="58"/>
+      <c r="D194" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="9" t="s">
-        <v>121</v>
+      <c r="A195" s="6" t="s">
+        <v>119</v>
       </c>
       <c r="B195" s="33"/>
       <c r="C195" s="33"/>
-      <c r="D195" s="64">
+      <c r="D195" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A196" s="9" t="s">
-        <v>89</v>
+        <v>117</v>
       </c>
       <c r="B196" s="33"/>
       <c r="C196" s="33"/>
-      <c r="D196" s="64">
+      <c r="D196" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A197" s="9" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
       <c r="B197" s="33"/>
       <c r="C197" s="33"/>
-      <c r="D197" s="64">
+      <c r="D197" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A198" s="9" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B198" s="33"/>
       <c r="C198" s="33"/>
-      <c r="D198" s="64">
+      <c r="D198" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A199" s="9" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="B199" s="33"/>
       <c r="C199" s="33"/>
-      <c r="D199" s="64">
+      <c r="D199" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A200" s="9" t="s">
-        <v>120</v>
+      <c r="A200" s="6" t="s">
+        <v>114</v>
       </c>
       <c r="B200" s="33"/>
       <c r="C200" s="33"/>
-      <c r="D200" s="64">
+      <c r="D200" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="57" t="s">
-[...4 lines deleted...]
-      <c r="D201" s="65">
+      <c r="A201" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="B201" s="33"/>
+      <c r="C201" s="33"/>
+      <c r="D201" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="6" t="s">
-        <v>119</v>
+      <c r="A202" s="9" t="s">
+        <v>90</v>
       </c>
       <c r="B202" s="33"/>
       <c r="C202" s="33"/>
-      <c r="D202" s="64">
+      <c r="D202" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A203" s="9" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B203" s="33"/>
       <c r="C203" s="33"/>
-      <c r="D203" s="64">
+      <c r="D203" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="9" t="s">
-        <v>112</v>
+      <c r="A204" s="52" t="s">
+        <v>108</v>
       </c>
       <c r="B204" s="33"/>
       <c r="C204" s="33"/>
-      <c r="D204" s="64">
+      <c r="D204" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="9" t="s">
-        <v>111</v>
+      <c r="A205" s="6" t="s">
+        <v>114</v>
       </c>
       <c r="B205" s="33"/>
       <c r="C205" s="33"/>
-      <c r="D205" s="64">
+      <c r="D205" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A206" s="9" t="s">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="B206" s="33"/>
       <c r="C206" s="33"/>
-      <c r="D206" s="64">
+      <c r="D206" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A207" s="6" t="s">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="B207" s="33"/>
       <c r="C207" s="33"/>
-      <c r="D207" s="64">
+      <c r="D207" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A208" s="9" t="s">
-        <v>103</v>
+      <c r="A208" s="6" t="s">
+        <v>147</v>
       </c>
       <c r="B208" s="33"/>
       <c r="C208" s="33"/>
-      <c r="D208" s="64">
+      <c r="D208" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="9" t="s">
-        <v>90</v>
+      <c r="A209" s="6" t="s">
+        <v>155</v>
       </c>
       <c r="B209" s="33"/>
       <c r="C209" s="33"/>
-      <c r="D209" s="64">
+      <c r="D209" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A210" s="9" t="s">
-        <v>115</v>
+      <c r="A210" s="6" t="s">
+        <v>156</v>
       </c>
       <c r="B210" s="33"/>
       <c r="C210" s="33"/>
-      <c r="D210" s="64">
+      <c r="D210" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A211" s="52" t="s">
-        <v>108</v>
+      <c r="A211" s="6" t="s">
+        <v>158</v>
       </c>
       <c r="B211" s="33"/>
       <c r="C211" s="33"/>
-      <c r="D211" s="64">
+      <c r="D211" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A212" s="6" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="B212" s="33"/>
       <c r="C212" s="33"/>
-      <c r="D212" s="64">
-[...24 lines deleted...]
-      <c r="A215" s="26" t="s">
+      <c r="D212" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A213" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B215" s="27">
-[...13 lines deleted...]
-      <c r="A216" s="43" t="s">
+      <c r="B213" s="27">
+        <f>SUM(B89:B212)</f>
+        <v>0</v>
+      </c>
+      <c r="C213" s="27">
+        <f>SUM(C89:C212)</f>
+        <v>0</v>
+      </c>
+      <c r="D213" s="27">
+        <f>SUM(D89:D212)</f>
+        <v>498363.39</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" s="44" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A214" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="B216" s="43"/>
-[...3 lines deleted...]
-    <row r="217" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B214" s="43"/>
+      <c r="C214" s="43"/>
+      <c r="D214" s="43"/>
+    </row>
+    <row r="215" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B215" s="47"/>
+      <c r="C215" s="46"/>
+      <c r="D215" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" s="44" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B216" s="47"/>
+      <c r="C216" s="46"/>
+      <c r="D216" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" s="44" customFormat="1" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="45" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="B217" s="47"/>
       <c r="C217" s="46"/>
       <c r="D217" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:4" s="44" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
       <c r="A218" s="45" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B218" s="47"/>
       <c r="C218" s="46"/>
       <c r="D218" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="219" spans="1:4" s="44" customFormat="1" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="45" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="B219" s="47"/>
       <c r="C219" s="46"/>
       <c r="D219" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="220" spans="1:4" s="44" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="45" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B220" s="47"/>
       <c r="C220" s="46"/>
       <c r="D220" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="45" t="s">
-        <v>43</v>
+      <c r="A221" s="48" t="s">
+        <v>36</v>
       </c>
       <c r="B221" s="47"/>
       <c r="C221" s="46"/>
       <c r="D221" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="45" t="s">
-        <v>45</v>
+      <c r="A222" s="48" t="s">
+        <v>80</v>
       </c>
       <c r="B222" s="47"/>
       <c r="C222" s="46"/>
       <c r="D222" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="48" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="B223" s="47"/>
       <c r="C223" s="46"/>
       <c r="D223" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="48" t="s">
-        <v>80</v>
+      <c r="A224" s="45" t="s">
+        <v>42</v>
       </c>
       <c r="B224" s="47"/>
       <c r="C224" s="46"/>
       <c r="D224" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A225" s="48" t="s">
-        <v>85</v>
+      <c r="A225" s="45" t="s">
+        <v>41</v>
       </c>
       <c r="B225" s="47"/>
       <c r="C225" s="46"/>
       <c r="D225" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="45" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B226" s="47"/>
       <c r="C226" s="46"/>
       <c r="D226" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="45" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B227" s="47"/>
       <c r="C227" s="46"/>
       <c r="D227" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="228" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C228" s="46"/>
+    <row r="228" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B228" s="31"/>
+      <c r="C228" s="23"/>
       <c r="D228" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="1:4" s="44" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C229" s="46"/>
+    <row r="229" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B229" s="31"/>
+      <c r="C229" s="23"/>
       <c r="D229" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="9" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B230" s="31"/>
       <c r="C230" s="23"/>
       <c r="D230" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="9" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="B231" s="31"/>
       <c r="C231" s="23"/>
       <c r="D231" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A232" s="9" t="s">
-[...3 lines deleted...]
-      <c r="C232" s="23"/>
+      <c r="A232" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B232" s="31">
+        <v>0</v>
+      </c>
+      <c r="C232" s="23">
+        <v>0.16</v>
+      </c>
       <c r="D232" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A233" s="9" t="s">
-        <v>69</v>
+      <c r="A233" s="22" t="s">
+        <v>56</v>
       </c>
       <c r="B233" s="31"/>
       <c r="C233" s="23"/>
       <c r="D233" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="22" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="B234" s="31"/>
+      <c r="C234" s="23"/>
       <c r="D234" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="22" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="B235" s="31"/>
       <c r="C235" s="23"/>
       <c r="D235" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="22" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B236" s="31"/>
       <c r="C236" s="23"/>
       <c r="D236" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="22" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="B237" s="31"/>
       <c r="C237" s="23"/>
       <c r="D237" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A238" s="22" t="s">
-        <v>94</v>
+      <c r="A238" s="9" t="s">
+        <v>62</v>
       </c>
       <c r="B238" s="31"/>
       <c r="C238" s="23"/>
       <c r="D238" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="22" t="s">
-        <v>58</v>
+      <c r="A239" s="9" t="s">
+        <v>39</v>
       </c>
       <c r="B239" s="31"/>
       <c r="C239" s="23"/>
       <c r="D239" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="240" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="D240" s="23">
+    <row r="240" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B240" s="30"/>
+      <c r="C240" s="30"/>
+      <c r="D240" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="9" t="s">
-[...4 lines deleted...]
-      <c r="D241" s="23">
+      <c r="A241" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B241" s="31">
+        <v>0</v>
+      </c>
+      <c r="C241" s="25">
+        <v>6.45</v>
+      </c>
+      <c r="D241" s="25">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A242" s="29" t="s">
-[...18 lines deleted...]
-      <c r="D243" s="25">
+      <c r="A242" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B242" s="31"/>
+      <c r="C242" s="23"/>
+      <c r="D242" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B243" s="31"/>
+      <c r="C243" s="23"/>
+      <c r="D243" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="22" t="s">
-        <v>37</v>
+      <c r="A244" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="B244" s="31"/>
       <c r="C244" s="23"/>
       <c r="D244" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A245" s="9" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="B245" s="31"/>
       <c r="C245" s="23"/>
       <c r="D245" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A246" s="9" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="B246" s="31"/>
       <c r="C246" s="23"/>
       <c r="D246" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="247" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="9" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B247" s="31"/>
       <c r="C247" s="23"/>
       <c r="D247" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="248" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="248" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="42" t="s">
+        <v>57</v>
       </c>
       <c r="B248" s="31"/>
       <c r="C248" s="23"/>
       <c r="D248" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="9" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="B249" s="31"/>
       <c r="C249" s="23"/>
       <c r="D249" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A250" s="42" t="s">
-        <v>57</v>
+      <c r="A250" s="9" t="s">
+        <v>60</v>
       </c>
       <c r="B250" s="31"/>
       <c r="C250" s="23"/>
       <c r="D250" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="9" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="B251" s="31"/>
       <c r="C251" s="23"/>
       <c r="D251" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="9" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="B252" s="31"/>
       <c r="C252" s="23"/>
       <c r="D252" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="9" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="B253" s="31"/>
       <c r="C253" s="23"/>
       <c r="D253" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A254" s="9" t="s">
-        <v>86</v>
+      <c r="A254" s="49" t="s">
+        <v>91</v>
       </c>
       <c r="B254" s="31"/>
       <c r="C254" s="23"/>
       <c r="D254" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A255" s="9" t="s">
-        <v>90</v>
+      <c r="A255" s="49" t="s">
+        <v>87</v>
       </c>
       <c r="B255" s="31"/>
       <c r="C255" s="23"/>
       <c r="D255" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="49" t="s">
         <v>91</v>
       </c>
       <c r="B256" s="31"/>
       <c r="C256" s="23"/>
       <c r="D256" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="49" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B257" s="31"/>
       <c r="C257" s="23"/>
       <c r="D257" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="49" t="s">
         <v>91</v>
       </c>
       <c r="B258" s="31"/>
       <c r="C258" s="23"/>
       <c r="D258" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="259" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="A261" s="26" t="s">
+    <row r="259" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A259" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="B261" s="27">
-[...3 lines deleted...]
-      <c r="C261" s="27">
+      <c r="B259" s="27">
+        <f t="shared" ref="B259:C259" si="0">SUM(B257:B258)</f>
+        <v>0</v>
+      </c>
+      <c r="C259" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="D261" s="27">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="D259" s="27">
+        <f>SUM(D257:D258)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A260" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B260" s="20">
+        <f>B213+B259</f>
+        <v>0</v>
+      </c>
+      <c r="C260" s="20">
+        <f>C213+C259</f>
+        <v>0</v>
+      </c>
+      <c r="D260" s="20">
+        <f>D213+D259</f>
+        <v>498363.39</v>
       </c>
     </row>
     <row r="262" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A262" s="17" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="B262" s="20">
-        <f>B215+B261</f>
-[...4 lines deleted...]
-        <v>0</v>
+        <f>B41+B62+B84+B260</f>
+        <v>26642003.330000002</v>
+      </c>
+      <c r="C262" s="20" t="e">
+        <f>C41+C62+C84+C260</f>
+        <v>#REF!</v>
       </c>
       <c r="D262" s="20">
-        <f>D215+D261</f>
-[...20 lines deleted...]
-    <row r="267" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2"/>
+        <f>D41+D62+D84+D260</f>
+        <v>86830808.960000008</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <autoFilter ref="A88:D88"/>
-  <sortState ref="A84:G154">
-    <sortCondition descending="1" ref="D84:D154"/>
+  <sortState ref="A84:G114">
+    <sortCondition descending="1" ref="D84:D114"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D7"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.15748031496062992" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="41" max="16383" man="1"/>
     <brk id="62" max="16383" man="1"/>
     <brk id="84" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>