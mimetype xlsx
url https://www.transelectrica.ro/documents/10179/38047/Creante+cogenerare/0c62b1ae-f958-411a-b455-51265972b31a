--- v3 (2026-04-24)
+++ v4 (2026-06-30)
@@ -16,104 +16,104 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$138:$D$138</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B92" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="D92" i="1"/>
+  <c r="B91" i="1" l="1"/>
+  <c r="C91" i="1"/>
+  <c r="D91" i="1"/>
   <c r="D137" i="1"/>
   <c r="D201" i="1" l="1"/>
   <c r="B201" i="1" l="1"/>
   <c r="C201" i="1"/>
-  <c r="B99" i="1"/>
-[...2 lines deleted...]
-  <c r="D72" i="1"/>
+  <c r="B98" i="1"/>
+  <c r="C98" i="1"/>
+  <c r="D98" i="1"/>
+  <c r="D71" i="1"/>
   <c r="B137" i="1" l="1"/>
   <c r="C137" i="1"/>
-  <c r="B34" i="1" l="1"/>
+  <c r="B33" i="1" l="1"/>
   <c r="D202" i="1" l="1"/>
-  <c r="B72" i="1"/>
-  <c r="C72" i="1"/>
+  <c r="B71" i="1"/>
+  <c r="C71" i="1"/>
   <c r="B202" i="1" l="1"/>
+  <c r="B80" i="1"/>
+  <c r="D73" i="1"/>
+  <c r="D80" i="1" s="1"/>
+  <c r="D50" i="1"/>
+  <c r="D14" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="C36" i="1"/>
+  <c r="C73" i="1"/>
+  <c r="C80" i="1" s="1"/>
+  <c r="B50" i="1"/>
+  <c r="B58" i="1" s="1"/>
+  <c r="C40" i="1"/>
+  <c r="C14" i="1"/>
+  <c r="C12" i="1"/>
+  <c r="D33" i="1" l="1"/>
+  <c r="C33" i="1"/>
+  <c r="C58" i="1"/>
+  <c r="C81" i="1"/>
+  <c r="D58" i="1"/>
+  <c r="B59" i="1"/>
+  <c r="D81" i="1"/>
   <c r="B81" i="1"/>
-  <c r="D74" i="1"/>
-[...15 lines deleted...]
-  <c r="C82" i="1"/>
+  <c r="C202" i="1"/>
+  <c r="C59" i="1" l="1"/>
   <c r="D59" i="1"/>
-  <c r="B60" i="1"/>
-[...5 lines deleted...]
-  <c r="D100" i="1"/>
+  <c r="D99" i="1"/>
   <c r="D203" i="1" s="1"/>
-  <c r="C100" i="1"/>
-  <c r="B100" i="1"/>
+  <c r="C99" i="1"/>
+  <c r="B99" i="1"/>
   <c r="B203" i="1" s="1"/>
   <c r="C203" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="127">
   <si>
     <t>CET BRASOV</t>
   </si>
   <si>
     <t>CET Iasi</t>
   </si>
   <si>
     <t>Petprod</t>
   </si>
   <si>
     <t>Exclusiv Agro Line (Aton Transilvania)</t>
   </si>
   <si>
     <t>Ennet Grup</t>
   </si>
   <si>
     <t>RAAN</t>
   </si>
   <si>
     <t>Electrocentrale Oradea</t>
   </si>
   <si>
     <t>ROMENERGY INDUSTRY</t>
   </si>
   <si>
@@ -440,57 +440,57 @@
   <si>
     <t>POWER PEAK TRADING SRL</t>
   </si>
   <si>
     <t>TOMIS TEAM SA</t>
   </si>
   <si>
     <t>COOPERATIVADEENERGIE FURNIZARE SRL</t>
   </si>
   <si>
     <t>LUXTEN LIGHTING COMPANY SA</t>
   </si>
   <si>
     <t>EAST WIND FARM SRL</t>
   </si>
   <si>
     <t xml:space="preserve">ELCATA MHC SRL </t>
   </si>
   <si>
     <t>PREMIER ENERGY FURNIZARE SA</t>
   </si>
   <si>
     <t>UZINA DE AGENT TERMIC SI ALIMENTARE CU APA MOTRU SA</t>
   </si>
   <si>
-    <t>situația existentă la data de 06.04.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTOURGLOBAL SOLUTIONS (PLOIESTI) SRL</t>
+  </si>
+  <si>
+    <t>situația existentă la data de 15.06.2026</t>
+  </si>
+  <si>
+    <t>Valoare neîncasată la data de 15 06 2026 (Lei)</t>
   </si>
   <si>
     <r>
       <t>Nota:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> Creantele prezentate in acest tabel sunt valabile la data intocmirii. Pentru informatii actualizate va rugam sa ne contactati la numarul de telefon 021-303.57.23 sau pe e-mail la adresa relatii.piata.energie@transelectrica.ro</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1661,1212 +1661,1214 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="84" style="2" customWidth="1"/>
     <col min="2" max="3" width="20.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
         <v>82</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
     </row>
     <row r="2" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="19"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>126</v>
       </c>
       <c r="B4" s="54"/>
       <c r="C4" s="54"/>
       <c r="D4" s="55"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="56"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="58"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="56"/>
       <c r="B6" s="57"/>
       <c r="C6" s="57"/>
       <c r="D6" s="58"/>
     </row>
     <row r="7" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="59"/>
       <c r="B7" s="60"/>
       <c r="C7" s="60"/>
       <c r="D7" s="61"/>
     </row>
-    <row r="8" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="A9" s="1"/>
+    <row r="8" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>75</v>
+      </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
     </row>
-    <row r="10" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A11" s="16" t="s">
+    <row r="10" spans="1:4" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="17" t="s">
+      <c r="B10" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="17" t="s">
+      <c r="C10" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="D11" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="D10" s="17" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="26"/>
-[...4 lines deleted...]
-      <c r="A13" s="48" t="s">
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+    </row>
+    <row r="12" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="14">
-[...2 lines deleted...]
-      <c r="C13" s="14">
+      <c r="B12" s="14">
+        <v>0</v>
+      </c>
+      <c r="C12" s="14">
         <f>67850237.41-16026.89</f>
         <v>67834210.519999996</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D12" s="14">
         <f>67850237.41-16026.89</f>
         <v>67834210.519999996</v>
       </c>
     </row>
+    <row r="13" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="6">
+        <v>4391192.74</v>
+      </c>
+      <c r="C13" s="3">
+        <v>0</v>
+      </c>
+      <c r="D13" s="6">
+        <v>4391192.74</v>
+      </c>
+    </row>
     <row r="14" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="12" t="s">
-[...13 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="A14" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="41">
-[...2 lines deleted...]
-      <c r="C15" s="41">
+      <c r="B14" s="41">
+        <v>0</v>
+      </c>
+      <c r="C14" s="41">
         <f>2565035.32+115584.81</f>
         <v>2680620.13</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D14" s="41">
         <f>2565035.32+115584.81</f>
         <v>2680620.13</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C16" s="14"/>
+        <v>111</v>
+      </c>
+      <c r="B16" s="14">
+        <v>0</v>
+      </c>
+      <c r="C16" s="14">
+        <v>1814174.99</v>
+      </c>
       <c r="D16" s="14">
-        <v>0</v>
+        <v>1504046.12</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="39" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A17" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
       <c r="D17" s="14">
-        <v>1504046.12</v>
+        <v>531030.65</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="12" t="s">
-[...5 lines deleted...]
-        <v>531030.65</v>
+      <c r="A18" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="34"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34">
+        <v>522180.81</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="B19" s="34"/>
       <c r="C19" s="34"/>
       <c r="D19" s="34">
-        <v>522180.81</v>
-[...8 lines deleted...]
-      <c r="D20" s="34">
         <v>407885.09</v>
       </c>
     </row>
+    <row r="20" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="41">
+        <v>0</v>
+      </c>
+      <c r="C20" s="41">
+        <v>365256.65</v>
+      </c>
+      <c r="D20" s="41">
+        <v>365256.65</v>
+      </c>
+    </row>
     <row r="21" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="50" t="s">
-[...9 lines deleted...]
-        <v>365256.65</v>
+      <c r="A21" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14">
+        <v>166955.74</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="12" t="s">
-        <v>48</v>
+      <c r="A22" s="39" t="s">
+        <v>34</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14">
-        <v>166955.74</v>
-[...8 lines deleted...]
-      <c r="D23" s="14">
         <v>154257.60999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="6">
+        <v>152753.93</v>
+      </c>
+      <c r="C23" s="6">
+        <v>0</v>
+      </c>
+      <c r="D23" s="6">
+        <v>152753.93</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
-        <v>1</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
       <c r="D24" s="6">
-        <v>152753.93</v>
+        <v>112701.59</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="12" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="6"/>
+      <c r="A25" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="B25" s="6">
+        <v>111331.32</v>
+      </c>
+      <c r="C25" s="6">
+        <v>0</v>
+      </c>
       <c r="D25" s="6">
-        <v>112701.59</v>
+        <v>111331.32</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="48" t="s">
-        <v>3</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
       <c r="D26" s="6">
-        <v>111331.32</v>
+        <v>78523.95</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="48" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="6"/>
+      <c r="A27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="6">
+        <v>60117.7</v>
+      </c>
+      <c r="C27" s="6">
+        <v>0</v>
+      </c>
       <c r="D27" s="6">
-        <v>78523.95</v>
+        <v>60117.7</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="B28" s="6">
-        <v>60117.7</v>
+        <v>0</v>
       </c>
       <c r="C28" s="6">
-        <v>0</v>
+        <v>29522.76</v>
       </c>
       <c r="D28" s="6">
-        <v>60117.7</v>
+        <v>29522.76</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
       <c r="D29" s="6">
-        <v>29522.76</v>
+        <v>27868.2</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="12" t="s">
-[...8 lines deleted...]
-    <row r="31" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="42">
+        <v>0</v>
+      </c>
+      <c r="C30" s="42">
+        <v>25291.45</v>
+      </c>
+      <c r="D30" s="42">
+        <v>25291.45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="39" t="s">
-        <v>10</v>
-[...11 lines deleted...]
-    <row r="32" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="39" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-      <c r="A33" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="B33" s="34"/>
-[...1 lines deleted...]
-      <c r="D33" s="34">
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34">
         <v>11435.97</v>
       </c>
     </row>
-    <row r="34" spans="1:4" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="9" t="s">
+    <row r="33" spans="1:4" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="29">
-        <f t="shared" ref="B34:D34" si="0">SUM(B13:B33)</f>
+      <c r="B33" s="29">
+        <f t="shared" ref="B33:D33" si="0">SUM(B12:B32)</f>
         <v>4715395.6900000004</v>
       </c>
-      <c r="C34" s="29">
+      <c r="C33" s="29">
         <f t="shared" si="0"/>
         <v>72749076.5</v>
       </c>
-      <c r="D34" s="29">
+      <c r="D33" s="29">
         <f t="shared" si="0"/>
         <v>79167182.930000022</v>
       </c>
     </row>
-    <row r="35" spans="1:4" ht="15" x14ac:dyDescent="0.2">
-      <c r="A35" s="36" t="s">
+    <row r="34" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+      <c r="A34" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="B35" s="26"/>
-[...1 lines deleted...]
-      <c r="D35" s="26"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+    </row>
+    <row r="35" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="6">
+        <v>0</v>
+      </c>
+      <c r="C35" s="6">
+        <v>14619951.74</v>
+      </c>
+      <c r="D35" s="6">
+        <v>14619951.74</v>
+      </c>
     </row>
     <row r="36" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B36" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>14619951.74</v>
+        <v>628251.49</v>
+      </c>
+      <c r="C36" s="6" t="e">
+        <f>#REF!-B36</f>
+        <v>#REF!</v>
       </c>
       <c r="D36" s="6">
-        <v>14619951.74</v>
+        <v>1894232.36</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B37" s="6">
-        <v>628251.49</v>
-[...3 lines deleted...]
-        <v>#REF!</v>
+        <v>0</v>
+      </c>
+      <c r="C37" s="6">
+        <v>105696.76</v>
       </c>
       <c r="D37" s="6">
-        <v>1894232.36</v>
+        <v>105696.76</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="12" t="s">
-        <v>7</v>
+      <c r="A38" s="47" t="s">
+        <v>111</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
-        <v>105696.76</v>
+        <v>60584.88</v>
       </c>
       <c r="D38" s="6">
-        <v>105696.76</v>
+        <v>58878.43</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="47" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A39" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
       <c r="D39" s="6">
-        <v>58878.43</v>
+        <v>47969.67</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="C40" s="6"/>
+        <v>18</v>
+      </c>
+      <c r="B40" s="6">
+        <v>12288.74</v>
+      </c>
+      <c r="C40" s="6" t="e">
+        <f>#REF!-B40</f>
+        <v>#REF!</v>
+      </c>
       <c r="D40" s="6">
-        <v>47969.67</v>
+        <v>31683.05</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="B41" s="6">
-        <v>12288.74</v>
-[...4 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="C41" s="6"/>
       <c r="D41" s="6">
-        <v>31683.05</v>
+        <v>27928.639999999999</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="B42" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C42" s="6"/>
+        <v>14105.09</v>
+      </c>
+      <c r="C42" s="6">
+        <v>0</v>
+      </c>
       <c r="D42" s="6">
-        <v>27928.639999999999</v>
+        <v>14105.09</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B43" s="6">
-        <v>14105.09</v>
+        <v>0</v>
       </c>
       <c r="C43" s="6">
-        <v>0</v>
+        <v>9216.7199999999993</v>
       </c>
       <c r="D43" s="6">
-        <v>14105.09</v>
+        <v>9216.7199999999993</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A44" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
       <c r="D44" s="6">
-        <v>9216.7199999999993</v>
+        <v>7905.61</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="47" t="s">
-        <v>33</v>
+      <c r="A45" s="39" t="s">
+        <v>48</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6">
-        <v>7905.61</v>
+        <v>2989.93</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="39" t="s">
-        <v>48</v>
+      <c r="A46" s="12" t="s">
+        <v>34</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6">
-        <v>2989.93</v>
+        <v>2360.3200000000002</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="C47" s="6"/>
+        <v>15</v>
+      </c>
+      <c r="B47" s="6">
+        <v>1435.26</v>
+      </c>
+      <c r="C47" s="6">
+        <v>1435.26</v>
+      </c>
       <c r="D47" s="6">
-        <v>2360.3200000000002</v>
+        <v>2009.34</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="12" t="s">
-        <v>15</v>
+      <c r="A48" s="39" t="s">
+        <v>11</v>
       </c>
       <c r="B48" s="6">
-        <v>1435.26</v>
+        <v>1955.2</v>
       </c>
       <c r="C48" s="6">
-        <v>1435.26</v>
+        <v>1955.2</v>
       </c>
       <c r="D48" s="6">
-        <v>2009.34</v>
-[...6 lines deleted...]
-      <c r="B49" s="6">
         <v>1955.2</v>
       </c>
-      <c r="C49" s="6">
-[...1 lines deleted...]
-      </c>
+    </row>
+    <row r="49" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
       <c r="D49" s="6">
-        <v>1955.2</v>
-[...7 lines deleted...]
-      <c r="C50" s="6"/>
+        <v>1082.05</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B50" s="6">
+        <f>263.54+543.98</f>
+        <v>807.52</v>
+      </c>
+      <c r="C50" s="6">
+        <v>0</v>
+      </c>
       <c r="D50" s="6">
-        <v>1082.05</v>
+        <f>263.54+543.98</f>
+        <v>807.52</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="B51" s="6">
-        <f>263.54+543.98</f>
-        <v>807.52</v>
+        <v>0</v>
       </c>
       <c r="C51" s="6">
-        <v>0</v>
+        <v>308.16000000000003</v>
       </c>
       <c r="D51" s="6">
-        <f>263.54+543.98</f>
-        <v>807.52</v>
+        <v>308.16000000000003</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B52" s="6">
-        <v>0</v>
+        <v>221.63</v>
       </c>
       <c r="C52" s="6">
-        <v>308.16000000000003</v>
+        <v>0</v>
       </c>
       <c r="D52" s="6">
-        <v>308.16000000000003</v>
+        <v>221.63</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="B53" s="6">
-        <v>221.63</v>
+        <v>0</v>
       </c>
       <c r="C53" s="6">
-        <v>0</v>
+        <v>200.29</v>
       </c>
       <c r="D53" s="6">
-        <v>221.63</v>
+        <v>200.29</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
       <c r="D54" s="6">
-        <v>200.29</v>
+        <v>133.94</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="12" t="s">
-        <v>37</v>
+      <c r="A55" s="47" t="s">
+        <v>95</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6">
-        <v>133.94</v>
+        <v>35.74</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="6"/>
       <c r="D56" s="6">
-        <v>35.74</v>
+        <v>21.98</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="47" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6">
-        <v>21.98</v>
-[...8 lines deleted...]
-      <c r="D58" s="6">
         <v>8.0399999999999991</v>
       </c>
     </row>
-    <row r="59" spans="1:4" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="38" t="s">
+    <row r="58" spans="1:4" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="38" t="s">
         <v>81</v>
       </c>
-      <c r="B59" s="27">
-        <f>SUM(B36:B58)</f>
+      <c r="B58" s="27">
+        <f>SUM(B35:B57)</f>
         <v>659064.92999999993</v>
       </c>
-      <c r="C59" s="27" t="e">
-        <f>SUM(C36:C58)</f>
+      <c r="C58" s="27" t="e">
+        <f>SUM(C35:C57)</f>
         <v>#REF!</v>
       </c>
-      <c r="D59" s="27">
-        <f>SUM(D36:D58)</f>
+      <c r="D58" s="27">
+        <f>SUM(D35:D57)</f>
         <v>16829702.209999993</v>
       </c>
     </row>
+    <row r="59" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B59" s="23">
+        <f>B33+B58</f>
+        <v>5374460.6200000001</v>
+      </c>
+      <c r="C59" s="23" t="e">
+        <f>C33+C58</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D59" s="23">
+        <f>D33+D58</f>
+        <v>95996885.140000015</v>
+      </c>
+    </row>
     <row r="60" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-      <c r="A60" s="22" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A60" s="19"/>
+      <c r="B60" s="20"/>
+      <c r="C60" s="20"/>
+      <c r="D60" s="20"/>
     </row>
     <row r="61" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-      <c r="A61" s="19"/>
-[...5 lines deleted...]
-      <c r="A62" s="15" t="s">
+      <c r="A61" s="15" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="63" spans="1:4" s="4" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A63" s="16" t="s">
+    <row r="62" spans="1:4" s="4" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A62" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B63" s="17" t="s">
+      <c r="B62" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C63" s="17" t="s">
+      <c r="C62" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="D63" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A64" s="18" t="s">
+      <c r="D62" s="17" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A63" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B64" s="26"/>
-[...4 lines deleted...]
-      <c r="A65" s="32" t="s">
+      <c r="B63" s="26"/>
+      <c r="C63" s="26"/>
+      <c r="D63" s="26"/>
+    </row>
+    <row r="64" spans="1:4" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B65" s="43">
-[...2 lines deleted...]
-      <c r="C65" s="43">
+      <c r="B64" s="43">
+        <v>0</v>
+      </c>
+      <c r="C64" s="43">
         <v>16604052.15</v>
       </c>
-      <c r="D65" s="43">
+      <c r="D64" s="43">
         <v>16604052.15</v>
       </c>
     </row>
-    <row r="66" spans="1:4" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:4" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="14"/>
+      <c r="C65" s="14"/>
+      <c r="D65" s="14">
+        <v>5882072.9199999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="39" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="B66" s="14"/>
       <c r="C66" s="14"/>
       <c r="D66" s="14">
-        <v>5882072.9199999999</v>
+        <v>887526.83</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="39" t="s">
-        <v>38</v>
+      <c r="A67" s="12" t="s">
+        <v>45</v>
       </c>
       <c r="B67" s="14"/>
       <c r="C67" s="14"/>
       <c r="D67" s="14">
-        <v>887526.83</v>
-[...8 lines deleted...]
-      <c r="D68" s="14">
         <v>67533.899999999994</v>
       </c>
     </row>
+    <row r="68" spans="1:4" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="39"/>
+      <c r="B68" s="42"/>
+      <c r="C68" s="42"/>
+      <c r="D68" s="42"/>
+    </row>
     <row r="69" spans="1:4" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="39"/>
+      <c r="A69" s="39" t="s">
+        <v>13</v>
+      </c>
       <c r="B69" s="42"/>
       <c r="C69" s="42"/>
-      <c r="D69" s="42"/>
+      <c r="D69" s="42">
+        <v>0</v>
+      </c>
     </row>
     <row r="70" spans="1:4" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="39" t="s">
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="B70" s="42"/>
       <c r="C70" s="42"/>
-      <c r="D70" s="42">
-[...1 lines deleted...]
-      </c>
+      <c r="D70" s="42"/>
     </row>
     <row r="71" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="39" t="s">
-[...9 lines deleted...]
-      <c r="A72" s="48" t="s">
+      <c r="A71" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="B72" s="29">
-[...4 lines deleted...]
-        <f>SUM(C65:C70)</f>
+      <c r="B71" s="29">
+        <f>SUM(B64:B69)</f>
+        <v>0</v>
+      </c>
+      <c r="C71" s="29">
+        <f>SUM(C64:C69)</f>
         <v>16604052.15</v>
       </c>
-      <c r="D72" s="29">
-[...5 lines deleted...]
-      <c r="A73" s="51" t="s">
+      <c r="D71" s="29">
+        <f>SUM(D64:D70)</f>
+        <v>23441185.799999997</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B73" s="28"/>
-[...4 lines deleted...]
-      <c r="A74" s="47" t="s">
+      <c r="B72" s="28"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+    </row>
+    <row r="73" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B74" s="6">
-[...2 lines deleted...]
-      <c r="C74" s="6">
+      <c r="B73" s="6">
+        <v>0</v>
+      </c>
+      <c r="C73" s="6">
         <f>8551933.56+401204.27</f>
         <v>8953137.8300000001</v>
       </c>
-      <c r="D74" s="6">
+      <c r="D73" s="6">
         <f>8551933.56+401204.27</f>
         <v>8953137.8300000001</v>
       </c>
     </row>
-    <row r="75" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+      <c r="D74" s="6">
+        <v>66367.13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="12" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="C75" s="6"/>
+        <v>24</v>
+      </c>
+      <c r="B75" s="37">
+        <v>0</v>
+      </c>
+      <c r="C75" s="6">
+        <v>3310.41</v>
+      </c>
       <c r="D75" s="6">
-        <v>66367.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A76" s="47" t="s">
+        <v>90</v>
+      </c>
+      <c r="B76" s="6"/>
+      <c r="C76" s="6"/>
       <c r="D76" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>90</v>
+    <row r="77" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="39" t="s">
+        <v>38</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="6"/>
       <c r="D77" s="6">
-        <v>0</v>
+        <v>2873.28</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="39" t="s">
-        <v>38</v>
+      <c r="A78" s="12" t="s">
+        <v>83</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="6"/>
       <c r="D78" s="6">
-        <v>2873.28</v>
-[...4 lines deleted...]
-        <v>83</v>
+        <v>1235.48</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="47" t="s">
+        <v>45</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="6"/>
       <c r="D79" s="6">
-        <v>1235.48</v>
-[...8 lines deleted...]
-      <c r="D80" s="6">
         <v>448.14</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A81" s="31" t="s">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A80" s="31" t="s">
         <v>81</v>
       </c>
-      <c r="B81" s="29">
-[...4 lines deleted...]
-        <f>SUM(C74:C80)</f>
+      <c r="B80" s="29">
+        <f>SUM(B73:B79)</f>
+        <v>0</v>
+      </c>
+      <c r="C80" s="29">
+        <f>SUM(C73:C79)</f>
         <v>8956448.2400000002</v>
       </c>
-      <c r="D81" s="29">
-        <f>SUM(D74:D80)</f>
+      <c r="D80" s="29">
+        <f>SUM(D73:D79)</f>
         <v>9024061.8600000013</v>
       </c>
     </row>
-    <row r="82" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-      <c r="A82" s="22" t="s">
+    <row r="81" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A81" s="22" t="s">
         <v>80</v>
       </c>
-      <c r="B82" s="23">
-[...4 lines deleted...]
-        <f>C72+C81</f>
+      <c r="B81" s="23">
+        <f>B71+B80</f>
+        <v>0</v>
+      </c>
+      <c r="C81" s="23">
+        <f>C71+C80</f>
         <v>25560500.390000001</v>
       </c>
-      <c r="D82" s="23">
-[...11 lines deleted...]
-      <c r="A84" s="15" t="s">
+      <c r="D81" s="23">
+        <f>D71+D80</f>
+        <v>32465247.659999996</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+    </row>
+    <row r="83" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A83" s="15" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="85" spans="1:4" s="4" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A85" s="16" t="s">
+    <row r="84" spans="1:4" s="4" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A84" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B85" s="17" t="s">
+      <c r="B84" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C85" s="17" t="s">
+      <c r="C84" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="D85" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A86" s="18" t="s">
+      <c r="D84" s="17" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A85" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B86" s="26"/>
-[...4 lines deleted...]
-      <c r="A87" s="32" t="s">
+      <c r="B85" s="26"/>
+      <c r="C85" s="26"/>
+      <c r="D85" s="26"/>
+    </row>
+    <row r="86" spans="1:4" s="10" customFormat="1" ht="115.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B87" s="33"/>
-[...1 lines deleted...]
-      <c r="D87" s="33">
+      <c r="B86" s="33"/>
+      <c r="C86" s="33"/>
+      <c r="D86" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" s="10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B87" s="13">
+        <v>0</v>
+      </c>
+      <c r="C87" s="13">
+        <v>29259377.010000002</v>
+      </c>
+      <c r="D87" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:4" s="10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="12" t="s">
-[...8 lines deleted...]
-      <c r="D88" s="13">
+      <c r="A88" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B88" s="14"/>
+      <c r="C88" s="14"/>
+      <c r="D88" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:4" s="10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="11" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-      <c r="A90" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="B90" s="34"/>
-[...6 lines deleted...]
-      <c r="A91" s="39" t="s">
+      <c r="B89" s="34"/>
+      <c r="C89" s="34"/>
+      <c r="D89" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="39" t="s">
         <v>122</v>
       </c>
-      <c r="B91" s="37"/>
-[...1 lines deleted...]
-      <c r="D91" s="37">
+      <c r="B90" s="37"/>
+      <c r="C90" s="37"/>
+      <c r="D90" s="37">
         <v>32347.62</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A92" s="31" t="s">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A91" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B92" s="29">
-[...3 lines deleted...]
-      <c r="C92" s="29">
+      <c r="B91" s="29">
+        <f t="shared" ref="B91:D91" si="1">SUM(B86:B90)</f>
+        <v>0</v>
+      </c>
+      <c r="C91" s="29">
         <f t="shared" si="1"/>
         <v>29259377.010000002</v>
       </c>
-      <c r="D92" s="29">
+      <c r="D91" s="29">
         <f t="shared" si="1"/>
         <v>32347.62</v>
       </c>
     </row>
-    <row r="93" spans="1:4" ht="15" x14ac:dyDescent="0.2">
-      <c r="A93" s="18" t="s">
+    <row r="92" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+      <c r="A92" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="B93" s="29"/>
-[...1 lines deleted...]
-      <c r="D93" s="29"/>
+      <c r="B92" s="29"/>
+      <c r="C92" s="29"/>
+      <c r="D92" s="29"/>
+    </row>
+    <row r="93" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B93" s="21"/>
+      <c r="C93" s="21"/>
+      <c r="D93" s="21"/>
     </row>
     <row r="94" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="5" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      <c r="D94" s="21"/>
+        <v>54</v>
+      </c>
+      <c r="B94" s="35"/>
+      <c r="C94" s="35"/>
+      <c r="D94" s="35">
+        <v>0</v>
+      </c>
     </row>
     <row r="95" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="5" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      <c r="D95" s="35">
+        <v>57</v>
+      </c>
+      <c r="B95" s="29"/>
+      <c r="C95" s="29"/>
+      <c r="D95" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B96" s="29"/>
       <c r="C96" s="29"/>
       <c r="D96" s="29">
         <v>0</v>
       </c>
     </row>
-    <row r="97" spans="1:4" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="5" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="B97" s="29"/>
       <c r="C97" s="29"/>
       <c r="D97" s="29">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="C98" s="29"/>
+        <v>51.07</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A98" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B98" s="29">
+        <f t="shared" ref="B98:D98" si="2">SUM(B96:B97)</f>
+        <v>0</v>
+      </c>
+      <c r="C98" s="29">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
       <c r="D98" s="29">
-        <v>51.07</v>
-[...14 lines deleted...]
-      <c r="D99" s="29">
         <f t="shared" si="2"/>
         <v>51.07</v>
       </c>
     </row>
-    <row r="100" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-      <c r="A100" s="24" t="s">
+    <row r="99" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A99" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="B100" s="25">
-[...4 lines deleted...]
-        <f>C92+C99</f>
+      <c r="B99" s="25">
+        <f>B91+B98</f>
+        <v>0</v>
+      </c>
+      <c r="C99" s="25">
+        <f>C91+C98</f>
         <v>29259377.010000002</v>
       </c>
-      <c r="D100" s="25">
-        <f>D92+D99</f>
+      <c r="D99" s="25">
+        <f>D91+D98</f>
         <v>32398.69</v>
       </c>
     </row>
-    <row r="102" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-      <c r="A102" s="15" t="s">
+    <row r="101" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A101" s="15" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="103" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="16" t="s">
+    <row r="102" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B103" s="17" t="s">
+      <c r="B102" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C103" s="17" t="s">
+      <c r="C102" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="D103" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A104" s="18" t="s">
+      <c r="D102" s="17" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+      <c r="A103" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B104" s="26"/>
-[...3 lines deleted...]
-    <row r="105" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="26"/>
+      <c r="C103" s="26"/>
+      <c r="D103" s="26"/>
+    </row>
+    <row r="104" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="B104" s="37"/>
+      <c r="C104" s="37"/>
+      <c r="D104" s="37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A105" s="39" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="B105" s="37"/>
       <c r="C105" s="37"/>
       <c r="D105" s="37">
-        <v>0</v>
+        <v>4.7300000000000004</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A106" s="39" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        <v>4.7300000000000004</v>
+        <v>67</v>
+      </c>
+      <c r="B106" s="13"/>
+      <c r="C106" s="13"/>
+      <c r="D106" s="13">
+        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A107" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B107" s="40"/>
       <c r="C107" s="40"/>
       <c r="D107" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A108" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="37"/>
       <c r="C108" s="37"/>
       <c r="D108" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A109" s="39" t="s">
         <v>97</v>
@@ -2875,58 +2877,58 @@
       <c r="C109" s="37"/>
       <c r="D109" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A110" s="39" t="s">
         <v>92</v>
       </c>
       <c r="B110" s="13"/>
       <c r="C110" s="13"/>
       <c r="D110" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A111" s="39" t="s">
         <v>99</v>
       </c>
       <c r="B111" s="13"/>
       <c r="C111" s="13"/>
       <c r="D111" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A112" s="39" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-        <v>1</v>
+        <v>107</v>
+      </c>
+      <c r="B112" s="37"/>
+      <c r="C112" s="37"/>
+      <c r="D112" s="37">
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A113" s="39" t="s">
         <v>104</v>
       </c>
       <c r="B113" s="13"/>
       <c r="C113" s="13"/>
       <c r="D113" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A114" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B114" s="13"/>
       <c r="C114" s="13"/>
       <c r="D114" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A115" s="39" t="s">
         <v>113</v>
@@ -3138,51 +3140,51 @@
       </c>
     </row>
     <row r="136" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A136" s="39" t="s">
         <v>103</v>
       </c>
       <c r="B136" s="13"/>
       <c r="C136" s="13"/>
       <c r="D136" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A137" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B137" s="6">
         <f>SUM(B107:B136)</f>
         <v>0</v>
       </c>
       <c r="C137" s="6">
         <f>SUM(C107:C136)</f>
         <v>0</v>
       </c>
       <c r="D137" s="6">
-        <f>SUM(D105:D136)</f>
+        <f>SUM(D104:D136)</f>
         <v>5.73</v>
       </c>
     </row>
     <row r="138" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A138" s="36" t="s">
         <v>79</v>
       </c>
       <c r="B138" s="35"/>
       <c r="C138" s="35"/>
       <c r="D138" s="35"/>
     </row>
     <row r="139" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A139" s="44" t="s">
         <v>83</v>
       </c>
       <c r="B139" s="45"/>
       <c r="C139" s="45"/>
       <c r="D139" s="45">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A140" s="46" t="s">
         <v>102</v>
       </c>
@@ -3758,125 +3760,125 @@
       <c r="C197" s="37"/>
       <c r="D197" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A198" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B198" s="37"/>
       <c r="C198" s="37"/>
       <c r="D198" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A199" s="39" t="s">
         <v>103</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37">
         <v>0</v>
       </c>
     </row>
-    <row r="200" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
       <c r="A200" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B200" s="37"/>
       <c r="C200" s="37"/>
       <c r="D200" s="37">
-        <v>39.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A201" s="31" t="s">
         <v>81</v>
       </c>
       <c r="B201" s="27">
         <f t="shared" ref="B201:C201" si="3">SUM(B139:B200)</f>
         <v>0</v>
       </c>
       <c r="C201" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="D201" s="27">
         <f>SUM(D139:D200)</f>
-        <v>39.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A202" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B202" s="25">
         <f>B137+B201</f>
         <v>0</v>
       </c>
       <c r="C202" s="25">
         <f>C137+C201</f>
         <v>0</v>
       </c>
       <c r="D202" s="25">
         <f>D137+D201</f>
-        <v>45.41</v>
+        <v>5.73</v>
       </c>
     </row>
     <row r="203" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A203" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B203" s="23">
-        <f>B60+B82+B100+B202</f>
+        <f>B59+B81+B99+B202</f>
         <v>5374460.6200000001</v>
       </c>
       <c r="C203" s="23" t="e">
-        <f>C60+C82+C100+C202</f>
+        <f>C59+C81+C99+C202</f>
         <v>#REF!</v>
       </c>
       <c r="D203" s="23">
-        <f>D60+D82+D100+D202</f>
-        <v>128498664.99000001</v>
+        <f>D59+D81+D99+D202</f>
+        <v>128494537.22000001</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A138:D138"/>
-  <sortState ref="A100:G129">
-    <sortCondition descending="1" ref="D100:D129"/>
+  <sortState ref="A100:G107">
+    <sortCondition descending="1" ref="D100:D107"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A4:D7"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.15748031496062992" top="0.23622047244094491" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
-    <brk id="60" max="16383" man="1"/>
-[...1 lines deleted...]
-    <brk id="100" max="16383" man="1"/>
+    <brk id="59" max="16383" man="1"/>
+    <brk id="81" max="16383" man="1"/>
+    <brk id="99" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>