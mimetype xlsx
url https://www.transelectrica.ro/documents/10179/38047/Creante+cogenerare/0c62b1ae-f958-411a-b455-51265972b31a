--- v4 (2026-06-30)
+++ v5 (2026-07-21)
@@ -60,55 +60,55 @@
   <c r="D73" i="1"/>
   <c r="D80" i="1" s="1"/>
   <c r="D50" i="1"/>
   <c r="D14" i="1"/>
   <c r="D12" i="1"/>
   <c r="C36" i="1"/>
   <c r="C73" i="1"/>
   <c r="C80" i="1" s="1"/>
   <c r="B50" i="1"/>
   <c r="B58" i="1" s="1"/>
   <c r="C40" i="1"/>
   <c r="C14" i="1"/>
   <c r="C12" i="1"/>
   <c r="D33" i="1" l="1"/>
   <c r="C33" i="1"/>
   <c r="C58" i="1"/>
   <c r="C81" i="1"/>
   <c r="D58" i="1"/>
   <c r="B59" i="1"/>
   <c r="D81" i="1"/>
   <c r="B81" i="1"/>
   <c r="C202" i="1"/>
   <c r="C59" i="1" l="1"/>
   <c r="D59" i="1"/>
   <c r="D99" i="1"/>
-  <c r="D203" i="1" s="1"/>
   <c r="C99" i="1"/>
   <c r="B99" i="1"/>
   <c r="B203" i="1" s="1"/>
-  <c r="C203" i="1" l="1"/>
+  <c r="D203" i="1" l="1"/>
+  <c r="C203" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="127">
   <si>
     <t>CET BRASOV</t>
   </si>
   <si>
     <t>CET Iasi</t>
   </si>
   <si>
     <t>Petprod</t>
   </si>
   <si>
     <t>Exclusiv Agro Line (Aton Transilvania)</t>
   </si>
   <si>
     <t>Ennet Grup</t>
   </si>
   <si>
     <t>RAAN</t>
   </si>
   <si>
     <t>Electrocentrale Oradea</t>
@@ -443,54 +443,54 @@
   <si>
     <t>TOMIS TEAM SA</t>
   </si>
   <si>
     <t>COOPERATIVADEENERGIE FURNIZARE SRL</t>
   </si>
   <si>
     <t>LUXTEN LIGHTING COMPANY SA</t>
   </si>
   <si>
     <t>EAST WIND FARM SRL</t>
   </si>
   <si>
     <t xml:space="preserve">ELCATA MHC SRL </t>
   </si>
   <si>
     <t>PREMIER ENERGY FURNIZARE SA</t>
   </si>
   <si>
     <t>UZINA DE AGENT TERMIC SI ALIMENTARE CU APA MOTRU SA</t>
   </si>
   <si>
     <t>CONTOURGLOBAL SOLUTIONS (PLOIESTI) SRL</t>
   </si>
   <si>
-    <t>situația existentă la data de 15.06.2026</t>
-[...2 lines deleted...]
-    <t>Valoare neîncasată la data de 15 06 2026 (Lei)</t>
+    <t>situația existentă la data de 13.07.2026</t>
+  </si>
+  <si>
+    <t>Valoare neîncasată la data de 13 07 2026 (Lei)</t>
   </si>
   <si>
     <r>
       <t>Nota:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> Creantele prezentate in acest tabel sunt valabile la data intocmirii. Pentru informatii actualizate va rugam sa ne contactati la numarul de telefon 021-303.57.23 sau pe e-mail la adresa relatii.piata.energie@transelectrica.ro</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -3823,52 +3823,52 @@
       </c>
       <c r="D202" s="25">
         <f>D137+D201</f>
         <v>5.73</v>
       </c>
     </row>
     <row r="203" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A203" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B203" s="23">
         <f>B59+B81+B99+B202</f>
         <v>5374460.6200000001</v>
       </c>
       <c r="C203" s="23" t="e">
         <f>C59+C81+C99+C202</f>
         <v>#REF!</v>
       </c>
       <c r="D203" s="23">
         <f>D59+D81+D99+D202</f>
         <v>128494537.22000001</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A138:D138"/>
-  <sortState ref="A100:G107">
-    <sortCondition descending="1" ref="D100:D107"/>
+  <sortState ref="A103:G110">
+    <sortCondition descending="1" ref="D103:D110"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A4:D7"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.15748031496062992" top="0.23622047244094491" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="59" max="16383" man="1"/>
     <brk id="81" max="16383" man="1"/>
     <brk id="99" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>