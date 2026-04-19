--- v6 (2026-03-29)
+++ v7 (2026-04-19)
@@ -19,50 +19,100 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="105" windowWidth="27795" windowHeight="12600" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="January 2026" sheetId="1" r:id="rId1"/>
     <sheet name="February 2026" sheetId="2" r:id="rId2"/>
     <sheet name="March 2026" sheetId="3" r:id="rId3"/>
     <sheet name="April 2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="J41" i="4" l="1"/>
+  <c r="J40" i="4"/>
+  <c r="W22" i="4" l="1"/>
+  <c r="X22" i="4"/>
+  <c r="Y22" i="4"/>
+  <c r="Z22" i="4"/>
+  <c r="AA22" i="4"/>
+  <c r="AB22" i="4"/>
+  <c r="AC22" i="4"/>
+  <c r="W21" i="4"/>
+  <c r="X21" i="4"/>
+  <c r="Y21" i="4"/>
+  <c r="Z21" i="4"/>
+  <c r="AA21" i="4"/>
+  <c r="AB21" i="4"/>
+  <c r="AC21" i="4"/>
+  <c r="F41" i="4" l="1"/>
+  <c r="F40" i="4"/>
+  <c r="P22" i="4" l="1"/>
+  <c r="Q22" i="4"/>
+  <c r="R22" i="4"/>
+  <c r="S22" i="4"/>
+  <c r="T22" i="4"/>
+  <c r="U22" i="4"/>
+  <c r="V22" i="4"/>
+  <c r="P21" i="4"/>
+  <c r="Q21" i="4"/>
+  <c r="R21" i="4"/>
+  <c r="S21" i="4"/>
+  <c r="T21" i="4"/>
+  <c r="U21" i="4"/>
+  <c r="V21" i="4"/>
+  <c r="B41" i="4" l="1"/>
+  <c r="B40" i="4"/>
+  <c r="V41" i="3"/>
+  <c r="V40" i="3"/>
+  <c r="I22" i="4"/>
+  <c r="J22" i="4"/>
+  <c r="K22" i="4"/>
+  <c r="L22" i="4"/>
+  <c r="M22" i="4"/>
+  <c r="N22" i="4"/>
+  <c r="O22" i="4"/>
+  <c r="I21" i="4"/>
+  <c r="J21" i="4"/>
+  <c r="K21" i="4"/>
+  <c r="L21" i="4"/>
+  <c r="M21" i="4"/>
+  <c r="N21" i="4"/>
+  <c r="O21" i="4"/>
   <c r="H22" i="4" l="1"/>
   <c r="G22" i="4"/>
   <c r="F22" i="4"/>
   <c r="E22" i="4"/>
   <c r="D22" i="4"/>
   <c r="C22" i="4"/>
   <c r="B22" i="4"/>
   <c r="H21" i="4"/>
   <c r="G21" i="4"/>
   <c r="F21" i="4"/>
   <c r="E21" i="4"/>
   <c r="D21" i="4"/>
   <c r="C21" i="4"/>
   <c r="B21" i="4"/>
   <c r="R37" i="3" l="1"/>
   <c r="AK22" i="3" l="1"/>
   <c r="AL22" i="3"/>
   <c r="AM22" i="3"/>
   <c r="AN22" i="3"/>
   <c r="AO22" i="3"/>
   <c r="AP22" i="3"/>
   <c r="AQ22" i="3"/>
   <c r="AK21" i="3"/>
   <c r="AL21" i="3"/>
   <c r="AM21" i="3"/>
@@ -279,51 +329,51 @@
   <c r="H22" i="1"/>
   <c r="G22" i="1"/>
   <c r="F22" i="1"/>
   <c r="E22" i="1"/>
   <c r="D22" i="1"/>
   <c r="C22" i="1"/>
   <c r="B22" i="1"/>
   <c r="O21" i="1"/>
   <c r="N21" i="1"/>
   <c r="M21" i="1"/>
   <c r="L21" i="1"/>
   <c r="K21" i="1"/>
   <c r="J21" i="1"/>
   <c r="I21" i="1"/>
   <c r="H21" i="1"/>
   <c r="G21" i="1"/>
   <c r="F21" i="1"/>
   <c r="E21" i="1"/>
   <c r="D21" i="1"/>
   <c r="C21" i="1"/>
   <c r="B21" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="48">
   <si>
     <t>Prognoza valorilor NTC saptamanale ianuarie 2026 [MW]</t>
   </si>
   <si>
     <t>Forecast of weekly NTC values January 2026 [MW]</t>
   </si>
   <si>
     <t>Saptamana  Week</t>
   </si>
   <si>
     <t>29.12.2025-04.01.2026</t>
   </si>
   <si>
     <t>05-11.01</t>
   </si>
   <si>
     <t>12-18.01</t>
   </si>
   <si>
     <t>19-25.12</t>
   </si>
   <si>
     <t>26.01-01.02</t>
   </si>
   <si>
@@ -918,51 +968,51 @@
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1171,160 +1221,163 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1742,216 +1795,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="116"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="116"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+      <c r="Q1" s="90"/>
+      <c r="R1" s="90"/>
+      <c r="S1" s="90"/>
+      <c r="T1" s="90"/>
+      <c r="U1" s="90"/>
+      <c r="V1" s="90"/>
+      <c r="W1" s="90"/>
+      <c r="X1" s="90"/>
+      <c r="Y1" s="90"/>
+      <c r="Z1" s="90"/>
+      <c r="AA1" s="90"/>
+      <c r="AB1" s="90"/>
+      <c r="AC1" s="90"/>
+      <c r="AD1" s="90"/>
+      <c r="AE1" s="90"/>
+      <c r="AF1" s="90"/>
+      <c r="AG1" s="90"/>
+      <c r="AH1" s="90"/>
+      <c r="AI1" s="90"/>
+      <c r="AJ1" s="90"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="117" t="s">
+      <c r="A2" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="117"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="117"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="91"/>
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="91"/>
+      <c r="AA2" s="91"/>
+      <c r="AB2" s="91"/>
+      <c r="AC2" s="91"/>
+      <c r="AD2" s="91"/>
+      <c r="AE2" s="91"/>
+      <c r="AF2" s="91"/>
+      <c r="AG2" s="91"/>
+      <c r="AH2" s="91"/>
+      <c r="AI2" s="91"/>
+      <c r="AJ2" s="91"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="118" t="s">
+      <c r="B3" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="119"/>
-[...5 lines deleted...]
-      <c r="I3" s="118" t="s">
+      <c r="C3" s="93"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="119"/>
-[...5 lines deleted...]
-      <c r="P3" s="121" t="s">
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
+      <c r="O3" s="94"/>
+      <c r="P3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="122"/>
-[...5 lines deleted...]
-      <c r="W3" s="119" t="s">
+      <c r="Q3" s="96"/>
+      <c r="R3" s="96"/>
+      <c r="S3" s="96"/>
+      <c r="T3" s="96"/>
+      <c r="U3" s="96"/>
+      <c r="V3" s="97"/>
+      <c r="W3" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="X3" s="119"/>
-[...5 lines deleted...]
-      <c r="AD3" s="118" t="s">
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="93"/>
+      <c r="AC3" s="93"/>
+      <c r="AD3" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="AE3" s="119"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="120"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="93"/>
+      <c r="AG3" s="93"/>
+      <c r="AH3" s="93"/>
+      <c r="AI3" s="93"/>
+      <c r="AJ3" s="94"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="104"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="106"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="104"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108"/>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="107"/>
+      <c r="R4" s="107"/>
+      <c r="S4" s="107"/>
+      <c r="T4" s="107"/>
+      <c r="U4" s="107"/>
+      <c r="V4" s="108"/>
+      <c r="W4" s="104"/>
+      <c r="X4" s="104"/>
+      <c r="Y4" s="104"/>
+      <c r="Z4" s="104"/>
+      <c r="AA4" s="104"/>
+      <c r="AB4" s="104"/>
+      <c r="AC4" s="104"/>
+      <c r="AD4" s="103"/>
+      <c r="AE4" s="104"/>
+      <c r="AF4" s="104"/>
+      <c r="AG4" s="104"/>
+      <c r="AH4" s="104"/>
+      <c r="AI4" s="104"/>
+      <c r="AJ4" s="105"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="4">
         <v>30</v>
       </c>
       <c r="D5" s="3">
         <v>31</v>
       </c>
       <c r="E5" s="4">
         <v>1</v>
       </c>
       <c r="F5" s="3">
         <v>2</v>
       </c>
       <c r="G5" s="5">
         <v>3</v>
       </c>
       <c r="H5" s="6">
         <v>4</v>
@@ -3631,745 +3684,745 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="111" t="s">
+      <c r="B24" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="112"/>
-[...2 lines deleted...]
-      <c r="F24" s="111" t="s">
+      <c r="C24" s="99"/>
+      <c r="D24" s="99"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="G24" s="112"/>
-[...2 lines deleted...]
-      <c r="J24" s="111" t="s">
+      <c r="G24" s="99"/>
+      <c r="H24" s="99"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="K24" s="114"/>
-[...2 lines deleted...]
-      <c r="N24" s="111" t="s">
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="102"/>
+      <c r="N24" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="O24" s="112"/>
-[...2 lines deleted...]
-      <c r="R24" s="111" t="s">
+      <c r="O24" s="99"/>
+      <c r="P24" s="99"/>
+      <c r="Q24" s="100"/>
+      <c r="R24" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="S24" s="112"/>
-[...1 lines deleted...]
-      <c r="U24" s="113"/>
+      <c r="S24" s="99"/>
+      <c r="T24" s="99"/>
+      <c r="U24" s="100"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="102" t="s">
+      <c r="B25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="97"/>
-[...2 lines deleted...]
-      <c r="F25" s="102" t="s">
+      <c r="C25" s="114"/>
+      <c r="D25" s="114"/>
+      <c r="E25" s="115"/>
+      <c r="F25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="97"/>
-[...2 lines deleted...]
-      <c r="J25" s="102" t="s">
+      <c r="G25" s="114"/>
+      <c r="H25" s="114"/>
+      <c r="I25" s="115"/>
+      <c r="J25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="97"/>
-[...2 lines deleted...]
-      <c r="N25" s="102" t="s">
+      <c r="K25" s="114"/>
+      <c r="L25" s="114"/>
+      <c r="M25" s="115"/>
+      <c r="N25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="97"/>
-[...2 lines deleted...]
-      <c r="R25" s="102" t="s">
+      <c r="O25" s="114"/>
+      <c r="P25" s="114"/>
+      <c r="Q25" s="115"/>
+      <c r="R25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="97"/>
-[...1 lines deleted...]
-      <c r="U25" s="98"/>
+      <c r="S25" s="114"/>
+      <c r="T25" s="114"/>
+      <c r="U25" s="115"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="103" t="s">
+      <c r="B26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="100"/>
-[...2 lines deleted...]
-      <c r="F26" s="103" t="s">
+      <c r="C26" s="111"/>
+      <c r="D26" s="111"/>
+      <c r="E26" s="112"/>
+      <c r="F26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="100"/>
-[...2 lines deleted...]
-      <c r="J26" s="103" t="s">
+      <c r="G26" s="111"/>
+      <c r="H26" s="111"/>
+      <c r="I26" s="112"/>
+      <c r="J26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="100"/>
-[...2 lines deleted...]
-      <c r="N26" s="103" t="s">
+      <c r="K26" s="111"/>
+      <c r="L26" s="111"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="100"/>
-[...2 lines deleted...]
-      <c r="R26" s="103" t="s">
+      <c r="O26" s="111"/>
+      <c r="P26" s="111"/>
+      <c r="Q26" s="112"/>
+      <c r="R26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="100"/>
-[...1 lines deleted...]
-      <c r="U26" s="101"/>
+      <c r="S26" s="111"/>
+      <c r="T26" s="111"/>
+      <c r="U26" s="112"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AA26" s="54"/>
       <c r="AB26" s="55"/>
       <c r="AC26" s="54"/>
       <c r="AD26" s="55"/>
       <c r="AE26" s="54"/>
       <c r="AF26" s="54"/>
       <c r="AG26" s="54"/>
       <c r="AH26" s="54"/>
       <c r="AI26" s="54"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AB27" s="55"/>
       <c r="AD27" s="54"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="96">
+      <c r="B28" s="117">
         <v>100</v>
       </c>
-      <c r="C28" s="97"/>
-[...2 lines deleted...]
-      <c r="F28" s="96">
+      <c r="C28" s="114"/>
+      <c r="D28" s="114"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="117">
         <v>100</v>
       </c>
-      <c r="G28" s="97"/>
-[...2 lines deleted...]
-      <c r="J28" s="96">
+      <c r="G28" s="114"/>
+      <c r="H28" s="114"/>
+      <c r="I28" s="115"/>
+      <c r="J28" s="117">
         <v>100</v>
       </c>
-      <c r="K28" s="97"/>
-[...2 lines deleted...]
-      <c r="N28" s="96">
+      <c r="K28" s="114"/>
+      <c r="L28" s="114"/>
+      <c r="M28" s="115"/>
+      <c r="N28" s="117">
         <v>100</v>
       </c>
-      <c r="O28" s="97"/>
-[...2 lines deleted...]
-      <c r="R28" s="96">
+      <c r="O28" s="114"/>
+      <c r="P28" s="114"/>
+      <c r="Q28" s="115"/>
+      <c r="R28" s="117">
         <v>100</v>
       </c>
-      <c r="S28" s="97"/>
-[...1 lines deleted...]
-      <c r="U28" s="98"/>
+      <c r="S28" s="114"/>
+      <c r="T28" s="114"/>
+      <c r="U28" s="115"/>
       <c r="Z28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AD28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="99">
+      <c r="B29" s="116">
         <v>100</v>
       </c>
-      <c r="C29" s="100"/>
-[...2 lines deleted...]
-      <c r="F29" s="99">
+      <c r="C29" s="111"/>
+      <c r="D29" s="111"/>
+      <c r="E29" s="112"/>
+      <c r="F29" s="116">
         <v>100</v>
       </c>
-      <c r="G29" s="100"/>
-[...2 lines deleted...]
-      <c r="J29" s="99">
+      <c r="G29" s="111"/>
+      <c r="H29" s="111"/>
+      <c r="I29" s="112"/>
+      <c r="J29" s="116">
         <v>100</v>
       </c>
-      <c r="K29" s="100"/>
-[...2 lines deleted...]
-      <c r="N29" s="99">
+      <c r="K29" s="111"/>
+      <c r="L29" s="111"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="116">
         <v>100</v>
       </c>
-      <c r="O29" s="100"/>
-[...2 lines deleted...]
-      <c r="R29" s="99">
+      <c r="O29" s="111"/>
+      <c r="P29" s="111"/>
+      <c r="Q29" s="112"/>
+      <c r="R29" s="116">
         <v>100</v>
       </c>
-      <c r="S29" s="100"/>
-[...1 lines deleted...]
-      <c r="U29" s="101"/>
+      <c r="S29" s="111"/>
+      <c r="T29" s="111"/>
+      <c r="U29" s="112"/>
       <c r="Z29" s="55"/>
       <c r="AD29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="96">
+      <c r="B31" s="117">
         <v>100</v>
       </c>
-      <c r="C31" s="97"/>
-[...2 lines deleted...]
-      <c r="F31" s="96">
+      <c r="C31" s="114"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="115"/>
+      <c r="F31" s="117">
         <v>100</v>
       </c>
-      <c r="G31" s="97"/>
-[...2 lines deleted...]
-      <c r="J31" s="96">
+      <c r="G31" s="114"/>
+      <c r="H31" s="114"/>
+      <c r="I31" s="115"/>
+      <c r="J31" s="117">
         <v>100</v>
       </c>
-      <c r="K31" s="97"/>
-[...2 lines deleted...]
-      <c r="N31" s="96">
+      <c r="K31" s="114"/>
+      <c r="L31" s="114"/>
+      <c r="M31" s="115"/>
+      <c r="N31" s="117">
         <v>100</v>
       </c>
-      <c r="O31" s="97"/>
-[...2 lines deleted...]
-      <c r="R31" s="96">
+      <c r="O31" s="114"/>
+      <c r="P31" s="114"/>
+      <c r="Q31" s="115"/>
+      <c r="R31" s="117">
         <v>100</v>
       </c>
-      <c r="S31" s="97"/>
-[...1 lines deleted...]
-      <c r="U31" s="98"/>
+      <c r="S31" s="114"/>
+      <c r="T31" s="114"/>
+      <c r="U31" s="115"/>
       <c r="Z31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="99">
+      <c r="B32" s="116">
         <v>100</v>
       </c>
-      <c r="C32" s="100"/>
-[...2 lines deleted...]
-      <c r="F32" s="99">
+      <c r="C32" s="111"/>
+      <c r="D32" s="111"/>
+      <c r="E32" s="112"/>
+      <c r="F32" s="116">
         <v>100</v>
       </c>
-      <c r="G32" s="100"/>
-[...2 lines deleted...]
-      <c r="J32" s="99">
+      <c r="G32" s="111"/>
+      <c r="H32" s="111"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="116">
         <v>100</v>
       </c>
-      <c r="K32" s="100"/>
-[...2 lines deleted...]
-      <c r="N32" s="99">
+      <c r="K32" s="111"/>
+      <c r="L32" s="111"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="116">
         <v>100</v>
       </c>
-      <c r="O32" s="100"/>
-[...2 lines deleted...]
-      <c r="R32" s="99">
+      <c r="O32" s="111"/>
+      <c r="P32" s="111"/>
+      <c r="Q32" s="112"/>
+      <c r="R32" s="116">
         <v>100</v>
       </c>
-      <c r="S32" s="100"/>
-[...1 lines deleted...]
-      <c r="U32" s="101"/>
+      <c r="S32" s="111"/>
+      <c r="T32" s="111"/>
+      <c r="U32" s="112"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
       <c r="R33" s="57"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="96">
+      <c r="B34" s="117">
         <v>50</v>
       </c>
-      <c r="C34" s="97"/>
-[...2 lines deleted...]
-      <c r="F34" s="96">
+      <c r="C34" s="114"/>
+      <c r="D34" s="114"/>
+      <c r="E34" s="115"/>
+      <c r="F34" s="117">
         <v>65</v>
       </c>
-      <c r="G34" s="97"/>
-[...2 lines deleted...]
-      <c r="J34" s="96">
+      <c r="G34" s="114"/>
+      <c r="H34" s="114"/>
+      <c r="I34" s="115"/>
+      <c r="J34" s="117">
         <v>70</v>
       </c>
-      <c r="K34" s="97"/>
-[...2 lines deleted...]
-      <c r="N34" s="96">
+      <c r="K34" s="114"/>
+      <c r="L34" s="114"/>
+      <c r="M34" s="115"/>
+      <c r="N34" s="117">
         <v>48</v>
       </c>
-      <c r="O34" s="97"/>
-[...2 lines deleted...]
-      <c r="R34" s="96">
+      <c r="O34" s="114"/>
+      <c r="P34" s="114"/>
+      <c r="Q34" s="115"/>
+      <c r="R34" s="117">
         <v>65</v>
       </c>
-      <c r="S34" s="97"/>
-[...1 lines deleted...]
-      <c r="U34" s="98"/>
+      <c r="S34" s="114"/>
+      <c r="T34" s="114"/>
+      <c r="U34" s="115"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="99">
+      <c r="B35" s="116">
         <v>0</v>
       </c>
-      <c r="C35" s="100"/>
-[...2 lines deleted...]
-      <c r="F35" s="99">
+      <c r="C35" s="111"/>
+      <c r="D35" s="111"/>
+      <c r="E35" s="112"/>
+      <c r="F35" s="116">
         <v>0</v>
       </c>
-      <c r="G35" s="100"/>
-[...2 lines deleted...]
-      <c r="J35" s="99">
+      <c r="G35" s="111"/>
+      <c r="H35" s="111"/>
+      <c r="I35" s="112"/>
+      <c r="J35" s="116">
         <v>0</v>
       </c>
-      <c r="K35" s="100"/>
-[...2 lines deleted...]
-      <c r="N35" s="99">
+      <c r="K35" s="111"/>
+      <c r="L35" s="111"/>
+      <c r="M35" s="112"/>
+      <c r="N35" s="116">
         <v>0</v>
       </c>
-      <c r="O35" s="100"/>
-[...2 lines deleted...]
-      <c r="R35" s="99">
+      <c r="O35" s="111"/>
+      <c r="P35" s="111"/>
+      <c r="Q35" s="112"/>
+      <c r="R35" s="116">
         <v>0</v>
       </c>
-      <c r="S35" s="100"/>
-[...1 lines deleted...]
-      <c r="U35" s="101"/>
+      <c r="S35" s="111"/>
+      <c r="T35" s="111"/>
+      <c r="U35" s="112"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="57"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="96">
+      <c r="B37" s="117">
         <v>111</v>
       </c>
-      <c r="C37" s="97"/>
-[...2 lines deleted...]
-      <c r="F37" s="96">
+      <c r="C37" s="114"/>
+      <c r="D37" s="114"/>
+      <c r="E37" s="115"/>
+      <c r="F37" s="117">
         <v>100</v>
       </c>
-      <c r="G37" s="97"/>
-[...2 lines deleted...]
-      <c r="J37" s="96">
+      <c r="G37" s="114"/>
+      <c r="H37" s="114"/>
+      <c r="I37" s="115"/>
+      <c r="J37" s="117">
         <v>100</v>
       </c>
-      <c r="K37" s="97"/>
-[...2 lines deleted...]
-      <c r="N37" s="96">
+      <c r="K37" s="114"/>
+      <c r="L37" s="114"/>
+      <c r="M37" s="115"/>
+      <c r="N37" s="117">
         <v>100</v>
       </c>
-      <c r="O37" s="97"/>
-[...2 lines deleted...]
-      <c r="R37" s="96">
+      <c r="O37" s="114"/>
+      <c r="P37" s="114"/>
+      <c r="Q37" s="115"/>
+      <c r="R37" s="117">
         <v>100</v>
       </c>
-      <c r="S37" s="97"/>
-[...1 lines deleted...]
-      <c r="U37" s="98"/>
+      <c r="S37" s="114"/>
+      <c r="T37" s="114"/>
+      <c r="U37" s="115"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="99">
+      <c r="B38" s="116">
         <v>100</v>
       </c>
-      <c r="C38" s="100"/>
-[...2 lines deleted...]
-      <c r="F38" s="99">
+      <c r="C38" s="111"/>
+      <c r="D38" s="111"/>
+      <c r="E38" s="112"/>
+      <c r="F38" s="116">
         <v>100</v>
       </c>
-      <c r="G38" s="100"/>
-[...2 lines deleted...]
-      <c r="J38" s="99">
+      <c r="G38" s="111"/>
+      <c r="H38" s="111"/>
+      <c r="I38" s="112"/>
+      <c r="J38" s="116">
         <v>100</v>
       </c>
-      <c r="K38" s="100"/>
-[...2 lines deleted...]
-      <c r="N38" s="99">
+      <c r="K38" s="111"/>
+      <c r="L38" s="111"/>
+      <c r="M38" s="112"/>
+      <c r="N38" s="116">
         <v>100</v>
       </c>
-      <c r="O38" s="100"/>
-[...2 lines deleted...]
-      <c r="R38" s="99">
+      <c r="O38" s="111"/>
+      <c r="P38" s="111"/>
+      <c r="Q38" s="112"/>
+      <c r="R38" s="116">
         <v>100</v>
       </c>
-      <c r="S38" s="100"/>
-[...1 lines deleted...]
-      <c r="U38" s="101"/>
+      <c r="S38" s="111"/>
+      <c r="T38" s="111"/>
+      <c r="U38" s="112"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
       <c r="R39" s="57"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="90">
+      <c r="B40" s="121">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.25</v>
       </c>
-      <c r="C40" s="91"/>
-[...2 lines deleted...]
-      <c r="F40" s="90">
+      <c r="C40" s="122"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="123"/>
+      <c r="F40" s="121">
         <f>(F28+F31+F34+F37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="G40" s="91"/>
-[...2 lines deleted...]
-      <c r="J40" s="90">
+      <c r="G40" s="122"/>
+      <c r="H40" s="122"/>
+      <c r="I40" s="123"/>
+      <c r="J40" s="121">
         <f>(J28+J31+J34+J37)/4</f>
         <v>92.5</v>
       </c>
-      <c r="K40" s="91"/>
-[...2 lines deleted...]
-      <c r="N40" s="90">
+      <c r="K40" s="122"/>
+      <c r="L40" s="122"/>
+      <c r="M40" s="123"/>
+      <c r="N40" s="121">
         <f>(N28+N31+N34+N37)/4</f>
         <v>87</v>
       </c>
-      <c r="O40" s="91"/>
-[...2 lines deleted...]
-      <c r="R40" s="90">
+      <c r="O40" s="122"/>
+      <c r="P40" s="122"/>
+      <c r="Q40" s="123"/>
+      <c r="R40" s="121">
         <f>(R28+R31+R34+R37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="S40" s="91"/>
-[...1 lines deleted...]
-      <c r="U40" s="92"/>
+      <c r="S40" s="122"/>
+      <c r="T40" s="122"/>
+      <c r="U40" s="123"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="93">
+      <c r="B41" s="118">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="94"/>
-[...2 lines deleted...]
-      <c r="F41" s="93">
+      <c r="C41" s="119"/>
+      <c r="D41" s="119"/>
+      <c r="E41" s="120"/>
+      <c r="F41" s="118">
         <f>(F29+F32+F35+F38)/4</f>
         <v>75</v>
       </c>
-      <c r="G41" s="94"/>
-[...2 lines deleted...]
-      <c r="J41" s="93">
+      <c r="G41" s="119"/>
+      <c r="H41" s="119"/>
+      <c r="I41" s="120"/>
+      <c r="J41" s="118">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="94"/>
-[...2 lines deleted...]
-      <c r="N41" s="93">
+      <c r="K41" s="119"/>
+      <c r="L41" s="119"/>
+      <c r="M41" s="120"/>
+      <c r="N41" s="118">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="94"/>
-[...2 lines deleted...]
-      <c r="R41" s="93">
+      <c r="O41" s="119"/>
+      <c r="P41" s="119"/>
+      <c r="Q41" s="120"/>
+      <c r="R41" s="118">
         <f>(R29+R32+R35+R38)/4</f>
         <v>75</v>
       </c>
-      <c r="S41" s="94"/>
-[...1 lines deleted...]
-      <c r="U41" s="95"/>
+      <c r="S41" s="119"/>
+      <c r="T41" s="119"/>
+      <c r="U41" s="120"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
-    <mergeCell ref="B24:E24"/>
-[...68 lines deleted...]
-    <mergeCell ref="R40:U40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC44"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="N35" sqref="N35:Q35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="29" width="8.7109375" customWidth="1"/>
     <col min="250" max="250" width="16.85546875" customWidth="1"/>
     <col min="251" max="285" width="8.7109375" customWidth="1"/>
     <col min="506" max="506" width="16.85546875" customWidth="1"/>
     <col min="507" max="541" width="8.7109375" customWidth="1"/>
     <col min="762" max="762" width="16.85546875" customWidth="1"/>
     <col min="763" max="797" width="8.7109375" customWidth="1"/>
     <col min="1018" max="1018" width="16.85546875" customWidth="1"/>
@@ -4473,186 +4526,186 @@
     <col min="13562" max="13562" width="16.85546875" customWidth="1"/>
     <col min="13563" max="13597" width="8.7109375" customWidth="1"/>
     <col min="13818" max="13818" width="16.85546875" customWidth="1"/>
     <col min="13819" max="13853" width="8.7109375" customWidth="1"/>
     <col min="14074" max="14074" width="16.85546875" customWidth="1"/>
     <col min="14075" max="14109" width="8.7109375" customWidth="1"/>
     <col min="14330" max="14330" width="16.85546875" customWidth="1"/>
     <col min="14331" max="14365" width="8.7109375" customWidth="1"/>
     <col min="14586" max="14586" width="16.85546875" customWidth="1"/>
     <col min="14587" max="14621" width="8.7109375" customWidth="1"/>
     <col min="14842" max="14842" width="16.85546875" customWidth="1"/>
     <col min="14843" max="14877" width="8.7109375" customWidth="1"/>
     <col min="15098" max="15098" width="16.85546875" customWidth="1"/>
     <col min="15099" max="15133" width="8.7109375" customWidth="1"/>
     <col min="15354" max="15354" width="16.85546875" customWidth="1"/>
     <col min="15355" max="15389" width="8.7109375" customWidth="1"/>
     <col min="15610" max="15610" width="16.85546875" customWidth="1"/>
     <col min="15611" max="15645" width="8.7109375" customWidth="1"/>
     <col min="15866" max="15866" width="16.85546875" customWidth="1"/>
     <col min="15867" max="15901" width="8.7109375" customWidth="1"/>
     <col min="16122" max="16122" width="16.85546875" customWidth="1"/>
     <col min="16123" max="16157" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="90" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="116"/>
-[...26 lines deleted...]
-      <c r="AC1" s="116"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+      <c r="Q1" s="90"/>
+      <c r="R1" s="90"/>
+      <c r="S1" s="90"/>
+      <c r="T1" s="90"/>
+      <c r="U1" s="90"/>
+      <c r="V1" s="90"/>
+      <c r="W1" s="90"/>
+      <c r="X1" s="90"/>
+      <c r="Y1" s="90"/>
+      <c r="Z1" s="90"/>
+      <c r="AA1" s="90"/>
+      <c r="AB1" s="90"/>
+      <c r="AC1" s="90"/>
     </row>
     <row r="2" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="117" t="s">
+      <c r="A2" s="91" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="117"/>
-[...26 lines deleted...]
-      <c r="AC2" s="117"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="91"/>
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="91"/>
+      <c r="AA2" s="91"/>
+      <c r="AB2" s="91"/>
+      <c r="AC2" s="91"/>
     </row>
     <row r="3" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="118" t="s">
+      <c r="B3" s="92" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="119"/>
-[...5 lines deleted...]
-      <c r="I3" s="118" t="s">
+      <c r="C3" s="93"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="J3" s="119"/>
-[...5 lines deleted...]
-      <c r="P3" s="121" t="s">
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
+      <c r="O3" s="94"/>
+      <c r="P3" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="122"/>
-[...5 lines deleted...]
-      <c r="W3" s="118" t="s">
+      <c r="Q3" s="96"/>
+      <c r="R3" s="96"/>
+      <c r="S3" s="96"/>
+      <c r="T3" s="96"/>
+      <c r="U3" s="96"/>
+      <c r="V3" s="97"/>
+      <c r="W3" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="119"/>
-[...4 lines deleted...]
-      <c r="AC3" s="120"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="93"/>
+      <c r="AC3" s="94"/>
     </row>
     <row r="4" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="104"/>
-[...26 lines deleted...]
-      <c r="AC4" s="106"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="104"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108"/>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="107"/>
+      <c r="R4" s="107"/>
+      <c r="S4" s="107"/>
+      <c r="T4" s="107"/>
+      <c r="U4" s="107"/>
+      <c r="V4" s="108"/>
+      <c r="W4" s="103"/>
+      <c r="X4" s="104"/>
+      <c r="Y4" s="104"/>
+      <c r="Z4" s="104"/>
+      <c r="AA4" s="104"/>
+      <c r="AB4" s="104"/>
+      <c r="AC4" s="105"/>
     </row>
     <row r="5" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>2</v>
       </c>
       <c r="C5" s="4">
         <v>3</v>
       </c>
       <c r="D5" s="3">
         <v>4</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="3">
         <v>6</v>
       </c>
       <c r="G5" s="5">
         <v>7</v>
       </c>
       <c r="H5" s="6">
         <v>8</v>
@@ -6010,632 +6063,632 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:29" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="111" t="s">
+      <c r="B24" s="98" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="112"/>
-[...2 lines deleted...]
-      <c r="F24" s="111" t="s">
+      <c r="C24" s="99"/>
+      <c r="D24" s="99"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="98" t="s">
         <v>34</v>
       </c>
-      <c r="G24" s="112"/>
-[...2 lines deleted...]
-      <c r="J24" s="111" t="s">
+      <c r="G24" s="99"/>
+      <c r="H24" s="99"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="K24" s="114"/>
-[...2 lines deleted...]
-      <c r="N24" s="111" t="s">
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="102"/>
+      <c r="N24" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="O24" s="112"/>
-[...1 lines deleted...]
-      <c r="Q24" s="113"/>
+      <c r="O24" s="99"/>
+      <c r="P24" s="99"/>
+      <c r="Q24" s="100"/>
       <c r="T24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="102" t="s">
+      <c r="B25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="97"/>
-[...2 lines deleted...]
-      <c r="F25" s="102" t="s">
+      <c r="C25" s="114"/>
+      <c r="D25" s="114"/>
+      <c r="E25" s="115"/>
+      <c r="F25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="97"/>
-[...2 lines deleted...]
-      <c r="J25" s="102" t="s">
+      <c r="G25" s="114"/>
+      <c r="H25" s="114"/>
+      <c r="I25" s="115"/>
+      <c r="J25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="97"/>
-[...2 lines deleted...]
-      <c r="N25" s="102" t="s">
+      <c r="K25" s="114"/>
+      <c r="L25" s="114"/>
+      <c r="M25" s="115"/>
+      <c r="N25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="97"/>
-[...1 lines deleted...]
-      <c r="Q25" s="98"/>
+      <c r="O25" s="114"/>
+      <c r="P25" s="114"/>
+      <c r="Q25" s="115"/>
       <c r="T25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="103" t="s">
+      <c r="B26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="100"/>
-[...2 lines deleted...]
-      <c r="F26" s="103" t="s">
+      <c r="C26" s="111"/>
+      <c r="D26" s="111"/>
+      <c r="E26" s="112"/>
+      <c r="F26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="100"/>
-[...2 lines deleted...]
-      <c r="J26" s="103" t="s">
+      <c r="G26" s="111"/>
+      <c r="H26" s="111"/>
+      <c r="I26" s="112"/>
+      <c r="J26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="100"/>
-[...2 lines deleted...]
-      <c r="N26" s="103" t="s">
+      <c r="K26" s="111"/>
+      <c r="L26" s="111"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="100"/>
-[...1 lines deleted...]
-      <c r="Q26" s="101"/>
+      <c r="O26" s="111"/>
+      <c r="P26" s="111"/>
+      <c r="Q26" s="112"/>
       <c r="T26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="W26" s="54"/>
       <c r="X26" s="55"/>
       <c r="Y26" s="54"/>
       <c r="Z26" s="54"/>
       <c r="AA26" s="54"/>
       <c r="AB26" s="54"/>
     </row>
     <row r="27" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="T27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="V27" s="52"/>
       <c r="X27" s="55"/>
     </row>
     <row r="28" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="96">
+      <c r="B28" s="117">
         <v>100</v>
       </c>
-      <c r="C28" s="97"/>
-[...2 lines deleted...]
-      <c r="F28" s="96">
+      <c r="C28" s="114"/>
+      <c r="D28" s="114"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="117">
         <v>100</v>
       </c>
-      <c r="G28" s="97"/>
-[...2 lines deleted...]
-      <c r="J28" s="96">
+      <c r="G28" s="114"/>
+      <c r="H28" s="114"/>
+      <c r="I28" s="115"/>
+      <c r="J28" s="117">
         <v>100</v>
       </c>
-      <c r="K28" s="97"/>
-[...2 lines deleted...]
-      <c r="N28" s="96">
+      <c r="K28" s="114"/>
+      <c r="L28" s="114"/>
+      <c r="M28" s="115"/>
+      <c r="N28" s="117">
         <v>100</v>
       </c>
-      <c r="O28" s="97"/>
-[...1 lines deleted...]
-      <c r="Q28" s="98"/>
+      <c r="O28" s="114"/>
+      <c r="P28" s="114"/>
+      <c r="Q28" s="115"/>
       <c r="V28" s="55"/>
       <c r="X28" s="55"/>
     </row>
     <row r="29" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="99">
+      <c r="B29" s="116">
         <v>100</v>
       </c>
-      <c r="C29" s="100"/>
-[...2 lines deleted...]
-      <c r="F29" s="99">
+      <c r="C29" s="111"/>
+      <c r="D29" s="111"/>
+      <c r="E29" s="112"/>
+      <c r="F29" s="116">
         <v>100</v>
       </c>
-      <c r="G29" s="100"/>
-[...2 lines deleted...]
-      <c r="J29" s="99">
+      <c r="G29" s="111"/>
+      <c r="H29" s="111"/>
+      <c r="I29" s="112"/>
+      <c r="J29" s="116">
         <v>100</v>
       </c>
-      <c r="K29" s="100"/>
-[...2 lines deleted...]
-      <c r="N29" s="99">
+      <c r="K29" s="111"/>
+      <c r="L29" s="111"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="116">
         <v>100</v>
       </c>
-      <c r="O29" s="100"/>
-[...1 lines deleted...]
-      <c r="Q29" s="101"/>
+      <c r="O29" s="111"/>
+      <c r="P29" s="111"/>
+      <c r="Q29" s="112"/>
       <c r="V29" s="55"/>
     </row>
     <row r="30" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="V30" s="52"/>
     </row>
     <row r="31" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="96">
+      <c r="B31" s="117">
         <v>100</v>
       </c>
-      <c r="C31" s="97"/>
-[...2 lines deleted...]
-      <c r="F31" s="96">
+      <c r="C31" s="114"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="115"/>
+      <c r="F31" s="117">
         <v>100</v>
       </c>
-      <c r="G31" s="97"/>
-[...2 lines deleted...]
-      <c r="J31" s="96">
+      <c r="G31" s="114"/>
+      <c r="H31" s="114"/>
+      <c r="I31" s="115"/>
+      <c r="J31" s="117">
         <v>100</v>
       </c>
-      <c r="K31" s="97"/>
-[...2 lines deleted...]
-      <c r="N31" s="96">
+      <c r="K31" s="114"/>
+      <c r="L31" s="114"/>
+      <c r="M31" s="115"/>
+      <c r="N31" s="117">
         <v>100</v>
       </c>
-      <c r="O31" s="97"/>
-[...1 lines deleted...]
-      <c r="Q31" s="98"/>
+      <c r="O31" s="114"/>
+      <c r="P31" s="114"/>
+      <c r="Q31" s="115"/>
       <c r="V31" s="55"/>
     </row>
     <row r="32" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="99">
+      <c r="B32" s="116">
         <v>100</v>
       </c>
-      <c r="C32" s="100"/>
-[...2 lines deleted...]
-      <c r="F32" s="99">
+      <c r="C32" s="111"/>
+      <c r="D32" s="111"/>
+      <c r="E32" s="112"/>
+      <c r="F32" s="116">
         <v>100</v>
       </c>
-      <c r="G32" s="100"/>
-[...2 lines deleted...]
-      <c r="J32" s="99">
+      <c r="G32" s="111"/>
+      <c r="H32" s="111"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="116">
         <v>100</v>
       </c>
-      <c r="K32" s="100"/>
-[...2 lines deleted...]
-      <c r="N32" s="99">
+      <c r="K32" s="111"/>
+      <c r="L32" s="111"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="116">
         <v>100</v>
       </c>
-      <c r="O32" s="100"/>
-[...1 lines deleted...]
-      <c r="Q32" s="101"/>
+      <c r="O32" s="111"/>
+      <c r="P32" s="111"/>
+      <c r="Q32" s="112"/>
     </row>
     <row r="33" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
     </row>
     <row r="34" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="96">
+      <c r="B34" s="117">
         <v>62</v>
       </c>
-      <c r="C34" s="97"/>
-[...2 lines deleted...]
-      <c r="F34" s="96">
+      <c r="C34" s="114"/>
+      <c r="D34" s="114"/>
+      <c r="E34" s="115"/>
+      <c r="F34" s="117">
         <v>68</v>
       </c>
-      <c r="G34" s="97"/>
-[...2 lines deleted...]
-      <c r="J34" s="96">
+      <c r="G34" s="114"/>
+      <c r="H34" s="114"/>
+      <c r="I34" s="115"/>
+      <c r="J34" s="117">
         <v>100</v>
       </c>
-      <c r="K34" s="97"/>
-[...2 lines deleted...]
-      <c r="N34" s="96">
+      <c r="K34" s="114"/>
+      <c r="L34" s="114"/>
+      <c r="M34" s="115"/>
+      <c r="N34" s="117">
         <v>68</v>
       </c>
-      <c r="O34" s="97"/>
-[...1 lines deleted...]
-      <c r="Q34" s="98"/>
+      <c r="O34" s="114"/>
+      <c r="P34" s="114"/>
+      <c r="Q34" s="115"/>
     </row>
     <row r="35" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="99">
+      <c r="B35" s="116">
         <v>0</v>
       </c>
-      <c r="C35" s="100"/>
-[...2 lines deleted...]
-      <c r="F35" s="99">
+      <c r="C35" s="111"/>
+      <c r="D35" s="111"/>
+      <c r="E35" s="112"/>
+      <c r="F35" s="116">
         <v>0</v>
       </c>
-      <c r="G35" s="100"/>
-[...2 lines deleted...]
-      <c r="J35" s="99">
+      <c r="G35" s="111"/>
+      <c r="H35" s="111"/>
+      <c r="I35" s="112"/>
+      <c r="J35" s="116">
         <v>0</v>
       </c>
-      <c r="K35" s="100"/>
-[...2 lines deleted...]
-      <c r="N35" s="99">
+      <c r="K35" s="111"/>
+      <c r="L35" s="111"/>
+      <c r="M35" s="112"/>
+      <c r="N35" s="116">
         <v>0</v>
       </c>
-      <c r="O35" s="100"/>
-[...1 lines deleted...]
-      <c r="Q35" s="101"/>
+      <c r="O35" s="111"/>
+      <c r="P35" s="111"/>
+      <c r="Q35" s="112"/>
     </row>
     <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
     </row>
     <row r="37" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="96">
+      <c r="B37" s="117">
         <v>100</v>
       </c>
-      <c r="C37" s="97"/>
-[...2 lines deleted...]
-      <c r="F37" s="96">
+      <c r="C37" s="114"/>
+      <c r="D37" s="114"/>
+      <c r="E37" s="115"/>
+      <c r="F37" s="117">
         <v>100</v>
       </c>
-      <c r="G37" s="97"/>
-[...2 lines deleted...]
-      <c r="J37" s="96">
+      <c r="G37" s="114"/>
+      <c r="H37" s="114"/>
+      <c r="I37" s="115"/>
+      <c r="J37" s="117">
         <v>100</v>
       </c>
-      <c r="K37" s="97"/>
-[...2 lines deleted...]
-      <c r="N37" s="96">
+      <c r="K37" s="114"/>
+      <c r="L37" s="114"/>
+      <c r="M37" s="115"/>
+      <c r="N37" s="117">
         <v>100</v>
       </c>
-      <c r="O37" s="97"/>
-[...1 lines deleted...]
-      <c r="Q37" s="98"/>
+      <c r="O37" s="114"/>
+      <c r="P37" s="114"/>
+      <c r="Q37" s="115"/>
     </row>
     <row r="38" spans="1:17" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="99">
+      <c r="B38" s="116">
         <v>100</v>
       </c>
-      <c r="C38" s="100"/>
-[...2 lines deleted...]
-      <c r="F38" s="99">
+      <c r="C38" s="111"/>
+      <c r="D38" s="111"/>
+      <c r="E38" s="112"/>
+      <c r="F38" s="116">
         <v>107</v>
       </c>
-      <c r="G38" s="100"/>
-[...2 lines deleted...]
-      <c r="J38" s="99">
+      <c r="G38" s="111"/>
+      <c r="H38" s="111"/>
+      <c r="I38" s="112"/>
+      <c r="J38" s="116">
         <v>100</v>
       </c>
-      <c r="K38" s="100"/>
-[...2 lines deleted...]
-      <c r="N38" s="99">
+      <c r="K38" s="111"/>
+      <c r="L38" s="111"/>
+      <c r="M38" s="112"/>
+      <c r="N38" s="116">
         <v>100</v>
       </c>
-      <c r="O38" s="100"/>
-[...1 lines deleted...]
-      <c r="Q38" s="101"/>
+      <c r="O38" s="111"/>
+      <c r="P38" s="111"/>
+      <c r="Q38" s="112"/>
     </row>
     <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="90">
+      <c r="B40" s="121">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.5</v>
       </c>
-      <c r="C40" s="91"/>
-[...2 lines deleted...]
-      <c r="F40" s="90">
+      <c r="C40" s="122"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="123"/>
+      <c r="F40" s="121">
         <f>(F28+F31+F34+F37)/4</f>
         <v>92</v>
       </c>
-      <c r="G40" s="91"/>
-[...2 lines deleted...]
-      <c r="J40" s="90">
+      <c r="G40" s="122"/>
+      <c r="H40" s="122"/>
+      <c r="I40" s="123"/>
+      <c r="J40" s="121">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="91"/>
-[...2 lines deleted...]
-      <c r="N40" s="90">
+      <c r="K40" s="122"/>
+      <c r="L40" s="122"/>
+      <c r="M40" s="123"/>
+      <c r="N40" s="121">
         <f>(N28+N31+N34+N37)/4</f>
         <v>92</v>
       </c>
-      <c r="O40" s="91"/>
-[...1 lines deleted...]
-      <c r="Q40" s="92"/>
+      <c r="O40" s="122"/>
+      <c r="P40" s="122"/>
+      <c r="Q40" s="123"/>
     </row>
     <row r="41" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="93">
+      <c r="B41" s="118">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="94"/>
-[...2 lines deleted...]
-      <c r="F41" s="93">
+      <c r="C41" s="119"/>
+      <c r="D41" s="119"/>
+      <c r="E41" s="120"/>
+      <c r="F41" s="118">
         <f>(F29+F32+F35+F38)/4</f>
         <v>76.75</v>
       </c>
-      <c r="G41" s="94"/>
-[...2 lines deleted...]
-      <c r="J41" s="93">
+      <c r="G41" s="119"/>
+      <c r="H41" s="119"/>
+      <c r="I41" s="120"/>
+      <c r="J41" s="118">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="94"/>
-[...2 lines deleted...]
-      <c r="N41" s="93">
+      <c r="K41" s="119"/>
+      <c r="L41" s="119"/>
+      <c r="M41" s="120"/>
+      <c r="N41" s="118">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="94"/>
-[...1 lines deleted...]
-      <c r="Q41" s="95"/>
+      <c r="O41" s="119"/>
+      <c r="P41" s="119"/>
+      <c r="Q41" s="120"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="62">
-    <mergeCell ref="A1:AC1"/>
-[...4 lines deleted...]
-    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="P4:V4"/>
     <mergeCell ref="W4:AC4"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:I24"/>
     <mergeCell ref="J24:M24"/>
     <mergeCell ref="N24:Q24"/>
-    <mergeCell ref="B25:E25"/>
-[...46 lines deleted...]
-    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="W3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX44"/>
   <sheetViews>
     <sheetView topLeftCell="K1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="AN31" sqref="AN31"/>
+      <selection activeCell="AC36" sqref="AC36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="43" width="8.7109375" customWidth="1"/>
     <col min="264" max="264" width="16.85546875" customWidth="1"/>
     <col min="265" max="299" width="8.7109375" customWidth="1"/>
     <col min="520" max="520" width="16.85546875" customWidth="1"/>
     <col min="521" max="555" width="8.7109375" customWidth="1"/>
     <col min="776" max="776" width="16.85546875" customWidth="1"/>
     <col min="777" max="811" width="8.7109375" customWidth="1"/>
     <col min="1032" max="1032" width="16.85546875" customWidth="1"/>
     <col min="1033" max="1067" width="8.7109375" customWidth="1"/>
     <col min="1288" max="1288" width="16.85546875" customWidth="1"/>
     <col min="1289" max="1323" width="8.7109375" customWidth="1"/>
     <col min="1544" max="1544" width="16.85546875" customWidth="1"/>
     <col min="1545" max="1579" width="8.7109375" customWidth="1"/>
     <col min="1800" max="1800" width="16.85546875" customWidth="1"/>
     <col min="1801" max="1835" width="8.7109375" customWidth="1"/>
     <col min="2056" max="2056" width="16.85546875" customWidth="1"/>
     <col min="2057" max="2091" width="8.7109375" customWidth="1"/>
     <col min="2312" max="2312" width="16.85546875" customWidth="1"/>
     <col min="2313" max="2347" width="8.7109375" customWidth="1"/>
     <col min="2568" max="2568" width="16.85546875" customWidth="1"/>
@@ -6727,246 +6780,246 @@
     <col min="13576" max="13576" width="16.85546875" customWidth="1"/>
     <col min="13577" max="13611" width="8.7109375" customWidth="1"/>
     <col min="13832" max="13832" width="16.85546875" customWidth="1"/>
     <col min="13833" max="13867" width="8.7109375" customWidth="1"/>
     <col min="14088" max="14088" width="16.85546875" customWidth="1"/>
     <col min="14089" max="14123" width="8.7109375" customWidth="1"/>
     <col min="14344" max="14344" width="16.85546875" customWidth="1"/>
     <col min="14345" max="14379" width="8.7109375" customWidth="1"/>
     <col min="14600" max="14600" width="16.85546875" customWidth="1"/>
     <col min="14601" max="14635" width="8.7109375" customWidth="1"/>
     <col min="14856" max="14856" width="16.85546875" customWidth="1"/>
     <col min="14857" max="14891" width="8.7109375" customWidth="1"/>
     <col min="15112" max="15112" width="16.85546875" customWidth="1"/>
     <col min="15113" max="15147" width="8.7109375" customWidth="1"/>
     <col min="15368" max="15368" width="16.85546875" customWidth="1"/>
     <col min="15369" max="15403" width="8.7109375" customWidth="1"/>
     <col min="15624" max="15624" width="16.85546875" customWidth="1"/>
     <col min="15625" max="15659" width="8.7109375" customWidth="1"/>
     <col min="15880" max="15880" width="16.85546875" customWidth="1"/>
     <col min="15881" max="15915" width="8.7109375" customWidth="1"/>
     <col min="16136" max="16136" width="16.85546875" customWidth="1"/>
     <col min="16137" max="16171" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="90" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="116"/>
-[...40 lines deleted...]
-      <c r="AQ1" s="116"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+      <c r="Q1" s="90"/>
+      <c r="R1" s="90"/>
+      <c r="S1" s="90"/>
+      <c r="T1" s="90"/>
+      <c r="U1" s="90"/>
+      <c r="V1" s="90"/>
+      <c r="W1" s="90"/>
+      <c r="X1" s="90"/>
+      <c r="Y1" s="90"/>
+      <c r="Z1" s="90"/>
+      <c r="AA1" s="90"/>
+      <c r="AB1" s="90"/>
+      <c r="AC1" s="90"/>
+      <c r="AD1" s="90"/>
+      <c r="AE1" s="90"/>
+      <c r="AF1" s="90"/>
+      <c r="AG1" s="90"/>
+      <c r="AH1" s="90"/>
+      <c r="AI1" s="90"/>
+      <c r="AJ1" s="90"/>
+      <c r="AK1" s="90"/>
+      <c r="AL1" s="90"/>
+      <c r="AM1" s="90"/>
+      <c r="AN1" s="90"/>
+      <c r="AO1" s="90"/>
+      <c r="AP1" s="90"/>
+      <c r="AQ1" s="90"/>
     </row>
     <row r="2" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="117" t="s">
+      <c r="A2" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="117"/>
-[...40 lines deleted...]
-      <c r="AQ2" s="117"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="91"/>
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="91"/>
+      <c r="AA2" s="91"/>
+      <c r="AB2" s="91"/>
+      <c r="AC2" s="91"/>
+      <c r="AD2" s="91"/>
+      <c r="AE2" s="91"/>
+      <c r="AF2" s="91"/>
+      <c r="AG2" s="91"/>
+      <c r="AH2" s="91"/>
+      <c r="AI2" s="91"/>
+      <c r="AJ2" s="91"/>
+      <c r="AK2" s="91"/>
+      <c r="AL2" s="91"/>
+      <c r="AM2" s="91"/>
+      <c r="AN2" s="91"/>
+      <c r="AO2" s="91"/>
+      <c r="AP2" s="91"/>
+      <c r="AQ2" s="91"/>
     </row>
     <row r="3" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="118" t="s">
+      <c r="B3" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="119"/>
-[...5 lines deleted...]
-      <c r="I3" s="118" t="s">
+      <c r="C3" s="93"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="92" t="s">
         <v>37</v>
       </c>
-      <c r="J3" s="119"/>
-[...5 lines deleted...]
-      <c r="P3" s="121" t="s">
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
+      <c r="O3" s="94"/>
+      <c r="P3" s="95" t="s">
         <v>38</v>
       </c>
-      <c r="Q3" s="122"/>
-[...4 lines deleted...]
-      <c r="V3" s="122"/>
+      <c r="Q3" s="96"/>
+      <c r="R3" s="96"/>
+      <c r="S3" s="96"/>
+      <c r="T3" s="96"/>
+      <c r="U3" s="96"/>
+      <c r="V3" s="96"/>
       <c r="W3" s="124" t="s">
         <v>39</v>
       </c>
       <c r="X3" s="125"/>
       <c r="Y3" s="125"/>
       <c r="Z3" s="125"/>
       <c r="AA3" s="125"/>
       <c r="AB3" s="125"/>
       <c r="AC3" s="126"/>
       <c r="AD3" s="125" t="s">
         <v>42</v>
       </c>
       <c r="AE3" s="125"/>
       <c r="AF3" s="125"/>
       <c r="AG3" s="125"/>
       <c r="AH3" s="125"/>
       <c r="AI3" s="125"/>
       <c r="AJ3" s="126"/>
-      <c r="AK3" s="118" t="s">
+      <c r="AK3" s="92" t="s">
         <v>43</v>
       </c>
-      <c r="AL3" s="119"/>
-[...4 lines deleted...]
-      <c r="AQ3" s="120"/>
+      <c r="AL3" s="93"/>
+      <c r="AM3" s="93"/>
+      <c r="AN3" s="93"/>
+      <c r="AO3" s="93"/>
+      <c r="AP3" s="93"/>
+      <c r="AQ3" s="94"/>
     </row>
     <row r="4" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="104"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="106"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="104"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108"/>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="107"/>
+      <c r="R4" s="107"/>
+      <c r="S4" s="107"/>
+      <c r="T4" s="107"/>
+      <c r="U4" s="107"/>
+      <c r="V4" s="107"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="107"/>
+      <c r="Y4" s="107"/>
+      <c r="Z4" s="107"/>
+      <c r="AA4" s="107"/>
+      <c r="AB4" s="107"/>
+      <c r="AC4" s="108"/>
+      <c r="AD4" s="107"/>
+      <c r="AE4" s="107"/>
+      <c r="AF4" s="107"/>
+      <c r="AG4" s="107"/>
+      <c r="AH4" s="107"/>
+      <c r="AI4" s="107"/>
+      <c r="AJ4" s="108"/>
+      <c r="AK4" s="103"/>
+      <c r="AL4" s="104"/>
+      <c r="AM4" s="104"/>
+      <c r="AN4" s="104"/>
+      <c r="AO4" s="104"/>
+      <c r="AP4" s="104"/>
+      <c r="AQ4" s="105"/>
     </row>
     <row r="5" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>23</v>
       </c>
       <c r="C5" s="4">
         <v>24</v>
       </c>
       <c r="D5" s="3">
         <v>25</v>
       </c>
       <c r="E5" s="4">
         <v>26</v>
       </c>
       <c r="F5" s="3">
         <v>27</v>
       </c>
       <c r="G5" s="5">
         <v>28</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
@@ -8968,170 +9021,174 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="48"/>
       <c r="AN23" s="47"/>
       <c r="AO23" s="48"/>
       <c r="AP23" s="48"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:50" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="111" t="s">
+      <c r="B24" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="C24" s="112"/>
-[...2 lines deleted...]
-      <c r="F24" s="111" t="s">
+      <c r="C24" s="99"/>
+      <c r="D24" s="99"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="G24" s="112"/>
-[...2 lines deleted...]
-      <c r="J24" s="111" t="s">
+      <c r="G24" s="99"/>
+      <c r="H24" s="99"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="98" t="s">
         <v>38</v>
       </c>
-      <c r="K24" s="114"/>
-[...2 lines deleted...]
-      <c r="N24" s="111" t="s">
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="102"/>
+      <c r="N24" s="98" t="s">
         <v>39</v>
       </c>
-      <c r="O24" s="114"/>
-[...2 lines deleted...]
-      <c r="R24" s="111" t="s">
+      <c r="O24" s="101"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="98" t="s">
         <v>42</v>
       </c>
-      <c r="S24" s="114"/>
-[...2 lines deleted...]
-      <c r="V24" s="111" t="s">
+      <c r="S24" s="101"/>
+      <c r="T24" s="101"/>
+      <c r="U24" s="102"/>
+      <c r="V24" s="98" t="s">
         <v>43</v>
       </c>
-      <c r="W24" s="112"/>
-[...1 lines deleted...]
-      <c r="Y24" s="113"/>
+      <c r="W24" s="99"/>
+      <c r="X24" s="99"/>
+      <c r="Y24" s="100"/>
       <c r="AB24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="102" t="s">
+      <c r="B25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="97"/>
-[...2 lines deleted...]
-      <c r="F25" s="102" t="s">
+      <c r="C25" s="114"/>
+      <c r="D25" s="114"/>
+      <c r="E25" s="115"/>
+      <c r="F25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="97"/>
-[...2 lines deleted...]
-      <c r="J25" s="102" t="s">
+      <c r="G25" s="114"/>
+      <c r="H25" s="114"/>
+      <c r="I25" s="115"/>
+      <c r="J25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="97"/>
-[...2 lines deleted...]
-      <c r="N25" s="102" t="s">
+      <c r="K25" s="114"/>
+      <c r="L25" s="114"/>
+      <c r="M25" s="115"/>
+      <c r="N25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="97"/>
-[...2 lines deleted...]
-      <c r="R25" s="102" t="s">
+      <c r="O25" s="114"/>
+      <c r="P25" s="114"/>
+      <c r="Q25" s="115"/>
+      <c r="R25" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="97"/>
-[...5 lines deleted...]
-      <c r="Y25" s="98"/>
+      <c r="S25" s="114"/>
+      <c r="T25" s="114"/>
+      <c r="U25" s="115"/>
+      <c r="V25" s="113" t="s">
+        <v>30</v>
+      </c>
+      <c r="W25" s="114"/>
+      <c r="X25" s="114"/>
+      <c r="Y25" s="115"/>
       <c r="AB25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="103" t="s">
+      <c r="B26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="100"/>
-[...2 lines deleted...]
-      <c r="F26" s="103" t="s">
+      <c r="C26" s="111"/>
+      <c r="D26" s="111"/>
+      <c r="E26" s="112"/>
+      <c r="F26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="100"/>
-[...2 lines deleted...]
-      <c r="J26" s="103" t="s">
+      <c r="G26" s="111"/>
+      <c r="H26" s="111"/>
+      <c r="I26" s="112"/>
+      <c r="J26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="100"/>
-[...2 lines deleted...]
-      <c r="N26" s="103" t="s">
+      <c r="K26" s="111"/>
+      <c r="L26" s="111"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="100"/>
-[...2 lines deleted...]
-      <c r="R26" s="103" t="s">
+      <c r="O26" s="111"/>
+      <c r="P26" s="111"/>
+      <c r="Q26" s="112"/>
+      <c r="R26" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="100"/>
-[...5 lines deleted...]
-      <c r="Y26" s="101"/>
+      <c r="S26" s="111"/>
+      <c r="T26" s="111"/>
+      <c r="U26" s="112"/>
+      <c r="V26" s="110" t="s">
+        <v>30</v>
+      </c>
+      <c r="W26" s="111"/>
+      <c r="X26" s="111"/>
+      <c r="Y26" s="112"/>
       <c r="AB26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AS26" s="54"/>
       <c r="AT26" s="55"/>
       <c r="AU26" s="54"/>
       <c r="AV26" s="54"/>
       <c r="AW26" s="54"/>
       <c r="AX26" s="54"/>
     </row>
     <row r="27" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
@@ -9148,730 +9205,752 @@
       <c r="Y27" s="58"/>
       <c r="AB27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AH27" s="52"/>
       <c r="AI27" s="52"/>
       <c r="AJ27" s="52"/>
       <c r="AK27" s="52"/>
       <c r="AL27" s="52"/>
       <c r="AM27" s="52"/>
       <c r="AN27" s="52"/>
       <c r="AO27" s="52"/>
       <c r="AP27" s="52"/>
       <c r="AQ27" s="52"/>
       <c r="AR27" s="52"/>
       <c r="AT27" s="55"/>
     </row>
     <row r="28" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="96">
+      <c r="B28" s="117">
         <v>100</v>
       </c>
-      <c r="C28" s="97"/>
-[...2 lines deleted...]
-      <c r="F28" s="96">
+      <c r="C28" s="114"/>
+      <c r="D28" s="114"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="117">
         <v>100</v>
       </c>
-      <c r="G28" s="97"/>
-[...2 lines deleted...]
-      <c r="J28" s="96">
+      <c r="G28" s="114"/>
+      <c r="H28" s="114"/>
+      <c r="I28" s="115"/>
+      <c r="J28" s="117">
         <v>100</v>
       </c>
-      <c r="K28" s="97"/>
-[...2 lines deleted...]
-      <c r="N28" s="96">
+      <c r="K28" s="114"/>
+      <c r="L28" s="114"/>
+      <c r="M28" s="115"/>
+      <c r="N28" s="117">
         <v>100</v>
       </c>
-      <c r="O28" s="97"/>
-[...2 lines deleted...]
-      <c r="R28" s="96">
+      <c r="O28" s="114"/>
+      <c r="P28" s="114"/>
+      <c r="Q28" s="115"/>
+      <c r="R28" s="117">
         <v>100</v>
       </c>
-      <c r="S28" s="97"/>
-[...5 lines deleted...]
-      <c r="Y28" s="98"/>
+      <c r="S28" s="114"/>
+      <c r="T28" s="114"/>
+      <c r="U28" s="115"/>
+      <c r="V28" s="117">
+        <v>100</v>
+      </c>
+      <c r="W28" s="114"/>
+      <c r="X28" s="114"/>
+      <c r="Y28" s="115"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AH28" s="55"/>
       <c r="AI28" s="55"/>
       <c r="AJ28" s="55"/>
       <c r="AK28" s="55"/>
       <c r="AL28" s="55"/>
       <c r="AM28" s="55"/>
       <c r="AN28" s="55"/>
       <c r="AO28" s="55"/>
       <c r="AP28" s="55"/>
       <c r="AQ28" s="55"/>
       <c r="AR28" s="55"/>
       <c r="AT28" s="55"/>
     </row>
     <row r="29" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="99">
+      <c r="B29" s="116">
         <v>100</v>
       </c>
-      <c r="C29" s="100"/>
-[...2 lines deleted...]
-      <c r="F29" s="99">
+      <c r="C29" s="111"/>
+      <c r="D29" s="111"/>
+      <c r="E29" s="112"/>
+      <c r="F29" s="116">
         <v>100</v>
       </c>
-      <c r="G29" s="100"/>
-[...2 lines deleted...]
-      <c r="J29" s="99">
+      <c r="G29" s="111"/>
+      <c r="H29" s="111"/>
+      <c r="I29" s="112"/>
+      <c r="J29" s="116">
         <v>100</v>
       </c>
-      <c r="K29" s="100"/>
-[...2 lines deleted...]
-      <c r="N29" s="99">
+      <c r="K29" s="111"/>
+      <c r="L29" s="111"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="116">
         <v>100</v>
       </c>
-      <c r="O29" s="100"/>
-[...2 lines deleted...]
-      <c r="R29" s="99">
+      <c r="O29" s="111"/>
+      <c r="P29" s="111"/>
+      <c r="Q29" s="112"/>
+      <c r="R29" s="116">
         <v>100</v>
       </c>
-      <c r="S29" s="100"/>
-[...5 lines deleted...]
-      <c r="Y29" s="101"/>
+      <c r="S29" s="111"/>
+      <c r="T29" s="111"/>
+      <c r="U29" s="112"/>
+      <c r="V29" s="116">
+        <v>100</v>
+      </c>
+      <c r="W29" s="111"/>
+      <c r="X29" s="111"/>
+      <c r="Y29" s="112"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
       <c r="AH29" s="55"/>
       <c r="AI29" s="55"/>
       <c r="AJ29" s="55"/>
       <c r="AK29" s="55"/>
       <c r="AL29" s="55"/>
       <c r="AM29" s="55"/>
       <c r="AN29" s="55"/>
       <c r="AO29" s="55"/>
       <c r="AP29" s="55"/>
       <c r="AQ29" s="55"/>
       <c r="AR29" s="55"/>
     </row>
     <row r="30" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="57"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="57"/>
-      <c r="V30" s="56"/>
+      <c r="V30" s="57"/>
       <c r="W30" s="57"/>
       <c r="X30" s="57"/>
       <c r="Y30" s="58"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
       <c r="AH30" s="52"/>
       <c r="AI30" s="52"/>
       <c r="AJ30" s="52"/>
       <c r="AK30" s="52"/>
       <c r="AL30" s="52"/>
       <c r="AM30" s="52"/>
       <c r="AN30" s="52"/>
       <c r="AO30" s="52"/>
       <c r="AP30" s="52"/>
       <c r="AQ30" s="52"/>
       <c r="AR30" s="52"/>
     </row>
     <row r="31" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="96">
+      <c r="B31" s="117">
         <v>100</v>
       </c>
-      <c r="C31" s="97"/>
-[...2 lines deleted...]
-      <c r="F31" s="96">
+      <c r="C31" s="114"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="115"/>
+      <c r="F31" s="117">
         <v>100</v>
       </c>
-      <c r="G31" s="97"/>
-[...2 lines deleted...]
-      <c r="J31" s="96">
+      <c r="G31" s="114"/>
+      <c r="H31" s="114"/>
+      <c r="I31" s="115"/>
+      <c r="J31" s="117">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K31" s="97"/>
-[...2 lines deleted...]
-      <c r="N31" s="96">
+      <c r="K31" s="114"/>
+      <c r="L31" s="114"/>
+      <c r="M31" s="115"/>
+      <c r="N31" s="117">
         <v>100</v>
       </c>
-      <c r="O31" s="97"/>
-[...2 lines deleted...]
-      <c r="R31" s="96">
+      <c r="O31" s="114"/>
+      <c r="P31" s="114"/>
+      <c r="Q31" s="115"/>
+      <c r="R31" s="117">
         <v>100</v>
       </c>
-      <c r="S31" s="97"/>
-[...5 lines deleted...]
-      <c r="Y31" s="98"/>
+      <c r="S31" s="114"/>
+      <c r="T31" s="114"/>
+      <c r="U31" s="115"/>
+      <c r="V31" s="117">
+        <v>100</v>
+      </c>
+      <c r="W31" s="114"/>
+      <c r="X31" s="114"/>
+      <c r="Y31" s="115"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
       <c r="AH31" s="55"/>
       <c r="AI31" s="55"/>
       <c r="AJ31" s="55"/>
       <c r="AK31" s="55"/>
       <c r="AL31" s="55"/>
       <c r="AM31" s="55"/>
       <c r="AN31" s="55"/>
       <c r="AO31" s="55"/>
       <c r="AP31" s="55"/>
       <c r="AQ31" s="55"/>
       <c r="AR31" s="55"/>
     </row>
     <row r="32" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="99">
+      <c r="B32" s="116">
         <v>100</v>
       </c>
-      <c r="C32" s="100"/>
-[...2 lines deleted...]
-      <c r="F32" s="99">
+      <c r="C32" s="111"/>
+      <c r="D32" s="111"/>
+      <c r="E32" s="112"/>
+      <c r="F32" s="116">
         <v>100</v>
       </c>
-      <c r="G32" s="100"/>
-[...2 lines deleted...]
-      <c r="J32" s="99">
+      <c r="G32" s="111"/>
+      <c r="H32" s="111"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="116">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K32" s="100"/>
-[...2 lines deleted...]
-      <c r="N32" s="99">
+      <c r="K32" s="111"/>
+      <c r="L32" s="111"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="116">
         <v>100</v>
       </c>
-      <c r="O32" s="100"/>
-[...2 lines deleted...]
-      <c r="R32" s="99">
+      <c r="O32" s="111"/>
+      <c r="P32" s="111"/>
+      <c r="Q32" s="112"/>
+      <c r="R32" s="116">
         <v>100</v>
       </c>
-      <c r="S32" s="100"/>
-[...5 lines deleted...]
-      <c r="Y32" s="101"/>
+      <c r="S32" s="111"/>
+      <c r="T32" s="111"/>
+      <c r="U32" s="112"/>
+      <c r="V32" s="116">
+        <v>100</v>
+      </c>
+      <c r="W32" s="111"/>
+      <c r="X32" s="111"/>
+      <c r="Y32" s="112"/>
     </row>
     <row r="33" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="57"/>
       <c r="V33" s="56"/>
       <c r="W33" s="57"/>
       <c r="X33" s="57"/>
       <c r="Y33" s="58"/>
     </row>
     <row r="34" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="96">
+      <c r="B34" s="117">
         <v>68</v>
       </c>
-      <c r="C34" s="97"/>
-[...2 lines deleted...]
-      <c r="F34" s="96">
+      <c r="C34" s="114"/>
+      <c r="D34" s="114"/>
+      <c r="E34" s="115"/>
+      <c r="F34" s="117">
         <v>44</v>
       </c>
-      <c r="G34" s="97"/>
-[...2 lines deleted...]
-      <c r="J34" s="90">
+      <c r="G34" s="114"/>
+      <c r="H34" s="114"/>
+      <c r="I34" s="115"/>
+      <c r="J34" s="121">
         <f>111/367*100</f>
         <v>30.245231607629432</v>
       </c>
-      <c r="K34" s="91"/>
-[...2 lines deleted...]
-      <c r="N34" s="96">
+      <c r="K34" s="122"/>
+      <c r="L34" s="122"/>
+      <c r="M34" s="123"/>
+      <c r="N34" s="117">
         <v>100</v>
       </c>
-      <c r="O34" s="97"/>
-[...2 lines deleted...]
-      <c r="R34" s="96">
+      <c r="O34" s="114"/>
+      <c r="P34" s="114"/>
+      <c r="Q34" s="115"/>
+      <c r="R34" s="117">
         <v>100</v>
       </c>
-      <c r="S34" s="97"/>
-[...5 lines deleted...]
-      <c r="Y34" s="98"/>
+      <c r="S34" s="114"/>
+      <c r="T34" s="114"/>
+      <c r="U34" s="115"/>
+      <c r="V34" s="117">
+        <v>100</v>
+      </c>
+      <c r="W34" s="114"/>
+      <c r="X34" s="114"/>
+      <c r="Y34" s="115"/>
     </row>
     <row r="35" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="99">
+      <c r="B35" s="116">
         <v>0</v>
       </c>
-      <c r="C35" s="100"/>
-[...2 lines deleted...]
-      <c r="F35" s="99">
+      <c r="C35" s="111"/>
+      <c r="D35" s="111"/>
+      <c r="E35" s="112"/>
+      <c r="F35" s="116">
         <v>0</v>
       </c>
-      <c r="G35" s="100"/>
-[...2 lines deleted...]
-      <c r="J35" s="99">
+      <c r="G35" s="111"/>
+      <c r="H35" s="111"/>
+      <c r="I35" s="112"/>
+      <c r="J35" s="116">
         <v>0</v>
       </c>
-      <c r="K35" s="100"/>
-[...2 lines deleted...]
-      <c r="N35" s="99">
+      <c r="K35" s="111"/>
+      <c r="L35" s="111"/>
+      <c r="M35" s="112"/>
+      <c r="N35" s="116">
         <v>0</v>
       </c>
-      <c r="O35" s="100"/>
-[...2 lines deleted...]
-      <c r="R35" s="99">
+      <c r="O35" s="111"/>
+      <c r="P35" s="111"/>
+      <c r="Q35" s="112"/>
+      <c r="R35" s="116">
         <v>0</v>
       </c>
-      <c r="S35" s="100"/>
-[...5 lines deleted...]
-      <c r="Y35" s="101"/>
+      <c r="S35" s="111"/>
+      <c r="T35" s="111"/>
+      <c r="U35" s="112"/>
+      <c r="V35" s="116">
+        <v>0</v>
+      </c>
+      <c r="W35" s="111"/>
+      <c r="X35" s="111"/>
+      <c r="Y35" s="112"/>
     </row>
     <row r="36" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="57"/>
       <c r="V36" s="56"/>
       <c r="W36" s="57"/>
       <c r="X36" s="57"/>
       <c r="Y36" s="58"/>
     </row>
     <row r="37" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="96">
+      <c r="B37" s="117">
         <v>100</v>
       </c>
-      <c r="C37" s="97"/>
-[...2 lines deleted...]
-      <c r="F37" s="96">
+      <c r="C37" s="114"/>
+      <c r="D37" s="114"/>
+      <c r="E37" s="115"/>
+      <c r="F37" s="117">
         <v>103</v>
       </c>
-      <c r="G37" s="97"/>
-[...2 lines deleted...]
-      <c r="J37" s="96">
+      <c r="G37" s="114"/>
+      <c r="H37" s="114"/>
+      <c r="I37" s="115"/>
+      <c r="J37" s="117">
         <v>100</v>
       </c>
-      <c r="K37" s="97"/>
-[...2 lines deleted...]
-      <c r="N37" s="96">
+      <c r="K37" s="114"/>
+      <c r="L37" s="114"/>
+      <c r="M37" s="115"/>
+      <c r="N37" s="117">
         <v>100</v>
       </c>
-      <c r="O37" s="97"/>
-[...2 lines deleted...]
-      <c r="R37" s="90">
+      <c r="O37" s="114"/>
+      <c r="P37" s="114"/>
+      <c r="Q37" s="115"/>
+      <c r="R37" s="121">
         <f>10/337*100</f>
         <v>2.9673590504451042</v>
       </c>
-      <c r="S37" s="91"/>
-[...5 lines deleted...]
-      <c r="Y37" s="98"/>
+      <c r="S37" s="122"/>
+      <c r="T37" s="122"/>
+      <c r="U37" s="123"/>
+      <c r="V37" s="117">
+        <v>100</v>
+      </c>
+      <c r="W37" s="114"/>
+      <c r="X37" s="114"/>
+      <c r="Y37" s="115"/>
     </row>
     <row r="38" spans="1:25" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="99">
+      <c r="B38" s="116">
         <v>100</v>
       </c>
-      <c r="C38" s="100"/>
-[...2 lines deleted...]
-      <c r="F38" s="99">
+      <c r="C38" s="111"/>
+      <c r="D38" s="111"/>
+      <c r="E38" s="112"/>
+      <c r="F38" s="116">
         <v>0</v>
       </c>
-      <c r="G38" s="100"/>
-[...2 lines deleted...]
-      <c r="J38" s="99">
+      <c r="G38" s="111"/>
+      <c r="H38" s="111"/>
+      <c r="I38" s="112"/>
+      <c r="J38" s="116">
         <v>100</v>
       </c>
-      <c r="K38" s="100"/>
-[...2 lines deleted...]
-      <c r="N38" s="99">
+      <c r="K38" s="111"/>
+      <c r="L38" s="111"/>
+      <c r="M38" s="112"/>
+      <c r="N38" s="116">
         <v>0</v>
       </c>
-      <c r="O38" s="100"/>
-[...2 lines deleted...]
-      <c r="R38" s="99">
+      <c r="O38" s="111"/>
+      <c r="P38" s="111"/>
+      <c r="Q38" s="112"/>
+      <c r="R38" s="116">
         <v>0</v>
       </c>
-      <c r="S38" s="100"/>
-[...5 lines deleted...]
-      <c r="Y38" s="101"/>
+      <c r="S38" s="111"/>
+      <c r="T38" s="111"/>
+      <c r="U38" s="112"/>
+      <c r="V38" s="116">
+        <v>0</v>
+      </c>
+      <c r="W38" s="111"/>
+      <c r="X38" s="111"/>
+      <c r="Y38" s="112"/>
     </row>
     <row r="39" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="57"/>
       <c r="V39" s="56"/>
       <c r="W39" s="57"/>
       <c r="X39" s="57"/>
       <c r="Y39" s="58"/>
     </row>
     <row r="40" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="90">
+      <c r="B40" s="121">
         <f>(B28+B31+B34+B37)/4</f>
         <v>92</v>
       </c>
-      <c r="C40" s="91"/>
-[...2 lines deleted...]
-      <c r="F40" s="90">
+      <c r="C40" s="122"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="123"/>
+      <c r="F40" s="121">
         <f>(F28+F31+F34+F37)/4</f>
         <v>86.75</v>
       </c>
-      <c r="G40" s="91"/>
-[...2 lines deleted...]
-      <c r="J40" s="90">
+      <c r="G40" s="122"/>
+      <c r="H40" s="122"/>
+      <c r="I40" s="123"/>
+      <c r="J40" s="121">
         <f>(J28+J31+J34+J37)/4</f>
         <v>82.561307901907355</v>
       </c>
-      <c r="K40" s="91"/>
-[...2 lines deleted...]
-      <c r="N40" s="90">
+      <c r="K40" s="122"/>
+      <c r="L40" s="122"/>
+      <c r="M40" s="123"/>
+      <c r="N40" s="121">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="91"/>
-[...2 lines deleted...]
-      <c r="R40" s="90">
+      <c r="O40" s="122"/>
+      <c r="P40" s="122"/>
+      <c r="Q40" s="123"/>
+      <c r="R40" s="121">
         <f>(R28+R31+R34+R37)/4</f>
         <v>75.741839762611278</v>
       </c>
-      <c r="S40" s="91"/>
-[...5 lines deleted...]
-      <c r="Y40" s="92"/>
+      <c r="S40" s="122"/>
+      <c r="T40" s="122"/>
+      <c r="U40" s="123"/>
+      <c r="V40" s="121">
+        <f>(V28+V31+V34+V37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="W40" s="122"/>
+      <c r="X40" s="122"/>
+      <c r="Y40" s="123"/>
     </row>
     <row r="41" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="93">
+      <c r="B41" s="118">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="94"/>
-[...2 lines deleted...]
-      <c r="F41" s="93">
+      <c r="C41" s="119"/>
+      <c r="D41" s="119"/>
+      <c r="E41" s="120"/>
+      <c r="F41" s="118">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="94"/>
-[...2 lines deleted...]
-      <c r="J41" s="93">
+      <c r="G41" s="119"/>
+      <c r="H41" s="119"/>
+      <c r="I41" s="120"/>
+      <c r="J41" s="118">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="94"/>
-[...2 lines deleted...]
-      <c r="N41" s="93">
+      <c r="K41" s="119"/>
+      <c r="L41" s="119"/>
+      <c r="M41" s="120"/>
+      <c r="N41" s="118">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="94"/>
-[...2 lines deleted...]
-      <c r="R41" s="93">
+      <c r="O41" s="119"/>
+      <c r="P41" s="119"/>
+      <c r="Q41" s="120"/>
+      <c r="R41" s="118">
         <f>(R29+R32+R35+R38)/4</f>
         <v>50</v>
       </c>
-      <c r="S41" s="94"/>
-[...5 lines deleted...]
-      <c r="Y41" s="95"/>
+      <c r="S41" s="119"/>
+      <c r="T41" s="119"/>
+      <c r="U41" s="120"/>
+      <c r="V41" s="118">
+        <f>(V29+V32+V35+V38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="W41" s="119"/>
+      <c r="X41" s="119"/>
+      <c r="Y41" s="120"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="A1:AQ1"/>
-[...6 lines deleted...]
-    <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="V37:Y37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="V38:Y38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="V40:Y40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="V41:Y41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="V34:Y34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="V35:Y35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="V31:Y31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="V32:Y32"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="V28:Y28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="V25:Y25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="R26:U26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="P4:V4"/>
     <mergeCell ref="AK4:AQ4"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:I24"/>
     <mergeCell ref="J24:M24"/>
     <mergeCell ref="V24:Y24"/>
     <mergeCell ref="W4:AC4"/>
     <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="N24:Q24"/>
     <mergeCell ref="R24:U24"/>
-    <mergeCell ref="B25:E25"/>
-[...70 lines deleted...]
-    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="A1:AQ1"/>
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="AK3:AQ3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="AD3:AJ3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="AA31" sqref="AA31"/>
+      <selection activeCell="Y33" sqref="Y33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
@@ -9963,216 +10042,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="90" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="116"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="116"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+      <c r="Q1" s="90"/>
+      <c r="R1" s="90"/>
+      <c r="S1" s="90"/>
+      <c r="T1" s="90"/>
+      <c r="U1" s="90"/>
+      <c r="V1" s="90"/>
+      <c r="W1" s="90"/>
+      <c r="X1" s="90"/>
+      <c r="Y1" s="90"/>
+      <c r="Z1" s="90"/>
+      <c r="AA1" s="90"/>
+      <c r="AB1" s="90"/>
+      <c r="AC1" s="90"/>
+      <c r="AD1" s="90"/>
+      <c r="AE1" s="90"/>
+      <c r="AF1" s="90"/>
+      <c r="AG1" s="90"/>
+      <c r="AH1" s="90"/>
+      <c r="AI1" s="90"/>
+      <c r="AJ1" s="90"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="117" t="s">
+      <c r="A2" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="117"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="117"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="91"/>
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="91"/>
+      <c r="AA2" s="91"/>
+      <c r="AB2" s="91"/>
+      <c r="AC2" s="91"/>
+      <c r="AD2" s="91"/>
+      <c r="AE2" s="91"/>
+      <c r="AF2" s="91"/>
+      <c r="AG2" s="91"/>
+      <c r="AH2" s="91"/>
+      <c r="AI2" s="91"/>
+      <c r="AJ2" s="91"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="118" t="s">
+      <c r="B3" s="92" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="119"/>
-[...5 lines deleted...]
-      <c r="I3" s="118" t="s">
+      <c r="C3" s="93"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J3" s="119"/>
-[...5 lines deleted...]
-      <c r="P3" s="121" t="s">
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
+      <c r="O3" s="94"/>
+      <c r="P3" s="95" t="s">
         <v>45</v>
       </c>
-      <c r="Q3" s="122"/>
-[...4 lines deleted...]
-      <c r="V3" s="122"/>
+      <c r="Q3" s="96"/>
+      <c r="R3" s="96"/>
+      <c r="S3" s="96"/>
+      <c r="T3" s="96"/>
+      <c r="U3" s="96"/>
+      <c r="V3" s="96"/>
       <c r="W3" s="124" t="s">
         <v>46</v>
       </c>
       <c r="X3" s="125"/>
       <c r="Y3" s="125"/>
       <c r="Z3" s="125"/>
       <c r="AA3" s="125"/>
       <c r="AB3" s="125"/>
       <c r="AC3" s="126"/>
       <c r="AD3" s="125" t="s">
         <v>47</v>
       </c>
       <c r="AE3" s="125"/>
       <c r="AF3" s="125"/>
       <c r="AG3" s="125"/>
       <c r="AH3" s="125"/>
       <c r="AI3" s="125"/>
       <c r="AJ3" s="126"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="104"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="109"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="104"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108"/>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="107"/>
+      <c r="R4" s="107"/>
+      <c r="S4" s="107"/>
+      <c r="T4" s="107"/>
+      <c r="U4" s="107"/>
+      <c r="V4" s="107"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="107"/>
+      <c r="Y4" s="107"/>
+      <c r="Z4" s="107"/>
+      <c r="AA4" s="107"/>
+      <c r="AB4" s="107"/>
+      <c r="AC4" s="108"/>
+      <c r="AD4" s="107"/>
+      <c r="AE4" s="107"/>
+      <c r="AF4" s="107"/>
+      <c r="AG4" s="107"/>
+      <c r="AH4" s="107"/>
+      <c r="AI4" s="107"/>
+      <c r="AJ4" s="108"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>23</v>
       </c>
       <c r="C5" s="4">
         <v>24</v>
       </c>
       <c r="D5" s="3">
         <v>25</v>
       </c>
       <c r="E5" s="4">
         <v>26</v>
       </c>
       <c r="F5" s="3">
         <v>27</v>
       </c>
       <c r="G5" s="5">
         <v>28</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
@@ -10265,125 +10344,209 @@
     <row r="6" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="86" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="12">
         <v>1000</v>
       </c>
       <c r="C6" s="12">
         <v>1000</v>
       </c>
       <c r="D6" s="12">
         <v>1000</v>
       </c>
       <c r="E6" s="12">
         <v>1000</v>
       </c>
       <c r="F6" s="12">
         <v>1000</v>
       </c>
       <c r="G6" s="12">
         <v>1000</v>
       </c>
       <c r="H6" s="12">
         <v>1000</v>
       </c>
-      <c r="I6" s="12"/>
-[...19 lines deleted...]
-      <c r="AC6" s="72"/>
+      <c r="I6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="J6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="K6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="L6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="M6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="N6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="O6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="P6" s="13">
+        <v>1000</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="R6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="S6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="T6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="U6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="V6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="W6" s="72">
+        <v>1000</v>
+      </c>
+      <c r="X6" s="76">
+        <v>1000</v>
+      </c>
+      <c r="Y6" s="72">
+        <v>1000</v>
+      </c>
+      <c r="Z6" s="76">
+        <v>1000</v>
+      </c>
+      <c r="AA6" s="72">
+        <v>1000</v>
+      </c>
+      <c r="AB6" s="76">
+        <v>1000</v>
+      </c>
+      <c r="AC6" s="72">
+        <v>1000</v>
+      </c>
       <c r="AD6" s="15"/>
       <c r="AE6" s="15"/>
       <c r="AF6" s="15"/>
       <c r="AG6" s="15"/>
       <c r="AH6" s="15"/>
       <c r="AI6" s="15"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="85" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="18">
         <v>1000</v>
       </c>
       <c r="C7" s="18">
         <v>1000</v>
       </c>
       <c r="D7" s="18">
         <v>1000</v>
       </c>
       <c r="E7" s="18">
         <v>1000</v>
       </c>
       <c r="F7" s="18">
         <v>1000</v>
       </c>
       <c r="G7" s="18">
         <v>1000</v>
       </c>
       <c r="H7" s="18">
         <v>1000</v>
       </c>
-      <c r="I7" s="18"/>
-[...19 lines deleted...]
-      <c r="AC7" s="73"/>
+      <c r="I7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="J7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="K7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="L7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="M7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="N7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="O7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="P7" s="19">
+        <v>1000</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>1000</v>
+      </c>
+      <c r="R7" s="21">
+        <v>1000</v>
+      </c>
+      <c r="S7" s="20">
+        <v>1000</v>
+      </c>
+      <c r="T7" s="21">
+        <v>1000</v>
+      </c>
+      <c r="U7" s="20">
+        <v>1000</v>
+      </c>
+      <c r="V7" s="68">
+        <v>1000</v>
+      </c>
+      <c r="W7" s="73">
+        <v>1000</v>
+      </c>
+      <c r="X7" s="77">
+        <v>1000</v>
+      </c>
+      <c r="Y7" s="73">
+        <v>1000</v>
+      </c>
+      <c r="Z7" s="77">
+        <v>1000</v>
+      </c>
+      <c r="AA7" s="73">
+        <v>1000</v>
+      </c>
+      <c r="AB7" s="77">
+        <v>1000</v>
+      </c>
+      <c r="AC7" s="73">
+        <v>1000</v>
+      </c>
       <c r="AD7" s="70"/>
       <c r="AE7" s="18"/>
       <c r="AF7" s="18"/>
       <c r="AG7" s="18"/>
       <c r="AH7" s="18"/>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="18"/>
     </row>
     <row r="8" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="24"/>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="27"/>
       <c r="K8" s="26"/>
       <c r="L8" s="27"/>
       <c r="M8" s="26"/>
       <c r="N8" s="27"/>
       <c r="O8" s="26"/>
       <c r="P8" s="27"/>
@@ -10411,125 +10574,209 @@
     <row r="9" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="86" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="28">
         <v>1000</v>
       </c>
       <c r="C9" s="28">
         <v>1000</v>
       </c>
       <c r="D9" s="28">
         <v>1000</v>
       </c>
       <c r="E9" s="28">
         <v>1000</v>
       </c>
       <c r="F9" s="28">
         <v>1000</v>
       </c>
       <c r="G9" s="28">
         <v>1000</v>
       </c>
       <c r="H9" s="28">
         <v>1000</v>
       </c>
-      <c r="I9" s="28"/>
-[...19 lines deleted...]
-      <c r="AC9" s="89"/>
+      <c r="I9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="J9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="K9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="L9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="M9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="N9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="O9" s="12">
+        <v>1000</v>
+      </c>
+      <c r="P9" s="14">
+        <v>1000</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>1000</v>
+      </c>
+      <c r="R9" s="14">
+        <v>1000</v>
+      </c>
+      <c r="S9" s="12">
+        <v>1000</v>
+      </c>
+      <c r="T9" s="14">
+        <v>1000</v>
+      </c>
+      <c r="U9" s="12">
+        <v>1000</v>
+      </c>
+      <c r="V9" s="14">
+        <v>1000</v>
+      </c>
+      <c r="W9" s="89">
+        <v>1000</v>
+      </c>
+      <c r="X9" s="89">
+        <v>1000</v>
+      </c>
+      <c r="Y9" s="89">
+        <v>1000</v>
+      </c>
+      <c r="Z9" s="89">
+        <v>1000</v>
+      </c>
+      <c r="AA9" s="89">
+        <v>1000</v>
+      </c>
+      <c r="AB9" s="89">
+        <v>1000</v>
+      </c>
+      <c r="AC9" s="89">
+        <v>1000</v>
+      </c>
       <c r="AD9" s="15"/>
       <c r="AE9" s="15"/>
       <c r="AF9" s="15"/>
       <c r="AG9" s="15"/>
       <c r="AH9" s="15"/>
       <c r="AI9" s="15"/>
       <c r="AJ9" s="15"/>
     </row>
     <row r="10" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="23">
         <v>1000</v>
       </c>
       <c r="C10" s="23">
         <v>1000</v>
       </c>
       <c r="D10" s="23">
         <v>1000</v>
       </c>
       <c r="E10" s="23">
         <v>1000</v>
       </c>
       <c r="F10" s="23">
         <v>1000</v>
       </c>
       <c r="G10" s="23">
         <v>1000</v>
       </c>
       <c r="H10" s="31">
         <v>1000</v>
       </c>
-      <c r="I10" s="31"/>
-[...19 lines deleted...]
-      <c r="AC10" s="87"/>
+      <c r="I10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="J10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="K10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="M10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="N10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="O10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="P10" s="19">
+        <v>1000</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>1000</v>
+      </c>
+      <c r="R10" s="21">
+        <v>1000</v>
+      </c>
+      <c r="S10" s="20">
+        <v>1000</v>
+      </c>
+      <c r="T10" s="21">
+        <v>1000</v>
+      </c>
+      <c r="U10" s="20">
+        <v>1000</v>
+      </c>
+      <c r="V10" s="68">
+        <v>1000</v>
+      </c>
+      <c r="W10" s="87">
+        <v>1000</v>
+      </c>
+      <c r="X10" s="88">
+        <v>1000</v>
+      </c>
+      <c r="Y10" s="87">
+        <v>1000</v>
+      </c>
+      <c r="Z10" s="88">
+        <v>1000</v>
+      </c>
+      <c r="AA10" s="87">
+        <v>1000</v>
+      </c>
+      <c r="AB10" s="88">
+        <v>1000</v>
+      </c>
+      <c r="AC10" s="87">
+        <v>1000</v>
+      </c>
       <c r="AD10" s="70"/>
       <c r="AE10" s="64"/>
       <c r="AF10" s="18"/>
       <c r="AG10" s="64"/>
       <c r="AH10" s="18"/>
       <c r="AI10" s="18"/>
       <c r="AJ10" s="18"/>
     </row>
     <row r="11" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="24"/>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="27"/>
       <c r="M11" s="26"/>
       <c r="N11" s="27"/>
       <c r="O11" s="26"/>
       <c r="P11" s="27"/>
@@ -10557,125 +10804,209 @@
     <row r="12" spans="1:36" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="29">
         <v>1900</v>
       </c>
       <c r="C12" s="29">
         <v>1900</v>
       </c>
       <c r="D12" s="29">
         <v>1900</v>
       </c>
       <c r="E12" s="29">
         <v>1900</v>
       </c>
       <c r="F12" s="29">
         <v>1900</v>
       </c>
       <c r="G12" s="29">
         <v>1900</v>
       </c>
       <c r="H12" s="29">
         <v>1900</v>
       </c>
-      <c r="I12" s="29"/>
-[...19 lines deleted...]
-      <c r="AC12" s="74"/>
+      <c r="I12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="J12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="K12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="L12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="M12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="N12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="O12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="P12" s="13">
+        <v>1500</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>1500</v>
+      </c>
+      <c r="R12" s="14">
+        <v>1500</v>
+      </c>
+      <c r="S12" s="12">
+        <v>1500</v>
+      </c>
+      <c r="T12" s="14">
+        <v>1500</v>
+      </c>
+      <c r="U12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="V12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="W12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="X12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="Y12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="Z12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="AA12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="AB12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="AC12" s="89">
+        <v>1500</v>
+      </c>
       <c r="AD12" s="14"/>
       <c r="AE12" s="12"/>
       <c r="AF12" s="14"/>
       <c r="AG12" s="12"/>
       <c r="AH12" s="14"/>
       <c r="AI12" s="12"/>
       <c r="AJ12" s="12"/>
     </row>
     <row r="13" spans="1:36" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="85" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="31">
         <v>1900</v>
       </c>
       <c r="C13" s="31">
         <v>1900</v>
       </c>
       <c r="D13" s="31">
         <v>1900</v>
       </c>
       <c r="E13" s="31">
         <v>1900</v>
       </c>
       <c r="F13" s="31">
         <v>1900</v>
       </c>
       <c r="G13" s="31">
         <v>1900</v>
       </c>
       <c r="H13" s="31">
         <v>1900</v>
       </c>
-      <c r="I13" s="31"/>
-[...19 lines deleted...]
-      <c r="AC13" s="75"/>
+      <c r="I13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="J13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="K13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="L13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="M13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="N13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="O13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="P13" s="19">
+        <v>1500</v>
+      </c>
+      <c r="Q13" s="20">
+        <v>1500</v>
+      </c>
+      <c r="R13" s="21">
+        <v>1500</v>
+      </c>
+      <c r="S13" s="20">
+        <v>1500</v>
+      </c>
+      <c r="T13" s="21">
+        <v>1500</v>
+      </c>
+      <c r="U13" s="18">
+        <v>1900</v>
+      </c>
+      <c r="V13" s="21">
+        <v>1900</v>
+      </c>
+      <c r="W13" s="127">
+        <v>1500</v>
+      </c>
+      <c r="X13" s="127">
+        <v>1500</v>
+      </c>
+      <c r="Y13" s="127">
+        <v>1500</v>
+      </c>
+      <c r="Z13" s="127">
+        <v>1500</v>
+      </c>
+      <c r="AA13" s="127">
+        <v>1500</v>
+      </c>
+      <c r="AB13" s="127">
+        <v>1500</v>
+      </c>
+      <c r="AC13" s="127">
+        <v>1500</v>
+      </c>
       <c r="AD13" s="70"/>
       <c r="AE13" s="64"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="64"/>
       <c r="AH13" s="18"/>
       <c r="AI13" s="64"/>
       <c r="AJ13" s="18"/>
     </row>
     <row r="14" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="24"/>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="27"/>
       <c r="M14" s="26"/>
       <c r="N14" s="27"/>
       <c r="O14" s="26"/>
       <c r="P14" s="27"/>
@@ -10703,125 +11034,209 @@
     <row r="15" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="12">
         <v>337</v>
       </c>
       <c r="C15" s="12">
         <v>337</v>
       </c>
       <c r="D15" s="12">
         <v>315</v>
       </c>
       <c r="E15" s="12">
         <v>315</v>
       </c>
       <c r="F15" s="12">
         <v>315</v>
       </c>
       <c r="G15" s="12">
         <v>315</v>
       </c>
       <c r="H15" s="12">
         <v>315</v>
       </c>
-      <c r="I15" s="12"/>
-[...19 lines deleted...]
-      <c r="AC15" s="12"/>
+      <c r="I15" s="12">
+        <v>378</v>
+      </c>
+      <c r="J15" s="12">
+        <v>378</v>
+      </c>
+      <c r="K15" s="12">
+        <v>378</v>
+      </c>
+      <c r="L15" s="12">
+        <v>378</v>
+      </c>
+      <c r="M15" s="12">
+        <v>378</v>
+      </c>
+      <c r="N15" s="12">
+        <v>378</v>
+      </c>
+      <c r="O15" s="12">
+        <v>378</v>
+      </c>
+      <c r="P15" s="12">
+        <v>387</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>387</v>
+      </c>
+      <c r="R15" s="12">
+        <v>387</v>
+      </c>
+      <c r="S15" s="12">
+        <v>387</v>
+      </c>
+      <c r="T15" s="12">
+        <v>387</v>
+      </c>
+      <c r="U15" s="12">
+        <v>387</v>
+      </c>
+      <c r="V15" s="12">
+        <v>387</v>
+      </c>
+      <c r="W15" s="12">
+        <v>378</v>
+      </c>
+      <c r="X15" s="14">
+        <v>378</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>378</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>378</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>378</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>378</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>378</v>
+      </c>
       <c r="AD15" s="15"/>
       <c r="AE15" s="15"/>
       <c r="AF15" s="15"/>
       <c r="AG15" s="15"/>
       <c r="AH15" s="15"/>
       <c r="AI15" s="15"/>
       <c r="AJ15" s="15"/>
     </row>
     <row r="16" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="18">
         <v>60</v>
       </c>
       <c r="C16" s="18">
         <v>60</v>
       </c>
       <c r="D16" s="18">
         <v>90</v>
       </c>
       <c r="E16" s="18">
         <v>90</v>
       </c>
       <c r="F16" s="18">
         <v>90</v>
       </c>
       <c r="G16" s="18">
         <v>90</v>
       </c>
       <c r="H16" s="18">
         <v>90</v>
       </c>
-      <c r="I16" s="18"/>
-[...19 lines deleted...]
-      <c r="AC16" s="18"/>
+      <c r="I16" s="18">
+        <v>108</v>
+      </c>
+      <c r="J16" s="18">
+        <v>108</v>
+      </c>
+      <c r="K16" s="18">
+        <v>108</v>
+      </c>
+      <c r="L16" s="18">
+        <v>108</v>
+      </c>
+      <c r="M16" s="18">
+        <v>108</v>
+      </c>
+      <c r="N16" s="18">
+        <v>108</v>
+      </c>
+      <c r="O16" s="18">
+        <v>108</v>
+      </c>
+      <c r="P16" s="18">
+        <v>108</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>108</v>
+      </c>
+      <c r="R16" s="18">
+        <v>108</v>
+      </c>
+      <c r="S16" s="18">
+        <v>108</v>
+      </c>
+      <c r="T16" s="18">
+        <v>108</v>
+      </c>
+      <c r="U16" s="18">
+        <v>108</v>
+      </c>
+      <c r="V16" s="18">
+        <v>108</v>
+      </c>
+      <c r="W16" s="18">
+        <v>108</v>
+      </c>
+      <c r="X16" s="80">
+        <v>108</v>
+      </c>
+      <c r="Y16" s="18">
+        <v>108</v>
+      </c>
+      <c r="Z16" s="80">
+        <v>108</v>
+      </c>
+      <c r="AA16" s="18">
+        <v>108</v>
+      </c>
+      <c r="AB16" s="80">
+        <v>108</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>108</v>
+      </c>
       <c r="AD16" s="70"/>
       <c r="AE16" s="70"/>
       <c r="AF16" s="70"/>
       <c r="AG16" s="70"/>
       <c r="AH16" s="70"/>
       <c r="AI16" s="70"/>
       <c r="AJ16" s="70"/>
     </row>
     <row r="17" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="24"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="26"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="27"/>
       <c r="M17" s="26"/>
       <c r="N17" s="27"/>
       <c r="O17" s="26"/>
       <c r="P17" s="25"/>
@@ -10849,125 +11264,209 @@
     <row r="18" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12">
         <v>150</v>
       </c>
       <c r="C18" s="12">
         <v>150</v>
       </c>
       <c r="D18" s="12">
         <v>315</v>
       </c>
       <c r="E18" s="12">
         <v>315</v>
       </c>
       <c r="F18" s="12">
         <v>315</v>
       </c>
       <c r="G18" s="12">
         <v>315</v>
       </c>
       <c r="H18" s="12">
         <v>315</v>
       </c>
-      <c r="I18" s="12"/>
-[...19 lines deleted...]
-      <c r="AC18" s="12"/>
+      <c r="I18" s="12">
+        <v>378</v>
+      </c>
+      <c r="J18" s="12">
+        <v>378</v>
+      </c>
+      <c r="K18" s="12">
+        <v>378</v>
+      </c>
+      <c r="L18" s="12">
+        <v>378</v>
+      </c>
+      <c r="M18" s="12">
+        <v>378</v>
+      </c>
+      <c r="N18" s="12">
+        <v>378</v>
+      </c>
+      <c r="O18" s="12">
+        <v>378</v>
+      </c>
+      <c r="P18" s="12">
+        <v>387</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>387</v>
+      </c>
+      <c r="R18" s="12">
+        <v>387</v>
+      </c>
+      <c r="S18" s="12">
+        <v>387</v>
+      </c>
+      <c r="T18" s="12">
+        <v>387</v>
+      </c>
+      <c r="U18" s="12">
+        <v>387</v>
+      </c>
+      <c r="V18" s="16">
+        <v>387</v>
+      </c>
+      <c r="W18" s="12">
+        <v>378</v>
+      </c>
+      <c r="X18" s="14">
+        <v>378</v>
+      </c>
+      <c r="Y18" s="12">
+        <v>378</v>
+      </c>
+      <c r="Z18" s="14">
+        <v>378</v>
+      </c>
+      <c r="AA18" s="12">
+        <v>378</v>
+      </c>
+      <c r="AB18" s="14">
+        <v>378</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>378</v>
+      </c>
       <c r="AD18" s="15"/>
       <c r="AE18" s="12"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="12"/>
       <c r="AH18" s="12"/>
       <c r="AI18" s="12"/>
       <c r="AJ18" s="12"/>
     </row>
     <row r="19" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18">
         <v>60</v>
       </c>
       <c r="C19" s="18">
         <v>60</v>
       </c>
       <c r="D19" s="18">
         <v>90</v>
       </c>
       <c r="E19" s="18">
         <v>90</v>
       </c>
       <c r="F19" s="18">
         <v>90</v>
       </c>
       <c r="G19" s="18">
         <v>90</v>
       </c>
       <c r="H19" s="18">
         <v>90</v>
       </c>
-      <c r="I19" s="18"/>
-[...19 lines deleted...]
-      <c r="AC19" s="31"/>
+      <c r="I19" s="18">
+        <v>108</v>
+      </c>
+      <c r="J19" s="18">
+        <v>108</v>
+      </c>
+      <c r="K19" s="18">
+        <v>108</v>
+      </c>
+      <c r="L19" s="18">
+        <v>108</v>
+      </c>
+      <c r="M19" s="18">
+        <v>108</v>
+      </c>
+      <c r="N19" s="18">
+        <v>108</v>
+      </c>
+      <c r="O19" s="18">
+        <v>108</v>
+      </c>
+      <c r="P19" s="18">
+        <v>108</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>108</v>
+      </c>
+      <c r="R19" s="18">
+        <v>108</v>
+      </c>
+      <c r="S19" s="18">
+        <v>108</v>
+      </c>
+      <c r="T19" s="18">
+        <v>108</v>
+      </c>
+      <c r="U19" s="18">
+        <v>108</v>
+      </c>
+      <c r="V19" s="68">
+        <v>108</v>
+      </c>
+      <c r="W19" s="31">
+        <v>108</v>
+      </c>
+      <c r="X19" s="82">
+        <v>108</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>108</v>
+      </c>
+      <c r="Z19" s="82">
+        <v>108</v>
+      </c>
+      <c r="AA19" s="31">
+        <v>108</v>
+      </c>
+      <c r="AB19" s="82">
+        <v>108</v>
+      </c>
+      <c r="AC19" s="31">
+        <v>108</v>
+      </c>
       <c r="AD19" s="70"/>
       <c r="AE19" s="18"/>
       <c r="AF19" s="18"/>
       <c r="AG19" s="18"/>
       <c r="AH19" s="18"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
     </row>
     <row r="20" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="38"/>
       <c r="B20" s="39"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="41"/>
       <c r="H20" s="42"/>
       <c r="I20" s="43"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
       <c r="L20" s="41"/>
       <c r="M20" s="41"/>
       <c r="N20" s="41"/>
       <c r="O20" s="42"/>
       <c r="P20" s="41"/>
@@ -10975,783 +11474,987 @@
       <c r="R20" s="41"/>
       <c r="S20" s="41"/>
       <c r="T20" s="44"/>
       <c r="U20" s="41"/>
       <c r="V20" s="41"/>
       <c r="W20" s="65"/>
       <c r="X20" s="41"/>
       <c r="Y20" s="41"/>
       <c r="Z20" s="41"/>
       <c r="AA20" s="41"/>
       <c r="AB20" s="41"/>
       <c r="AC20" s="42"/>
       <c r="AD20" s="41"/>
       <c r="AE20" s="41"/>
       <c r="AF20" s="41"/>
       <c r="AG20" s="41"/>
       <c r="AH20" s="41"/>
       <c r="AI20" s="41"/>
       <c r="AJ20" s="42"/>
     </row>
     <row r="21" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="86" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="45">
-        <f t="shared" ref="B21:H22" si="0">SUM(B6+B9+B12+B15+B18)</f>
+        <f t="shared" ref="B21:Q22" si="0">SUM(B6+B9+B12+B15+B18)</f>
         <v>4387</v>
       </c>
       <c r="C21" s="45">
         <f t="shared" si="0"/>
         <v>4387</v>
       </c>
       <c r="D21" s="45">
         <f t="shared" si="0"/>
         <v>4530</v>
       </c>
       <c r="E21" s="45">
         <f t="shared" si="0"/>
         <v>4530</v>
       </c>
       <c r="F21" s="45">
         <f t="shared" si="0"/>
         <v>4530</v>
       </c>
       <c r="G21" s="45">
         <f t="shared" si="0"/>
         <v>4530</v>
       </c>
       <c r="H21" s="45">
         <f t="shared" si="0"/>
         <v>4530</v>
       </c>
-      <c r="I21" s="45"/>
-[...19 lines deleted...]
-      <c r="AC21" s="83"/>
+      <c r="I21" s="45">
+        <f t="shared" si="0"/>
+        <v>4256</v>
+      </c>
+      <c r="J21" s="45">
+        <f t="shared" si="0"/>
+        <v>4256</v>
+      </c>
+      <c r="K21" s="45">
+        <f t="shared" si="0"/>
+        <v>4256</v>
+      </c>
+      <c r="L21" s="45">
+        <f t="shared" si="0"/>
+        <v>4256</v>
+      </c>
+      <c r="M21" s="45">
+        <f t="shared" si="0"/>
+        <v>4256</v>
+      </c>
+      <c r="N21" s="45">
+        <f t="shared" si="0"/>
+        <v>4256</v>
+      </c>
+      <c r="O21" s="45">
+        <f t="shared" si="0"/>
+        <v>4256</v>
+      </c>
+      <c r="P21" s="45">
+        <f t="shared" si="0"/>
+        <v>4274</v>
+      </c>
+      <c r="Q21" s="45">
+        <f t="shared" si="0"/>
+        <v>4274</v>
+      </c>
+      <c r="R21" s="45">
+        <f t="shared" ref="R21:AC22" si="1">SUM(R6+R9+R12+R15+R18)</f>
+        <v>4274</v>
+      </c>
+      <c r="S21" s="45">
+        <f t="shared" si="1"/>
+        <v>4274</v>
+      </c>
+      <c r="T21" s="45">
+        <f t="shared" si="1"/>
+        <v>4274</v>
+      </c>
+      <c r="U21" s="45">
+        <f t="shared" si="1"/>
+        <v>4674</v>
+      </c>
+      <c r="V21" s="45">
+        <f t="shared" si="1"/>
+        <v>4674</v>
+      </c>
+      <c r="W21" s="45">
+        <f t="shared" si="1"/>
+        <v>4256</v>
+      </c>
+      <c r="X21" s="45">
+        <f t="shared" si="1"/>
+        <v>4256</v>
+      </c>
+      <c r="Y21" s="45">
+        <f t="shared" si="1"/>
+        <v>4256</v>
+      </c>
+      <c r="Z21" s="45">
+        <f t="shared" si="1"/>
+        <v>4256</v>
+      </c>
+      <c r="AA21" s="45">
+        <f t="shared" si="1"/>
+        <v>4256</v>
+      </c>
+      <c r="AB21" s="45">
+        <f t="shared" si="1"/>
+        <v>4256</v>
+      </c>
+      <c r="AC21" s="45">
+        <f t="shared" si="1"/>
+        <v>4256</v>
+      </c>
       <c r="AD21" s="83"/>
       <c r="AE21" s="83"/>
       <c r="AF21" s="83"/>
       <c r="AG21" s="83"/>
       <c r="AH21" s="83"/>
       <c r="AI21" s="83"/>
       <c r="AJ21" s="83"/>
     </row>
     <row r="22" spans="1:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="85" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="46">
         <f t="shared" si="0"/>
         <v>4020</v>
       </c>
       <c r="C22" s="46">
         <f t="shared" si="0"/>
         <v>4020</v>
       </c>
       <c r="D22" s="46">
         <f t="shared" si="0"/>
         <v>4080</v>
       </c>
       <c r="E22" s="46">
         <f t="shared" si="0"/>
         <v>4080</v>
       </c>
       <c r="F22" s="46">
         <f t="shared" si="0"/>
         <v>4080</v>
       </c>
       <c r="G22" s="46">
         <f t="shared" si="0"/>
         <v>4080</v>
       </c>
       <c r="H22" s="46">
         <f t="shared" si="0"/>
         <v>4080</v>
       </c>
-      <c r="I22" s="46"/>
-[...19 lines deleted...]
-      <c r="AC22" s="46"/>
+      <c r="I22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="J22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="K22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="L22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="M22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="N22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="O22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="P22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="Q22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="R22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="S22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="T22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="U22" s="46">
+        <f t="shared" si="1"/>
+        <v>4116</v>
+      </c>
+      <c r="V22" s="46">
+        <f t="shared" si="1"/>
+        <v>4116</v>
+      </c>
+      <c r="W22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="X22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="Y22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="Z22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="AA22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="AB22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="AC22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
       <c r="AD22" s="46"/>
       <c r="AE22" s="46"/>
       <c r="AF22" s="46"/>
       <c r="AG22" s="46"/>
       <c r="AH22" s="46"/>
       <c r="AI22" s="46"/>
       <c r="AJ22" s="46"/>
     </row>
     <row r="23" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="111" t="s">
+      <c r="B24" s="98" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="112"/>
-[...2 lines deleted...]
-      <c r="F24" s="111" t="s">
+      <c r="C24" s="99"/>
+      <c r="D24" s="99"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="98" t="s">
         <v>44</v>
       </c>
-      <c r="G24" s="112"/>
-[...2 lines deleted...]
-      <c r="J24" s="111" t="s">
+      <c r="G24" s="99"/>
+      <c r="H24" s="99"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="98" t="s">
         <v>45</v>
       </c>
-      <c r="K24" s="114"/>
-[...2 lines deleted...]
-      <c r="N24" s="111" t="s">
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="102"/>
+      <c r="N24" s="98" t="s">
         <v>46</v>
       </c>
-      <c r="O24" s="114"/>
-[...2 lines deleted...]
-      <c r="R24" s="111" t="s">
+      <c r="O24" s="101"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="98" t="s">
         <v>42</v>
       </c>
-      <c r="S24" s="114"/>
-[...1 lines deleted...]
-      <c r="U24" s="115"/>
+      <c r="S24" s="101"/>
+      <c r="T24" s="101"/>
+      <c r="U24" s="102"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="102"/>
-[...18 lines deleted...]
-      <c r="U25" s="98"/>
+      <c r="B25" s="113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="114"/>
+      <c r="D25" s="114"/>
+      <c r="E25" s="115"/>
+      <c r="F25" s="113" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="114"/>
+      <c r="H25" s="114"/>
+      <c r="I25" s="115"/>
+      <c r="J25" s="113" t="s">
+        <v>30</v>
+      </c>
+      <c r="K25" s="114"/>
+      <c r="L25" s="114"/>
+      <c r="M25" s="115"/>
+      <c r="N25" s="113"/>
+      <c r="O25" s="114"/>
+      <c r="P25" s="114"/>
+      <c r="Q25" s="115"/>
+      <c r="R25" s="113"/>
+      <c r="S25" s="114"/>
+      <c r="T25" s="114"/>
+      <c r="U25" s="115"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="103"/>
-[...18 lines deleted...]
-      <c r="U26" s="101"/>
+      <c r="B26" s="110" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="111"/>
+      <c r="D26" s="111"/>
+      <c r="E26" s="112"/>
+      <c r="F26" s="110" t="s">
+        <v>30</v>
+      </c>
+      <c r="G26" s="111"/>
+      <c r="H26" s="111"/>
+      <c r="I26" s="112"/>
+      <c r="J26" s="110" t="s">
+        <v>30</v>
+      </c>
+      <c r="K26" s="111"/>
+      <c r="L26" s="111"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="110"/>
+      <c r="O26" s="111"/>
+      <c r="P26" s="111"/>
+      <c r="Q26" s="112"/>
+      <c r="R26" s="110"/>
+      <c r="S26" s="111"/>
+      <c r="T26" s="111"/>
+      <c r="U26" s="112"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="96"/>
-[...18 lines deleted...]
-      <c r="U28" s="98"/>
+      <c r="B28" s="117">
+        <v>100</v>
+      </c>
+      <c r="C28" s="114"/>
+      <c r="D28" s="114"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="117">
+        <v>100</v>
+      </c>
+      <c r="G28" s="114"/>
+      <c r="H28" s="114"/>
+      <c r="I28" s="115"/>
+      <c r="J28" s="117">
+        <v>100</v>
+      </c>
+      <c r="K28" s="114"/>
+      <c r="L28" s="114"/>
+      <c r="M28" s="115"/>
+      <c r="N28" s="117"/>
+      <c r="O28" s="114"/>
+      <c r="P28" s="114"/>
+      <c r="Q28" s="115"/>
+      <c r="R28" s="117"/>
+      <c r="S28" s="114"/>
+      <c r="T28" s="114"/>
+      <c r="U28" s="115"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="99"/>
-[...18 lines deleted...]
-      <c r="U29" s="101"/>
+      <c r="B29" s="116">
+        <v>100</v>
+      </c>
+      <c r="C29" s="111"/>
+      <c r="D29" s="111"/>
+      <c r="E29" s="112"/>
+      <c r="F29" s="116">
+        <v>100</v>
+      </c>
+      <c r="G29" s="111"/>
+      <c r="H29" s="111"/>
+      <c r="I29" s="112"/>
+      <c r="J29" s="116">
+        <v>100</v>
+      </c>
+      <c r="K29" s="111"/>
+      <c r="L29" s="111"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="116"/>
+      <c r="O29" s="111"/>
+      <c r="P29" s="111"/>
+      <c r="Q29" s="112"/>
+      <c r="R29" s="116"/>
+      <c r="S29" s="111"/>
+      <c r="T29" s="111"/>
+      <c r="U29" s="112"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
-      <c r="B30" s="56"/>
+      <c r="B30" s="57"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
-      <c r="E30" s="58"/>
-      <c r="F30" s="56"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
-      <c r="I30" s="58"/>
-      <c r="J30" s="56"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
-      <c r="M30" s="58"/>
+      <c r="M30" s="57"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="96"/>
-[...18 lines deleted...]
-      <c r="U31" s="98"/>
+      <c r="B31" s="117">
+        <v>100</v>
+      </c>
+      <c r="C31" s="114"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="115"/>
+      <c r="F31" s="117">
+        <v>100</v>
+      </c>
+      <c r="G31" s="114"/>
+      <c r="H31" s="114"/>
+      <c r="I31" s="115"/>
+      <c r="J31" s="117">
+        <v>100</v>
+      </c>
+      <c r="K31" s="114"/>
+      <c r="L31" s="114"/>
+      <c r="M31" s="115"/>
+      <c r="N31" s="117"/>
+      <c r="O31" s="114"/>
+      <c r="P31" s="114"/>
+      <c r="Q31" s="115"/>
+      <c r="R31" s="117"/>
+      <c r="S31" s="114"/>
+      <c r="T31" s="114"/>
+      <c r="U31" s="115"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="99"/>
-[...18 lines deleted...]
-      <c r="U32" s="101"/>
+      <c r="B32" s="116">
+        <v>100</v>
+      </c>
+      <c r="C32" s="111"/>
+      <c r="D32" s="111"/>
+      <c r="E32" s="112"/>
+      <c r="F32" s="116">
+        <v>100</v>
+      </c>
+      <c r="G32" s="111"/>
+      <c r="H32" s="111"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="116">
+        <v>100</v>
+      </c>
+      <c r="K32" s="111"/>
+      <c r="L32" s="111"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="116"/>
+      <c r="O32" s="111"/>
+      <c r="P32" s="111"/>
+      <c r="Q32" s="112"/>
+      <c r="R32" s="116"/>
+      <c r="S32" s="111"/>
+      <c r="T32" s="111"/>
+      <c r="U32" s="112"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="96"/>
-[...18 lines deleted...]
-      <c r="U34" s="98"/>
+      <c r="B34" s="117">
+        <v>100</v>
+      </c>
+      <c r="C34" s="114"/>
+      <c r="D34" s="114"/>
+      <c r="E34" s="115"/>
+      <c r="F34" s="117">
+        <v>100</v>
+      </c>
+      <c r="G34" s="114"/>
+      <c r="H34" s="114"/>
+      <c r="I34" s="115"/>
+      <c r="J34" s="117">
+        <v>100</v>
+      </c>
+      <c r="K34" s="114"/>
+      <c r="L34" s="114"/>
+      <c r="M34" s="115"/>
+      <c r="N34" s="117"/>
+      <c r="O34" s="114"/>
+      <c r="P34" s="114"/>
+      <c r="Q34" s="115"/>
+      <c r="R34" s="117"/>
+      <c r="S34" s="114"/>
+      <c r="T34" s="114"/>
+      <c r="U34" s="115"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="99"/>
-[...18 lines deleted...]
-      <c r="U35" s="101"/>
+      <c r="B35" s="116">
+        <v>0</v>
+      </c>
+      <c r="C35" s="111"/>
+      <c r="D35" s="111"/>
+      <c r="E35" s="112"/>
+      <c r="F35" s="116">
+        <v>0</v>
+      </c>
+      <c r="G35" s="111"/>
+      <c r="H35" s="111"/>
+      <c r="I35" s="112"/>
+      <c r="J35" s="116">
+        <v>0</v>
+      </c>
+      <c r="K35" s="111"/>
+      <c r="L35" s="111"/>
+      <c r="M35" s="112"/>
+      <c r="N35" s="116"/>
+      <c r="O35" s="111"/>
+      <c r="P35" s="111"/>
+      <c r="Q35" s="112"/>
+      <c r="R35" s="116"/>
+      <c r="S35" s="111"/>
+      <c r="T35" s="111"/>
+      <c r="U35" s="112"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="96"/>
-[...18 lines deleted...]
-      <c r="U37" s="92"/>
+      <c r="B37" s="117">
+        <v>100</v>
+      </c>
+      <c r="C37" s="114"/>
+      <c r="D37" s="114"/>
+      <c r="E37" s="115"/>
+      <c r="F37" s="117">
+        <v>100</v>
+      </c>
+      <c r="G37" s="114"/>
+      <c r="H37" s="114"/>
+      <c r="I37" s="115"/>
+      <c r="J37" s="117">
+        <v>100</v>
+      </c>
+      <c r="K37" s="114"/>
+      <c r="L37" s="114"/>
+      <c r="M37" s="115"/>
+      <c r="N37" s="117"/>
+      <c r="O37" s="114"/>
+      <c r="P37" s="114"/>
+      <c r="Q37" s="115"/>
+      <c r="R37" s="121"/>
+      <c r="S37" s="122"/>
+      <c r="T37" s="122"/>
+      <c r="U37" s="123"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="99"/>
-[...18 lines deleted...]
-      <c r="U38" s="101"/>
+      <c r="B38" s="116">
+        <v>0</v>
+      </c>
+      <c r="C38" s="111"/>
+      <c r="D38" s="111"/>
+      <c r="E38" s="112"/>
+      <c r="F38" s="116">
+        <v>0</v>
+      </c>
+      <c r="G38" s="111"/>
+      <c r="H38" s="111"/>
+      <c r="I38" s="112"/>
+      <c r="J38" s="116">
+        <v>0</v>
+      </c>
+      <c r="K38" s="111"/>
+      <c r="L38" s="111"/>
+      <c r="M38" s="112"/>
+      <c r="N38" s="116"/>
+      <c r="O38" s="111"/>
+      <c r="P38" s="111"/>
+      <c r="Q38" s="112"/>
+      <c r="R38" s="116"/>
+      <c r="S38" s="111"/>
+      <c r="T38" s="111"/>
+      <c r="U38" s="112"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="90"/>
-[...18 lines deleted...]
-      <c r="U40" s="92"/>
+      <c r="B40" s="121">
+        <f>(B28+B31+B34+B37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="C40" s="122"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="123"/>
+      <c r="F40" s="121">
+        <f>(F28+F31+F34+F37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="G40" s="122"/>
+      <c r="H40" s="122"/>
+      <c r="I40" s="123"/>
+      <c r="J40" s="121">
+        <f>(J28+J31+J34+J37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="K40" s="122"/>
+      <c r="L40" s="122"/>
+      <c r="M40" s="123"/>
+      <c r="N40" s="121"/>
+      <c r="O40" s="122"/>
+      <c r="P40" s="122"/>
+      <c r="Q40" s="123"/>
+      <c r="R40" s="121"/>
+      <c r="S40" s="122"/>
+      <c r="T40" s="122"/>
+      <c r="U40" s="123"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="93"/>
-[...18 lines deleted...]
-      <c r="U41" s="95"/>
+      <c r="B41" s="118">
+        <f>(B29+B32+B35+B38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="C41" s="119"/>
+      <c r="D41" s="119"/>
+      <c r="E41" s="120"/>
+      <c r="F41" s="118">
+        <f>(F29+F32+F35+F38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="G41" s="119"/>
+      <c r="H41" s="119"/>
+      <c r="I41" s="120"/>
+      <c r="J41" s="118">
+        <f>(J29+J32+J35+J38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="K41" s="119"/>
+      <c r="L41" s="119"/>
+      <c r="M41" s="120"/>
+      <c r="N41" s="118"/>
+      <c r="O41" s="119"/>
+      <c r="P41" s="119"/>
+      <c r="Q41" s="120"/>
+      <c r="R41" s="118"/>
+      <c r="S41" s="119"/>
+      <c r="T41" s="119"/>
+      <c r="U41" s="120"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
-    <mergeCell ref="B41:E41"/>
-[...68 lines deleted...]
-    <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>