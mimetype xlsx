--- v7 (2026-04-19)
+++ v8 (2026-05-09)
@@ -1,68 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="105" windowWidth="27795" windowHeight="12600" activeTab="3"/>
+    <workbookView xWindow="390" yWindow="1425" windowWidth="13725" windowHeight="10560" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="January 2026" sheetId="1" r:id="rId1"/>
     <sheet name="February 2026" sheetId="2" r:id="rId2"/>
     <sheet name="March 2026" sheetId="3" r:id="rId3"/>
     <sheet name="April 2026" sheetId="4" r:id="rId4"/>
+    <sheet name="May 2026" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F40" i="5" l="1"/>
+  <c r="F41" i="5"/>
+  <c r="F31" i="5"/>
+  <c r="F32" i="5"/>
+  <c r="F38" i="5"/>
+  <c r="F37" i="5"/>
+  <c r="F35" i="5" l="1"/>
+  <c r="F34" i="5"/>
+  <c r="P21" i="5" l="1"/>
+  <c r="Q21" i="5"/>
+  <c r="R21" i="5"/>
+  <c r="S21" i="5"/>
+  <c r="T21" i="5"/>
+  <c r="U21" i="5"/>
+  <c r="V21" i="5"/>
+  <c r="P22" i="5"/>
+  <c r="Q22" i="5"/>
+  <c r="R22" i="5"/>
+  <c r="S22" i="5"/>
+  <c r="T22" i="5"/>
+  <c r="U22" i="5"/>
+  <c r="V22" i="5"/>
+  <c r="B41" i="5" l="1"/>
+  <c r="B40" i="5"/>
+  <c r="R41" i="4"/>
+  <c r="R40" i="4"/>
+  <c r="I22" i="5"/>
+  <c r="J22" i="5"/>
+  <c r="K22" i="5"/>
+  <c r="L22" i="5"/>
+  <c r="M22" i="5"/>
+  <c r="N22" i="5"/>
+  <c r="O22" i="5"/>
+  <c r="I21" i="5"/>
+  <c r="J21" i="5"/>
+  <c r="K21" i="5"/>
+  <c r="L21" i="5"/>
+  <c r="M21" i="5"/>
+  <c r="N21" i="5"/>
+  <c r="O21" i="5"/>
+  <c r="AD22" i="4" l="1"/>
+  <c r="AE22" i="4"/>
+  <c r="AF22" i="4"/>
+  <c r="AG22" i="4"/>
+  <c r="AH22" i="4"/>
+  <c r="AI22" i="4"/>
+  <c r="AJ22" i="4"/>
+  <c r="AD21" i="4"/>
+  <c r="AE21" i="4"/>
+  <c r="AF21" i="4"/>
+  <c r="AG21" i="4"/>
+  <c r="AH21" i="4"/>
+  <c r="AI21" i="4"/>
+  <c r="AJ21" i="4"/>
+  <c r="H22" i="5" l="1"/>
+  <c r="G22" i="5"/>
+  <c r="F22" i="5"/>
+  <c r="E22" i="5"/>
+  <c r="D22" i="5"/>
+  <c r="C22" i="5"/>
+  <c r="B22" i="5"/>
+  <c r="H21" i="5"/>
+  <c r="G21" i="5"/>
+  <c r="F21" i="5"/>
+  <c r="E21" i="5"/>
+  <c r="D21" i="5"/>
+  <c r="C21" i="5"/>
+  <c r="B21" i="5"/>
+  <c r="N41" i="4"/>
+  <c r="N40" i="4"/>
   <c r="J41" i="4" l="1"/>
   <c r="J40" i="4"/>
   <c r="W22" i="4" l="1"/>
   <c r="X22" i="4"/>
   <c r="Y22" i="4"/>
   <c r="Z22" i="4"/>
   <c r="AA22" i="4"/>
   <c r="AB22" i="4"/>
   <c r="AC22" i="4"/>
   <c r="W21" i="4"/>
   <c r="X21" i="4"/>
   <c r="Y21" i="4"/>
   <c r="Z21" i="4"/>
   <c r="AA21" i="4"/>
   <c r="AB21" i="4"/>
   <c r="AC21" i="4"/>
   <c r="F41" i="4" l="1"/>
   <c r="F40" i="4"/>
   <c r="P22" i="4" l="1"/>
   <c r="Q22" i="4"/>
   <c r="R22" i="4"/>
   <c r="S22" i="4"/>
   <c r="T22" i="4"/>
   <c r="U22" i="4"/>
   <c r="V22" i="4"/>
@@ -329,51 +401,51 @@
   <c r="H22" i="1"/>
   <c r="G22" i="1"/>
   <c r="F22" i="1"/>
   <c r="E22" i="1"/>
   <c r="D22" i="1"/>
   <c r="C22" i="1"/>
   <c r="B22" i="1"/>
   <c r="O21" i="1"/>
   <c r="N21" i="1"/>
   <c r="M21" i="1"/>
   <c r="L21" i="1"/>
   <c r="K21" i="1"/>
   <c r="J21" i="1"/>
   <c r="I21" i="1"/>
   <c r="H21" i="1"/>
   <c r="G21" i="1"/>
   <c r="F21" i="1"/>
   <c r="E21" i="1"/>
   <c r="D21" i="1"/>
   <c r="C21" i="1"/>
   <c r="B21" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="56">
   <si>
     <t>Prognoza valorilor NTC saptamanale ianuarie 2026 [MW]</t>
   </si>
   <si>
     <t>Forecast of weekly NTC values January 2026 [MW]</t>
   </si>
   <si>
     <t>Saptamana  Week</t>
   </si>
   <si>
     <t>29.12.2025-04.01.2026</t>
   </si>
   <si>
     <t>05-11.01</t>
   </si>
   <si>
     <t>12-18.01</t>
   </si>
   <si>
     <t>19-25.12</t>
   </si>
   <si>
     <t>26.01-01.02</t>
   </si>
   <si>
@@ -474,56 +546,80 @@
   </si>
   <si>
     <t>Forecast of weekly NTC values March 2026 [MW]</t>
   </si>
   <si>
     <t>Prognoza valorilor NTC saptamanale martie 2026 [MW]</t>
   </si>
   <si>
     <t>23-29.03</t>
   </si>
   <si>
     <t>30.03-05.04</t>
   </si>
   <si>
     <t>06-12.04</t>
   </si>
   <si>
     <t>13-19.04</t>
   </si>
   <si>
     <t>20-26.04</t>
   </si>
   <si>
     <t>27.04-03.05</t>
   </si>
+  <si>
+    <t>Prognoza valorilor NTC saptamanale aprilie 2026 [MW]</t>
+  </si>
+  <si>
+    <t>Forecast of weekly NTC values April 2026 [MW]</t>
+  </si>
+  <si>
+    <t>Prognoza valorilor NTC saptamanale mai 2026 [MW]</t>
+  </si>
+  <si>
+    <t>Forecast of weekly NTC values May 2026 [MW]</t>
+  </si>
+  <si>
+    <t>04-10.05</t>
+  </si>
+  <si>
+    <t>11-17.05</t>
+  </si>
+  <si>
+    <t>18-24.05</t>
+  </si>
+  <si>
+    <t>25-31.05</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -625,96 +721,104 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF00B050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -964,55 +1068,70 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1221,180 +1340,189 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="21" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1654,50 +1782,54 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM44"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="R25" sqref="R25:U32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
@@ -1795,216 +1927,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="120" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="90"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="90"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="120"/>
+      <c r="AB1" s="120"/>
+      <c r="AC1" s="120"/>
+      <c r="AD1" s="120"/>
+      <c r="AE1" s="120"/>
+      <c r="AF1" s="120"/>
+      <c r="AG1" s="120"/>
+      <c r="AH1" s="120"/>
+      <c r="AI1" s="120"/>
+      <c r="AJ1" s="120"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="121" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="91"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="91"/>
+      <c r="B2" s="121"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
+      <c r="M2" s="121"/>
+      <c r="N2" s="121"/>
+      <c r="O2" s="121"/>
+      <c r="P2" s="121"/>
+      <c r="Q2" s="121"/>
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
+      <c r="AD2" s="121"/>
+      <c r="AE2" s="121"/>
+      <c r="AF2" s="121"/>
+      <c r="AG2" s="121"/>
+      <c r="AH2" s="121"/>
+      <c r="AI2" s="121"/>
+      <c r="AJ2" s="121"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="92" t="s">
+      <c r="B3" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="93"/>
-[...5 lines deleted...]
-      <c r="I3" s="92" t="s">
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="123"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="93"/>
-[...5 lines deleted...]
-      <c r="P3" s="95" t="s">
+      <c r="J3" s="123"/>
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="124"/>
+      <c r="P3" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="96"/>
-[...5 lines deleted...]
-      <c r="W3" s="93" t="s">
+      <c r="Q3" s="126"/>
+      <c r="R3" s="126"/>
+      <c r="S3" s="126"/>
+      <c r="T3" s="126"/>
+      <c r="U3" s="126"/>
+      <c r="V3" s="127"/>
+      <c r="W3" s="123" t="s">
         <v>6</v>
       </c>
-      <c r="X3" s="93"/>
-[...5 lines deleted...]
-      <c r="AD3" s="92" t="s">
+      <c r="X3" s="123"/>
+      <c r="Y3" s="123"/>
+      <c r="Z3" s="123"/>
+      <c r="AA3" s="123"/>
+      <c r="AB3" s="123"/>
+      <c r="AC3" s="123"/>
+      <c r="AD3" s="122" t="s">
         <v>7</v>
       </c>
-      <c r="AE3" s="93"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="94"/>
+      <c r="AE3" s="123"/>
+      <c r="AF3" s="123"/>
+      <c r="AG3" s="123"/>
+      <c r="AH3" s="123"/>
+      <c r="AI3" s="123"/>
+      <c r="AJ3" s="124"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="103"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="105"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+      <c r="L4" s="112"/>
+      <c r="M4" s="112"/>
+      <c r="N4" s="112"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="114"/>
+      <c r="Q4" s="112"/>
+      <c r="R4" s="112"/>
+      <c r="S4" s="112"/>
+      <c r="T4" s="112"/>
+      <c r="U4" s="112"/>
+      <c r="V4" s="113"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="109"/>
+      <c r="AC4" s="109"/>
+      <c r="AD4" s="108"/>
+      <c r="AE4" s="109"/>
+      <c r="AF4" s="109"/>
+      <c r="AG4" s="109"/>
+      <c r="AH4" s="109"/>
+      <c r="AI4" s="109"/>
+      <c r="AJ4" s="110"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="4">
         <v>30</v>
       </c>
       <c r="D5" s="3">
         <v>31</v>
       </c>
       <c r="E5" s="4">
         <v>1</v>
       </c>
       <c r="F5" s="3">
         <v>2</v>
       </c>
       <c r="G5" s="5">
         <v>3</v>
       </c>
       <c r="H5" s="6">
         <v>4</v>
@@ -3684,745 +3816,745 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="98" t="s">
+      <c r="B24" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="99"/>
-[...2 lines deleted...]
-      <c r="F24" s="98" t="s">
+      <c r="C24" s="116"/>
+      <c r="D24" s="116"/>
+      <c r="E24" s="117"/>
+      <c r="F24" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="G24" s="99"/>
-[...2 lines deleted...]
-      <c r="J24" s="98" t="s">
+      <c r="G24" s="116"/>
+      <c r="H24" s="116"/>
+      <c r="I24" s="117"/>
+      <c r="J24" s="115" t="s">
         <v>5</v>
       </c>
-      <c r="K24" s="101"/>
-[...2 lines deleted...]
-      <c r="N24" s="98" t="s">
+      <c r="K24" s="118"/>
+      <c r="L24" s="118"/>
+      <c r="M24" s="119"/>
+      <c r="N24" s="115" t="s">
         <v>6</v>
       </c>
-      <c r="O24" s="99"/>
-[...2 lines deleted...]
-      <c r="R24" s="98" t="s">
+      <c r="O24" s="116"/>
+      <c r="P24" s="116"/>
+      <c r="Q24" s="117"/>
+      <c r="R24" s="115" t="s">
         <v>7</v>
       </c>
-      <c r="S24" s="99"/>
-[...1 lines deleted...]
-      <c r="U24" s="100"/>
+      <c r="S24" s="116"/>
+      <c r="T24" s="116"/>
+      <c r="U24" s="117"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="113" t="s">
+      <c r="B25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="114"/>
-[...2 lines deleted...]
-      <c r="F25" s="113" t="s">
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="102"/>
+      <c r="F25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="114"/>
-[...2 lines deleted...]
-      <c r="J25" s="113" t="s">
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="102"/>
+      <c r="J25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="114"/>
-[...2 lines deleted...]
-      <c r="N25" s="113" t="s">
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="102"/>
+      <c r="N25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="114"/>
-[...2 lines deleted...]
-      <c r="R25" s="113" t="s">
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="102"/>
+      <c r="R25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="114"/>
-[...1 lines deleted...]
-      <c r="U25" s="115"/>
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="102"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="110" t="s">
+      <c r="B26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="111"/>
-[...2 lines deleted...]
-      <c r="F26" s="110" t="s">
+      <c r="C26" s="104"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="111"/>
-[...2 lines deleted...]
-      <c r="J26" s="110" t="s">
+      <c r="G26" s="104"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="105"/>
+      <c r="J26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="111"/>
-[...2 lines deleted...]
-      <c r="N26" s="110" t="s">
+      <c r="K26" s="104"/>
+      <c r="L26" s="104"/>
+      <c r="M26" s="105"/>
+      <c r="N26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="111"/>
-[...2 lines deleted...]
-      <c r="R26" s="110" t="s">
+      <c r="O26" s="104"/>
+      <c r="P26" s="104"/>
+      <c r="Q26" s="105"/>
+      <c r="R26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="111"/>
-[...1 lines deleted...]
-      <c r="U26" s="112"/>
+      <c r="S26" s="104"/>
+      <c r="T26" s="104"/>
+      <c r="U26" s="105"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AA26" s="54"/>
       <c r="AB26" s="55"/>
       <c r="AC26" s="54"/>
       <c r="AD26" s="55"/>
       <c r="AE26" s="54"/>
       <c r="AF26" s="54"/>
       <c r="AG26" s="54"/>
       <c r="AH26" s="54"/>
       <c r="AI26" s="54"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AB27" s="55"/>
       <c r="AD27" s="54"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="117">
+      <c r="B28" s="100">
         <v>100</v>
       </c>
-      <c r="C28" s="114"/>
-[...2 lines deleted...]
-      <c r="F28" s="117">
+      <c r="C28" s="101"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="100">
         <v>100</v>
       </c>
-      <c r="G28" s="114"/>
-[...2 lines deleted...]
-      <c r="J28" s="117">
+      <c r="G28" s="101"/>
+      <c r="H28" s="101"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="100">
         <v>100</v>
       </c>
-      <c r="K28" s="114"/>
-[...2 lines deleted...]
-      <c r="N28" s="117">
+      <c r="K28" s="101"/>
+      <c r="L28" s="101"/>
+      <c r="M28" s="102"/>
+      <c r="N28" s="100">
         <v>100</v>
       </c>
-      <c r="O28" s="114"/>
-[...2 lines deleted...]
-      <c r="R28" s="117">
+      <c r="O28" s="101"/>
+      <c r="P28" s="101"/>
+      <c r="Q28" s="102"/>
+      <c r="R28" s="100">
         <v>100</v>
       </c>
-      <c r="S28" s="114"/>
-[...1 lines deleted...]
-      <c r="U28" s="115"/>
+      <c r="S28" s="101"/>
+      <c r="T28" s="101"/>
+      <c r="U28" s="102"/>
       <c r="Z28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AD28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="116">
+      <c r="B29" s="103">
         <v>100</v>
       </c>
-      <c r="C29" s="111"/>
-[...2 lines deleted...]
-      <c r="F29" s="116">
+      <c r="C29" s="104"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="105"/>
+      <c r="F29" s="103">
         <v>100</v>
       </c>
-      <c r="G29" s="111"/>
-[...2 lines deleted...]
-      <c r="J29" s="116">
+      <c r="G29" s="104"/>
+      <c r="H29" s="104"/>
+      <c r="I29" s="105"/>
+      <c r="J29" s="103">
         <v>100</v>
       </c>
-      <c r="K29" s="111"/>
-[...2 lines deleted...]
-      <c r="N29" s="116">
+      <c r="K29" s="104"/>
+      <c r="L29" s="104"/>
+      <c r="M29" s="105"/>
+      <c r="N29" s="103">
         <v>100</v>
       </c>
-      <c r="O29" s="111"/>
-[...2 lines deleted...]
-      <c r="R29" s="116">
+      <c r="O29" s="104"/>
+      <c r="P29" s="104"/>
+      <c r="Q29" s="105"/>
+      <c r="R29" s="103">
         <v>100</v>
       </c>
-      <c r="S29" s="111"/>
-[...1 lines deleted...]
-      <c r="U29" s="112"/>
+      <c r="S29" s="104"/>
+      <c r="T29" s="104"/>
+      <c r="U29" s="105"/>
       <c r="Z29" s="55"/>
       <c r="AD29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="117">
+      <c r="B31" s="100">
         <v>100</v>
       </c>
-      <c r="C31" s="114"/>
-[...2 lines deleted...]
-      <c r="F31" s="117">
+      <c r="C31" s="101"/>
+      <c r="D31" s="101"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="100">
         <v>100</v>
       </c>
-      <c r="G31" s="114"/>
-[...2 lines deleted...]
-      <c r="J31" s="117">
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="100">
         <v>100</v>
       </c>
-      <c r="K31" s="114"/>
-[...2 lines deleted...]
-      <c r="N31" s="117">
+      <c r="K31" s="101"/>
+      <c r="L31" s="101"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="100">
         <v>100</v>
       </c>
-      <c r="O31" s="114"/>
-[...2 lines deleted...]
-      <c r="R31" s="117">
+      <c r="O31" s="101"/>
+      <c r="P31" s="101"/>
+      <c r="Q31" s="102"/>
+      <c r="R31" s="100">
         <v>100</v>
       </c>
-      <c r="S31" s="114"/>
-[...1 lines deleted...]
-      <c r="U31" s="115"/>
+      <c r="S31" s="101"/>
+      <c r="T31" s="101"/>
+      <c r="U31" s="102"/>
       <c r="Z31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="116">
+      <c r="B32" s="103">
         <v>100</v>
       </c>
-      <c r="C32" s="111"/>
-[...2 lines deleted...]
-      <c r="F32" s="116">
+      <c r="C32" s="104"/>
+      <c r="D32" s="104"/>
+      <c r="E32" s="105"/>
+      <c r="F32" s="103">
         <v>100</v>
       </c>
-      <c r="G32" s="111"/>
-[...2 lines deleted...]
-      <c r="J32" s="116">
+      <c r="G32" s="104"/>
+      <c r="H32" s="104"/>
+      <c r="I32" s="105"/>
+      <c r="J32" s="103">
         <v>100</v>
       </c>
-      <c r="K32" s="111"/>
-[...2 lines deleted...]
-      <c r="N32" s="116">
+      <c r="K32" s="104"/>
+      <c r="L32" s="104"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="103">
         <v>100</v>
       </c>
-      <c r="O32" s="111"/>
-[...2 lines deleted...]
-      <c r="R32" s="116">
+      <c r="O32" s="104"/>
+      <c r="P32" s="104"/>
+      <c r="Q32" s="105"/>
+      <c r="R32" s="103">
         <v>100</v>
       </c>
-      <c r="S32" s="111"/>
-[...1 lines deleted...]
-      <c r="U32" s="112"/>
+      <c r="S32" s="104"/>
+      <c r="T32" s="104"/>
+      <c r="U32" s="105"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
       <c r="R33" s="57"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="117">
+      <c r="B34" s="100">
         <v>50</v>
       </c>
-      <c r="C34" s="114"/>
-[...2 lines deleted...]
-      <c r="F34" s="117">
+      <c r="C34" s="101"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="102"/>
+      <c r="F34" s="100">
         <v>65</v>
       </c>
-      <c r="G34" s="114"/>
-[...2 lines deleted...]
-      <c r="J34" s="117">
+      <c r="G34" s="101"/>
+      <c r="H34" s="101"/>
+      <c r="I34" s="102"/>
+      <c r="J34" s="100">
         <v>70</v>
       </c>
-      <c r="K34" s="114"/>
-[...2 lines deleted...]
-      <c r="N34" s="117">
+      <c r="K34" s="101"/>
+      <c r="L34" s="101"/>
+      <c r="M34" s="102"/>
+      <c r="N34" s="100">
         <v>48</v>
       </c>
-      <c r="O34" s="114"/>
-[...2 lines deleted...]
-      <c r="R34" s="117">
+      <c r="O34" s="101"/>
+      <c r="P34" s="101"/>
+      <c r="Q34" s="102"/>
+      <c r="R34" s="100">
         <v>65</v>
       </c>
-      <c r="S34" s="114"/>
-[...1 lines deleted...]
-      <c r="U34" s="115"/>
+      <c r="S34" s="101"/>
+      <c r="T34" s="101"/>
+      <c r="U34" s="102"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="116">
+      <c r="B35" s="103">
         <v>0</v>
       </c>
-      <c r="C35" s="111"/>
-[...2 lines deleted...]
-      <c r="F35" s="116">
+      <c r="C35" s="104"/>
+      <c r="D35" s="104"/>
+      <c r="E35" s="105"/>
+      <c r="F35" s="103">
         <v>0</v>
       </c>
-      <c r="G35" s="111"/>
-[...2 lines deleted...]
-      <c r="J35" s="116">
+      <c r="G35" s="104"/>
+      <c r="H35" s="104"/>
+      <c r="I35" s="105"/>
+      <c r="J35" s="103">
         <v>0</v>
       </c>
-      <c r="K35" s="111"/>
-[...2 lines deleted...]
-      <c r="N35" s="116">
+      <c r="K35" s="104"/>
+      <c r="L35" s="104"/>
+      <c r="M35" s="105"/>
+      <c r="N35" s="103">
         <v>0</v>
       </c>
-      <c r="O35" s="111"/>
-[...2 lines deleted...]
-      <c r="R35" s="116">
+      <c r="O35" s="104"/>
+      <c r="P35" s="104"/>
+      <c r="Q35" s="105"/>
+      <c r="R35" s="103">
         <v>0</v>
       </c>
-      <c r="S35" s="111"/>
-[...1 lines deleted...]
-      <c r="U35" s="112"/>
+      <c r="S35" s="104"/>
+      <c r="T35" s="104"/>
+      <c r="U35" s="105"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="57"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="117">
+      <c r="B37" s="100">
         <v>111</v>
       </c>
-      <c r="C37" s="114"/>
-[...2 lines deleted...]
-      <c r="F37" s="117">
+      <c r="C37" s="101"/>
+      <c r="D37" s="101"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="100">
         <v>100</v>
       </c>
-      <c r="G37" s="114"/>
-[...2 lines deleted...]
-      <c r="J37" s="117">
+      <c r="G37" s="101"/>
+      <c r="H37" s="101"/>
+      <c r="I37" s="102"/>
+      <c r="J37" s="100">
         <v>100</v>
       </c>
-      <c r="K37" s="114"/>
-[...2 lines deleted...]
-      <c r="N37" s="117">
+      <c r="K37" s="101"/>
+      <c r="L37" s="101"/>
+      <c r="M37" s="102"/>
+      <c r="N37" s="100">
         <v>100</v>
       </c>
-      <c r="O37" s="114"/>
-[...2 lines deleted...]
-      <c r="R37" s="117">
+      <c r="O37" s="101"/>
+      <c r="P37" s="101"/>
+      <c r="Q37" s="102"/>
+      <c r="R37" s="100">
         <v>100</v>
       </c>
-      <c r="S37" s="114"/>
-[...1 lines deleted...]
-      <c r="U37" s="115"/>
+      <c r="S37" s="101"/>
+      <c r="T37" s="101"/>
+      <c r="U37" s="102"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="116">
+      <c r="B38" s="103">
         <v>100</v>
       </c>
-      <c r="C38" s="111"/>
-[...2 lines deleted...]
-      <c r="F38" s="116">
+      <c r="C38" s="104"/>
+      <c r="D38" s="104"/>
+      <c r="E38" s="105"/>
+      <c r="F38" s="103">
         <v>100</v>
       </c>
-      <c r="G38" s="111"/>
-[...2 lines deleted...]
-      <c r="J38" s="116">
+      <c r="G38" s="104"/>
+      <c r="H38" s="104"/>
+      <c r="I38" s="105"/>
+      <c r="J38" s="103">
         <v>100</v>
       </c>
-      <c r="K38" s="111"/>
-[...2 lines deleted...]
-      <c r="N38" s="116">
+      <c r="K38" s="104"/>
+      <c r="L38" s="104"/>
+      <c r="M38" s="105"/>
+      <c r="N38" s="103">
         <v>100</v>
       </c>
-      <c r="O38" s="111"/>
-[...2 lines deleted...]
-      <c r="R38" s="116">
+      <c r="O38" s="104"/>
+      <c r="P38" s="104"/>
+      <c r="Q38" s="105"/>
+      <c r="R38" s="103">
         <v>100</v>
       </c>
-      <c r="S38" s="111"/>
-[...1 lines deleted...]
-      <c r="U38" s="112"/>
+      <c r="S38" s="104"/>
+      <c r="T38" s="104"/>
+      <c r="U38" s="105"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
       <c r="R39" s="57"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="121">
+      <c r="B40" s="94">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.25</v>
       </c>
-      <c r="C40" s="122"/>
-[...2 lines deleted...]
-      <c r="F40" s="121">
+      <c r="C40" s="95"/>
+      <c r="D40" s="95"/>
+      <c r="E40" s="96"/>
+      <c r="F40" s="94">
         <f>(F28+F31+F34+F37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="G40" s="122"/>
-[...2 lines deleted...]
-      <c r="J40" s="121">
+      <c r="G40" s="95"/>
+      <c r="H40" s="95"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="94">
         <f>(J28+J31+J34+J37)/4</f>
         <v>92.5</v>
       </c>
-      <c r="K40" s="122"/>
-[...2 lines deleted...]
-      <c r="N40" s="121">
+      <c r="K40" s="95"/>
+      <c r="L40" s="95"/>
+      <c r="M40" s="96"/>
+      <c r="N40" s="94">
         <f>(N28+N31+N34+N37)/4</f>
         <v>87</v>
       </c>
-      <c r="O40" s="122"/>
-[...2 lines deleted...]
-      <c r="R40" s="121">
+      <c r="O40" s="95"/>
+      <c r="P40" s="95"/>
+      <c r="Q40" s="96"/>
+      <c r="R40" s="94">
         <f>(R28+R31+R34+R37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="S40" s="122"/>
-[...1 lines deleted...]
-      <c r="U40" s="123"/>
+      <c r="S40" s="95"/>
+      <c r="T40" s="95"/>
+      <c r="U40" s="96"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="118">
+      <c r="B41" s="97">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="119"/>
-[...2 lines deleted...]
-      <c r="F41" s="118">
+      <c r="C41" s="98"/>
+      <c r="D41" s="98"/>
+      <c r="E41" s="99"/>
+      <c r="F41" s="97">
         <f>(F29+F32+F35+F38)/4</f>
         <v>75</v>
       </c>
-      <c r="G41" s="119"/>
-[...2 lines deleted...]
-      <c r="J41" s="118">
+      <c r="G41" s="98"/>
+      <c r="H41" s="98"/>
+      <c r="I41" s="99"/>
+      <c r="J41" s="97">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="119"/>
-[...2 lines deleted...]
-      <c r="N41" s="118">
+      <c r="K41" s="98"/>
+      <c r="L41" s="98"/>
+      <c r="M41" s="99"/>
+      <c r="N41" s="97">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="119"/>
-[...2 lines deleted...]
-      <c r="R41" s="118">
+      <c r="O41" s="98"/>
+      <c r="P41" s="98"/>
+      <c r="Q41" s="99"/>
+      <c r="R41" s="97">
         <f>(R29+R32+R35+R38)/4</f>
         <v>75</v>
       </c>
-      <c r="S41" s="119"/>
-[...1 lines deleted...]
-      <c r="U41" s="120"/>
+      <c r="S41" s="98"/>
+      <c r="T41" s="98"/>
+      <c r="U41" s="99"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
-    <mergeCell ref="B40:E40"/>
-[...68 lines deleted...]
-    <mergeCell ref="R24:U24"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC44"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="N35" sqref="N35:Q35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="29" width="8.7109375" customWidth="1"/>
     <col min="250" max="250" width="16.85546875" customWidth="1"/>
     <col min="251" max="285" width="8.7109375" customWidth="1"/>
     <col min="506" max="506" width="16.85546875" customWidth="1"/>
     <col min="507" max="541" width="8.7109375" customWidth="1"/>
     <col min="762" max="762" width="16.85546875" customWidth="1"/>
     <col min="763" max="797" width="8.7109375" customWidth="1"/>
     <col min="1018" max="1018" width="16.85546875" customWidth="1"/>
@@ -4526,186 +4658,186 @@
     <col min="13562" max="13562" width="16.85546875" customWidth="1"/>
     <col min="13563" max="13597" width="8.7109375" customWidth="1"/>
     <col min="13818" max="13818" width="16.85546875" customWidth="1"/>
     <col min="13819" max="13853" width="8.7109375" customWidth="1"/>
     <col min="14074" max="14074" width="16.85546875" customWidth="1"/>
     <col min="14075" max="14109" width="8.7109375" customWidth="1"/>
     <col min="14330" max="14330" width="16.85546875" customWidth="1"/>
     <col min="14331" max="14365" width="8.7109375" customWidth="1"/>
     <col min="14586" max="14586" width="16.85546875" customWidth="1"/>
     <col min="14587" max="14621" width="8.7109375" customWidth="1"/>
     <col min="14842" max="14842" width="16.85546875" customWidth="1"/>
     <col min="14843" max="14877" width="8.7109375" customWidth="1"/>
     <col min="15098" max="15098" width="16.85546875" customWidth="1"/>
     <col min="15099" max="15133" width="8.7109375" customWidth="1"/>
     <col min="15354" max="15354" width="16.85546875" customWidth="1"/>
     <col min="15355" max="15389" width="8.7109375" customWidth="1"/>
     <col min="15610" max="15610" width="16.85546875" customWidth="1"/>
     <col min="15611" max="15645" width="8.7109375" customWidth="1"/>
     <col min="15866" max="15866" width="16.85546875" customWidth="1"/>
     <col min="15867" max="15901" width="8.7109375" customWidth="1"/>
     <col min="16122" max="16122" width="16.85546875" customWidth="1"/>
     <col min="16123" max="16157" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="120" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="90"/>
-[...26 lines deleted...]
-      <c r="AC1" s="90"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="120"/>
+      <c r="AB1" s="120"/>
+      <c r="AC1" s="120"/>
     </row>
     <row r="2" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="121" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="91"/>
-[...26 lines deleted...]
-      <c r="AC2" s="91"/>
+      <c r="B2" s="121"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
+      <c r="M2" s="121"/>
+      <c r="N2" s="121"/>
+      <c r="O2" s="121"/>
+      <c r="P2" s="121"/>
+      <c r="Q2" s="121"/>
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
     </row>
     <row r="3" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="92" t="s">
+      <c r="B3" s="122" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="93"/>
-[...5 lines deleted...]
-      <c r="I3" s="92" t="s">
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="123"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="122" t="s">
         <v>34</v>
       </c>
-      <c r="J3" s="93"/>
-[...5 lines deleted...]
-      <c r="P3" s="95" t="s">
+      <c r="J3" s="123"/>
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="124"/>
+      <c r="P3" s="125" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="96"/>
-[...5 lines deleted...]
-      <c r="W3" s="92" t="s">
+      <c r="Q3" s="126"/>
+      <c r="R3" s="126"/>
+      <c r="S3" s="126"/>
+      <c r="T3" s="126"/>
+      <c r="U3" s="126"/>
+      <c r="V3" s="127"/>
+      <c r="W3" s="122" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="93"/>
-[...4 lines deleted...]
-      <c r="AC3" s="94"/>
+      <c r="X3" s="123"/>
+      <c r="Y3" s="123"/>
+      <c r="Z3" s="123"/>
+      <c r="AA3" s="123"/>
+      <c r="AB3" s="123"/>
+      <c r="AC3" s="124"/>
     </row>
     <row r="4" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="103"/>
-[...26 lines deleted...]
-      <c r="AC4" s="105"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+      <c r="L4" s="112"/>
+      <c r="M4" s="112"/>
+      <c r="N4" s="112"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="114"/>
+      <c r="Q4" s="112"/>
+      <c r="R4" s="112"/>
+      <c r="S4" s="112"/>
+      <c r="T4" s="112"/>
+      <c r="U4" s="112"/>
+      <c r="V4" s="113"/>
+      <c r="W4" s="108"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="109"/>
+      <c r="AC4" s="110"/>
     </row>
     <row r="5" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>2</v>
       </c>
       <c r="C5" s="4">
         <v>3</v>
       </c>
       <c r="D5" s="3">
         <v>4</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="3">
         <v>6</v>
       </c>
       <c r="G5" s="5">
         <v>7</v>
       </c>
       <c r="H5" s="6">
         <v>8</v>
@@ -6063,620 +6195,620 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:29" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="98" t="s">
+      <c r="B24" s="115" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="99"/>
-[...2 lines deleted...]
-      <c r="F24" s="98" t="s">
+      <c r="C24" s="116"/>
+      <c r="D24" s="116"/>
+      <c r="E24" s="117"/>
+      <c r="F24" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="G24" s="99"/>
-[...2 lines deleted...]
-      <c r="J24" s="98" t="s">
+      <c r="G24" s="116"/>
+      <c r="H24" s="116"/>
+      <c r="I24" s="117"/>
+      <c r="J24" s="115" t="s">
         <v>35</v>
       </c>
-      <c r="K24" s="101"/>
-[...2 lines deleted...]
-      <c r="N24" s="98" t="s">
+      <c r="K24" s="118"/>
+      <c r="L24" s="118"/>
+      <c r="M24" s="119"/>
+      <c r="N24" s="115" t="s">
         <v>36</v>
       </c>
-      <c r="O24" s="99"/>
-[...1 lines deleted...]
-      <c r="Q24" s="100"/>
+      <c r="O24" s="116"/>
+      <c r="P24" s="116"/>
+      <c r="Q24" s="117"/>
       <c r="T24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="113" t="s">
+      <c r="B25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="114"/>
-[...2 lines deleted...]
-      <c r="F25" s="113" t="s">
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="102"/>
+      <c r="F25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="114"/>
-[...2 lines deleted...]
-      <c r="J25" s="113" t="s">
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="102"/>
+      <c r="J25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="114"/>
-[...2 lines deleted...]
-      <c r="N25" s="113" t="s">
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="102"/>
+      <c r="N25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="114"/>
-[...1 lines deleted...]
-      <c r="Q25" s="115"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="102"/>
       <c r="T25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="110" t="s">
+      <c r="B26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="111"/>
-[...2 lines deleted...]
-      <c r="F26" s="110" t="s">
+      <c r="C26" s="104"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="111"/>
-[...2 lines deleted...]
-      <c r="J26" s="110" t="s">
+      <c r="G26" s="104"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="105"/>
+      <c r="J26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="111"/>
-[...2 lines deleted...]
-      <c r="N26" s="110" t="s">
+      <c r="K26" s="104"/>
+      <c r="L26" s="104"/>
+      <c r="M26" s="105"/>
+      <c r="N26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="111"/>
-[...1 lines deleted...]
-      <c r="Q26" s="112"/>
+      <c r="O26" s="104"/>
+      <c r="P26" s="104"/>
+      <c r="Q26" s="105"/>
       <c r="T26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="W26" s="54"/>
       <c r="X26" s="55"/>
       <c r="Y26" s="54"/>
       <c r="Z26" s="54"/>
       <c r="AA26" s="54"/>
       <c r="AB26" s="54"/>
     </row>
     <row r="27" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="T27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="V27" s="52"/>
       <c r="X27" s="55"/>
     </row>
     <row r="28" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="117">
+      <c r="B28" s="100">
         <v>100</v>
       </c>
-      <c r="C28" s="114"/>
-[...2 lines deleted...]
-      <c r="F28" s="117">
+      <c r="C28" s="101"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="100">
         <v>100</v>
       </c>
-      <c r="G28" s="114"/>
-[...2 lines deleted...]
-      <c r="J28" s="117">
+      <c r="G28" s="101"/>
+      <c r="H28" s="101"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="100">
         <v>100</v>
       </c>
-      <c r="K28" s="114"/>
-[...2 lines deleted...]
-      <c r="N28" s="117">
+      <c r="K28" s="101"/>
+      <c r="L28" s="101"/>
+      <c r="M28" s="102"/>
+      <c r="N28" s="100">
         <v>100</v>
       </c>
-      <c r="O28" s="114"/>
-[...1 lines deleted...]
-      <c r="Q28" s="115"/>
+      <c r="O28" s="101"/>
+      <c r="P28" s="101"/>
+      <c r="Q28" s="102"/>
       <c r="V28" s="55"/>
       <c r="X28" s="55"/>
     </row>
     <row r="29" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="116">
+      <c r="B29" s="103">
         <v>100</v>
       </c>
-      <c r="C29" s="111"/>
-[...2 lines deleted...]
-      <c r="F29" s="116">
+      <c r="C29" s="104"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="105"/>
+      <c r="F29" s="103">
         <v>100</v>
       </c>
-      <c r="G29" s="111"/>
-[...2 lines deleted...]
-      <c r="J29" s="116">
+      <c r="G29" s="104"/>
+      <c r="H29" s="104"/>
+      <c r="I29" s="105"/>
+      <c r="J29" s="103">
         <v>100</v>
       </c>
-      <c r="K29" s="111"/>
-[...2 lines deleted...]
-      <c r="N29" s="116">
+      <c r="K29" s="104"/>
+      <c r="L29" s="104"/>
+      <c r="M29" s="105"/>
+      <c r="N29" s="103">
         <v>100</v>
       </c>
-      <c r="O29" s="111"/>
-[...1 lines deleted...]
-      <c r="Q29" s="112"/>
+      <c r="O29" s="104"/>
+      <c r="P29" s="104"/>
+      <c r="Q29" s="105"/>
       <c r="V29" s="55"/>
     </row>
     <row r="30" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="V30" s="52"/>
     </row>
     <row r="31" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="117">
+      <c r="B31" s="100">
         <v>100</v>
       </c>
-      <c r="C31" s="114"/>
-[...2 lines deleted...]
-      <c r="F31" s="117">
+      <c r="C31" s="101"/>
+      <c r="D31" s="101"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="100">
         <v>100</v>
       </c>
-      <c r="G31" s="114"/>
-[...2 lines deleted...]
-      <c r="J31" s="117">
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="100">
         <v>100</v>
       </c>
-      <c r="K31" s="114"/>
-[...2 lines deleted...]
-      <c r="N31" s="117">
+      <c r="K31" s="101"/>
+      <c r="L31" s="101"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="100">
         <v>100</v>
       </c>
-      <c r="O31" s="114"/>
-[...1 lines deleted...]
-      <c r="Q31" s="115"/>
+      <c r="O31" s="101"/>
+      <c r="P31" s="101"/>
+      <c r="Q31" s="102"/>
       <c r="V31" s="55"/>
     </row>
     <row r="32" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="116">
+      <c r="B32" s="103">
         <v>100</v>
       </c>
-      <c r="C32" s="111"/>
-[...2 lines deleted...]
-      <c r="F32" s="116">
+      <c r="C32" s="104"/>
+      <c r="D32" s="104"/>
+      <c r="E32" s="105"/>
+      <c r="F32" s="103">
         <v>100</v>
       </c>
-      <c r="G32" s="111"/>
-[...2 lines deleted...]
-      <c r="J32" s="116">
+      <c r="G32" s="104"/>
+      <c r="H32" s="104"/>
+      <c r="I32" s="105"/>
+      <c r="J32" s="103">
         <v>100</v>
       </c>
-      <c r="K32" s="111"/>
-[...2 lines deleted...]
-      <c r="N32" s="116">
+      <c r="K32" s="104"/>
+      <c r="L32" s="104"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="103">
         <v>100</v>
       </c>
-      <c r="O32" s="111"/>
-[...1 lines deleted...]
-      <c r="Q32" s="112"/>
+      <c r="O32" s="104"/>
+      <c r="P32" s="104"/>
+      <c r="Q32" s="105"/>
     </row>
     <row r="33" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
     </row>
     <row r="34" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="117">
+      <c r="B34" s="100">
         <v>62</v>
       </c>
-      <c r="C34" s="114"/>
-[...2 lines deleted...]
-      <c r="F34" s="117">
+      <c r="C34" s="101"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="102"/>
+      <c r="F34" s="100">
         <v>68</v>
       </c>
-      <c r="G34" s="114"/>
-[...2 lines deleted...]
-      <c r="J34" s="117">
+      <c r="G34" s="101"/>
+      <c r="H34" s="101"/>
+      <c r="I34" s="102"/>
+      <c r="J34" s="100">
         <v>100</v>
       </c>
-      <c r="K34" s="114"/>
-[...2 lines deleted...]
-      <c r="N34" s="117">
+      <c r="K34" s="101"/>
+      <c r="L34" s="101"/>
+      <c r="M34" s="102"/>
+      <c r="N34" s="100">
         <v>68</v>
       </c>
-      <c r="O34" s="114"/>
-[...1 lines deleted...]
-      <c r="Q34" s="115"/>
+      <c r="O34" s="101"/>
+      <c r="P34" s="101"/>
+      <c r="Q34" s="102"/>
     </row>
     <row r="35" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="116">
+      <c r="B35" s="103">
         <v>0</v>
       </c>
-      <c r="C35" s="111"/>
-[...2 lines deleted...]
-      <c r="F35" s="116">
+      <c r="C35" s="104"/>
+      <c r="D35" s="104"/>
+      <c r="E35" s="105"/>
+      <c r="F35" s="103">
         <v>0</v>
       </c>
-      <c r="G35" s="111"/>
-[...2 lines deleted...]
-      <c r="J35" s="116">
+      <c r="G35" s="104"/>
+      <c r="H35" s="104"/>
+      <c r="I35" s="105"/>
+      <c r="J35" s="103">
         <v>0</v>
       </c>
-      <c r="K35" s="111"/>
-[...2 lines deleted...]
-      <c r="N35" s="116">
+      <c r="K35" s="104"/>
+      <c r="L35" s="104"/>
+      <c r="M35" s="105"/>
+      <c r="N35" s="103">
         <v>0</v>
       </c>
-      <c r="O35" s="111"/>
-[...1 lines deleted...]
-      <c r="Q35" s="112"/>
+      <c r="O35" s="104"/>
+      <c r="P35" s="104"/>
+      <c r="Q35" s="105"/>
     </row>
     <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
     </row>
     <row r="37" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="117">
+      <c r="B37" s="100">
         <v>100</v>
       </c>
-      <c r="C37" s="114"/>
-[...2 lines deleted...]
-      <c r="F37" s="117">
+      <c r="C37" s="101"/>
+      <c r="D37" s="101"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="100">
         <v>100</v>
       </c>
-      <c r="G37" s="114"/>
-[...2 lines deleted...]
-      <c r="J37" s="117">
+      <c r="G37" s="101"/>
+      <c r="H37" s="101"/>
+      <c r="I37" s="102"/>
+      <c r="J37" s="100">
         <v>100</v>
       </c>
-      <c r="K37" s="114"/>
-[...2 lines deleted...]
-      <c r="N37" s="117">
+      <c r="K37" s="101"/>
+      <c r="L37" s="101"/>
+      <c r="M37" s="102"/>
+      <c r="N37" s="100">
         <v>100</v>
       </c>
-      <c r="O37" s="114"/>
-[...1 lines deleted...]
-      <c r="Q37" s="115"/>
+      <c r="O37" s="101"/>
+      <c r="P37" s="101"/>
+      <c r="Q37" s="102"/>
     </row>
     <row r="38" spans="1:17" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="116">
+      <c r="B38" s="103">
         <v>100</v>
       </c>
-      <c r="C38" s="111"/>
-[...2 lines deleted...]
-      <c r="F38" s="116">
+      <c r="C38" s="104"/>
+      <c r="D38" s="104"/>
+      <c r="E38" s="105"/>
+      <c r="F38" s="103">
         <v>107</v>
       </c>
-      <c r="G38" s="111"/>
-[...2 lines deleted...]
-      <c r="J38" s="116">
+      <c r="G38" s="104"/>
+      <c r="H38" s="104"/>
+      <c r="I38" s="105"/>
+      <c r="J38" s="103">
         <v>100</v>
       </c>
-      <c r="K38" s="111"/>
-[...2 lines deleted...]
-      <c r="N38" s="116">
+      <c r="K38" s="104"/>
+      <c r="L38" s="104"/>
+      <c r="M38" s="105"/>
+      <c r="N38" s="103">
         <v>100</v>
       </c>
-      <c r="O38" s="111"/>
-[...1 lines deleted...]
-      <c r="Q38" s="112"/>
+      <c r="O38" s="104"/>
+      <c r="P38" s="104"/>
+      <c r="Q38" s="105"/>
     </row>
     <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="121">
+      <c r="B40" s="94">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.5</v>
       </c>
-      <c r="C40" s="122"/>
-[...2 lines deleted...]
-      <c r="F40" s="121">
+      <c r="C40" s="95"/>
+      <c r="D40" s="95"/>
+      <c r="E40" s="96"/>
+      <c r="F40" s="94">
         <f>(F28+F31+F34+F37)/4</f>
         <v>92</v>
       </c>
-      <c r="G40" s="122"/>
-[...2 lines deleted...]
-      <c r="J40" s="121">
+      <c r="G40" s="95"/>
+      <c r="H40" s="95"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="94">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="122"/>
-[...2 lines deleted...]
-      <c r="N40" s="121">
+      <c r="K40" s="95"/>
+      <c r="L40" s="95"/>
+      <c r="M40" s="96"/>
+      <c r="N40" s="94">
         <f>(N28+N31+N34+N37)/4</f>
         <v>92</v>
       </c>
-      <c r="O40" s="122"/>
-[...1 lines deleted...]
-      <c r="Q40" s="123"/>
+      <c r="O40" s="95"/>
+      <c r="P40" s="95"/>
+      <c r="Q40" s="96"/>
     </row>
     <row r="41" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="118">
+      <c r="B41" s="97">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="119"/>
-[...2 lines deleted...]
-      <c r="F41" s="118">
+      <c r="C41" s="98"/>
+      <c r="D41" s="98"/>
+      <c r="E41" s="99"/>
+      <c r="F41" s="97">
         <f>(F29+F32+F35+F38)/4</f>
         <v>76.75</v>
       </c>
-      <c r="G41" s="119"/>
-[...2 lines deleted...]
-      <c r="J41" s="118">
+      <c r="G41" s="98"/>
+      <c r="H41" s="98"/>
+      <c r="I41" s="99"/>
+      <c r="J41" s="97">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="119"/>
-[...2 lines deleted...]
-      <c r="N41" s="118">
+      <c r="K41" s="98"/>
+      <c r="L41" s="98"/>
+      <c r="M41" s="99"/>
+      <c r="N41" s="97">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="119"/>
-[...1 lines deleted...]
-      <c r="Q41" s="120"/>
+      <c r="O41" s="98"/>
+      <c r="P41" s="98"/>
+      <c r="Q41" s="99"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="62">
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="N40:Q40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="J41:M41"/>
     <mergeCell ref="N41:Q41"/>
-    <mergeCell ref="B37:E37"/>
-[...52 lines deleted...]
-    <mergeCell ref="W3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX44"/>
   <sheetViews>
     <sheetView topLeftCell="K1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="AC36" sqref="AC36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="43" width="8.7109375" customWidth="1"/>
     <col min="264" max="264" width="16.85546875" customWidth="1"/>
     <col min="265" max="299" width="8.7109375" customWidth="1"/>
     <col min="520" max="520" width="16.85546875" customWidth="1"/>
     <col min="521" max="555" width="8.7109375" customWidth="1"/>
     <col min="776" max="776" width="16.85546875" customWidth="1"/>
     <col min="777" max="811" width="8.7109375" customWidth="1"/>
     <col min="1032" max="1032" width="16.85546875" customWidth="1"/>
@@ -6780,246 +6912,246 @@
     <col min="13576" max="13576" width="16.85546875" customWidth="1"/>
     <col min="13577" max="13611" width="8.7109375" customWidth="1"/>
     <col min="13832" max="13832" width="16.85546875" customWidth="1"/>
     <col min="13833" max="13867" width="8.7109375" customWidth="1"/>
     <col min="14088" max="14088" width="16.85546875" customWidth="1"/>
     <col min="14089" max="14123" width="8.7109375" customWidth="1"/>
     <col min="14344" max="14344" width="16.85546875" customWidth="1"/>
     <col min="14345" max="14379" width="8.7109375" customWidth="1"/>
     <col min="14600" max="14600" width="16.85546875" customWidth="1"/>
     <col min="14601" max="14635" width="8.7109375" customWidth="1"/>
     <col min="14856" max="14856" width="16.85546875" customWidth="1"/>
     <col min="14857" max="14891" width="8.7109375" customWidth="1"/>
     <col min="15112" max="15112" width="16.85546875" customWidth="1"/>
     <col min="15113" max="15147" width="8.7109375" customWidth="1"/>
     <col min="15368" max="15368" width="16.85546875" customWidth="1"/>
     <col min="15369" max="15403" width="8.7109375" customWidth="1"/>
     <col min="15624" max="15624" width="16.85546875" customWidth="1"/>
     <col min="15625" max="15659" width="8.7109375" customWidth="1"/>
     <col min="15880" max="15880" width="16.85546875" customWidth="1"/>
     <col min="15881" max="15915" width="8.7109375" customWidth="1"/>
     <col min="16136" max="16136" width="16.85546875" customWidth="1"/>
     <col min="16137" max="16171" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="120" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="90"/>
-[...40 lines deleted...]
-      <c r="AQ1" s="90"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="120"/>
+      <c r="AB1" s="120"/>
+      <c r="AC1" s="120"/>
+      <c r="AD1" s="120"/>
+      <c r="AE1" s="120"/>
+      <c r="AF1" s="120"/>
+      <c r="AG1" s="120"/>
+      <c r="AH1" s="120"/>
+      <c r="AI1" s="120"/>
+      <c r="AJ1" s="120"/>
+      <c r="AK1" s="120"/>
+      <c r="AL1" s="120"/>
+      <c r="AM1" s="120"/>
+      <c r="AN1" s="120"/>
+      <c r="AO1" s="120"/>
+      <c r="AP1" s="120"/>
+      <c r="AQ1" s="120"/>
     </row>
     <row r="2" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="121" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="91"/>
-[...40 lines deleted...]
-      <c r="AQ2" s="91"/>
+      <c r="B2" s="121"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
+      <c r="M2" s="121"/>
+      <c r="N2" s="121"/>
+      <c r="O2" s="121"/>
+      <c r="P2" s="121"/>
+      <c r="Q2" s="121"/>
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
+      <c r="AD2" s="121"/>
+      <c r="AE2" s="121"/>
+      <c r="AF2" s="121"/>
+      <c r="AG2" s="121"/>
+      <c r="AH2" s="121"/>
+      <c r="AI2" s="121"/>
+      <c r="AJ2" s="121"/>
+      <c r="AK2" s="121"/>
+      <c r="AL2" s="121"/>
+      <c r="AM2" s="121"/>
+      <c r="AN2" s="121"/>
+      <c r="AO2" s="121"/>
+      <c r="AP2" s="121"/>
+      <c r="AQ2" s="121"/>
     </row>
     <row r="3" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="92" t="s">
+      <c r="B3" s="122" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="93"/>
-[...5 lines deleted...]
-      <c r="I3" s="92" t="s">
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="123"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="122" t="s">
         <v>37</v>
       </c>
-      <c r="J3" s="93"/>
-[...5 lines deleted...]
-      <c r="P3" s="95" t="s">
+      <c r="J3" s="123"/>
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="124"/>
+      <c r="P3" s="125" t="s">
         <v>38</v>
       </c>
-      <c r="Q3" s="96"/>
-[...5 lines deleted...]
-      <c r="W3" s="124" t="s">
+      <c r="Q3" s="126"/>
+      <c r="R3" s="126"/>
+      <c r="S3" s="126"/>
+      <c r="T3" s="126"/>
+      <c r="U3" s="126"/>
+      <c r="V3" s="126"/>
+      <c r="W3" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="X3" s="125"/>
-[...5 lines deleted...]
-      <c r="AD3" s="125" t="s">
+      <c r="X3" s="129"/>
+      <c r="Y3" s="129"/>
+      <c r="Z3" s="129"/>
+      <c r="AA3" s="129"/>
+      <c r="AB3" s="129"/>
+      <c r="AC3" s="130"/>
+      <c r="AD3" s="129" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="125"/>
-[...5 lines deleted...]
-      <c r="AK3" s="92" t="s">
+      <c r="AE3" s="129"/>
+      <c r="AF3" s="129"/>
+      <c r="AG3" s="129"/>
+      <c r="AH3" s="129"/>
+      <c r="AI3" s="129"/>
+      <c r="AJ3" s="130"/>
+      <c r="AK3" s="122" t="s">
         <v>43</v>
       </c>
-      <c r="AL3" s="93"/>
-[...4 lines deleted...]
-      <c r="AQ3" s="94"/>
+      <c r="AL3" s="123"/>
+      <c r="AM3" s="123"/>
+      <c r="AN3" s="123"/>
+      <c r="AO3" s="123"/>
+      <c r="AP3" s="123"/>
+      <c r="AQ3" s="124"/>
     </row>
     <row r="4" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="103"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="105"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+      <c r="L4" s="112"/>
+      <c r="M4" s="112"/>
+      <c r="N4" s="112"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="114"/>
+      <c r="Q4" s="112"/>
+      <c r="R4" s="112"/>
+      <c r="S4" s="112"/>
+      <c r="T4" s="112"/>
+      <c r="U4" s="112"/>
+      <c r="V4" s="112"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="112"/>
+      <c r="Y4" s="112"/>
+      <c r="Z4" s="112"/>
+      <c r="AA4" s="112"/>
+      <c r="AB4" s="112"/>
+      <c r="AC4" s="113"/>
+      <c r="AD4" s="112"/>
+      <c r="AE4" s="112"/>
+      <c r="AF4" s="112"/>
+      <c r="AG4" s="112"/>
+      <c r="AH4" s="112"/>
+      <c r="AI4" s="112"/>
+      <c r="AJ4" s="113"/>
+      <c r="AK4" s="108"/>
+      <c r="AL4" s="109"/>
+      <c r="AM4" s="109"/>
+      <c r="AN4" s="109"/>
+      <c r="AO4" s="109"/>
+      <c r="AP4" s="109"/>
+      <c r="AQ4" s="110"/>
     </row>
     <row r="5" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>23</v>
       </c>
       <c r="C5" s="4">
         <v>24</v>
       </c>
       <c r="D5" s="3">
         <v>25</v>
       </c>
       <c r="E5" s="4">
         <v>26</v>
       </c>
       <c r="F5" s="3">
         <v>27</v>
       </c>
       <c r="G5" s="5">
         <v>28</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
@@ -9021,174 +9153,174 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="48"/>
       <c r="AN23" s="47"/>
       <c r="AO23" s="48"/>
       <c r="AP23" s="48"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:50" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="98" t="s">
+      <c r="B24" s="115" t="s">
         <v>36</v>
       </c>
-      <c r="C24" s="99"/>
-[...2 lines deleted...]
-      <c r="F24" s="98" t="s">
+      <c r="C24" s="116"/>
+      <c r="D24" s="116"/>
+      <c r="E24" s="117"/>
+      <c r="F24" s="115" t="s">
         <v>37</v>
       </c>
-      <c r="G24" s="99"/>
-[...2 lines deleted...]
-      <c r="J24" s="98" t="s">
+      <c r="G24" s="116"/>
+      <c r="H24" s="116"/>
+      <c r="I24" s="117"/>
+      <c r="J24" s="115" t="s">
         <v>38</v>
       </c>
-      <c r="K24" s="101"/>
-[...2 lines deleted...]
-      <c r="N24" s="98" t="s">
+      <c r="K24" s="118"/>
+      <c r="L24" s="118"/>
+      <c r="M24" s="119"/>
+      <c r="N24" s="115" t="s">
         <v>39</v>
       </c>
-      <c r="O24" s="101"/>
-[...2 lines deleted...]
-      <c r="R24" s="98" t="s">
+      <c r="O24" s="118"/>
+      <c r="P24" s="118"/>
+      <c r="Q24" s="118"/>
+      <c r="R24" s="115" t="s">
         <v>42</v>
       </c>
-      <c r="S24" s="101"/>
-[...2 lines deleted...]
-      <c r="V24" s="98" t="s">
+      <c r="S24" s="118"/>
+      <c r="T24" s="118"/>
+      <c r="U24" s="119"/>
+      <c r="V24" s="115" t="s">
         <v>43</v>
       </c>
-      <c r="W24" s="99"/>
-[...1 lines deleted...]
-      <c r="Y24" s="100"/>
+      <c r="W24" s="116"/>
+      <c r="X24" s="116"/>
+      <c r="Y24" s="117"/>
       <c r="AB24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="113" t="s">
+      <c r="B25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="114"/>
-[...2 lines deleted...]
-      <c r="F25" s="113" t="s">
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="102"/>
+      <c r="F25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="114"/>
-[...2 lines deleted...]
-      <c r="J25" s="113" t="s">
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="102"/>
+      <c r="J25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="114"/>
-[...2 lines deleted...]
-      <c r="N25" s="113" t="s">
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="102"/>
+      <c r="N25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="114"/>
-[...2 lines deleted...]
-      <c r="R25" s="113" t="s">
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="102"/>
+      <c r="R25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="114"/>
-[...2 lines deleted...]
-      <c r="V25" s="113" t="s">
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="102"/>
+      <c r="V25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="W25" s="114"/>
-[...1 lines deleted...]
-      <c r="Y25" s="115"/>
+      <c r="W25" s="101"/>
+      <c r="X25" s="101"/>
+      <c r="Y25" s="102"/>
       <c r="AB25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="110" t="s">
+      <c r="B26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="111"/>
-[...2 lines deleted...]
-      <c r="F26" s="110" t="s">
+      <c r="C26" s="104"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="111"/>
-[...2 lines deleted...]
-      <c r="J26" s="110" t="s">
+      <c r="G26" s="104"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="105"/>
+      <c r="J26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="111"/>
-[...2 lines deleted...]
-      <c r="N26" s="110" t="s">
+      <c r="K26" s="104"/>
+      <c r="L26" s="104"/>
+      <c r="M26" s="105"/>
+      <c r="N26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="111"/>
-[...2 lines deleted...]
-      <c r="R26" s="110" t="s">
+      <c r="O26" s="104"/>
+      <c r="P26" s="104"/>
+      <c r="Q26" s="105"/>
+      <c r="R26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="111"/>
-[...2 lines deleted...]
-      <c r="V26" s="110" t="s">
+      <c r="S26" s="104"/>
+      <c r="T26" s="104"/>
+      <c r="U26" s="105"/>
+      <c r="V26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="W26" s="111"/>
-[...1 lines deleted...]
-      <c r="Y26" s="112"/>
+      <c r="W26" s="104"/>
+      <c r="X26" s="104"/>
+      <c r="Y26" s="105"/>
       <c r="AB26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AS26" s="54"/>
       <c r="AT26" s="55"/>
       <c r="AU26" s="54"/>
       <c r="AV26" s="54"/>
       <c r="AW26" s="54"/>
       <c r="AX26" s="54"/>
     </row>
     <row r="27" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
@@ -9205,143 +9337,143 @@
       <c r="Y27" s="58"/>
       <c r="AB27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AH27" s="52"/>
       <c r="AI27" s="52"/>
       <c r="AJ27" s="52"/>
       <c r="AK27" s="52"/>
       <c r="AL27" s="52"/>
       <c r="AM27" s="52"/>
       <c r="AN27" s="52"/>
       <c r="AO27" s="52"/>
       <c r="AP27" s="52"/>
       <c r="AQ27" s="52"/>
       <c r="AR27" s="52"/>
       <c r="AT27" s="55"/>
     </row>
     <row r="28" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="117">
+      <c r="B28" s="100">
         <v>100</v>
       </c>
-      <c r="C28" s="114"/>
-[...2 lines deleted...]
-      <c r="F28" s="117">
+      <c r="C28" s="101"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="100">
         <v>100</v>
       </c>
-      <c r="G28" s="114"/>
-[...2 lines deleted...]
-      <c r="J28" s="117">
+      <c r="G28" s="101"/>
+      <c r="H28" s="101"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="100">
         <v>100</v>
       </c>
-      <c r="K28" s="114"/>
-[...2 lines deleted...]
-      <c r="N28" s="117">
+      <c r="K28" s="101"/>
+      <c r="L28" s="101"/>
+      <c r="M28" s="102"/>
+      <c r="N28" s="100">
         <v>100</v>
       </c>
-      <c r="O28" s="114"/>
-[...2 lines deleted...]
-      <c r="R28" s="117">
+      <c r="O28" s="101"/>
+      <c r="P28" s="101"/>
+      <c r="Q28" s="102"/>
+      <c r="R28" s="100">
         <v>100</v>
       </c>
-      <c r="S28" s="114"/>
-[...2 lines deleted...]
-      <c r="V28" s="117">
+      <c r="S28" s="101"/>
+      <c r="T28" s="101"/>
+      <c r="U28" s="102"/>
+      <c r="V28" s="100">
         <v>100</v>
       </c>
-      <c r="W28" s="114"/>
-[...1 lines deleted...]
-      <c r="Y28" s="115"/>
+      <c r="W28" s="101"/>
+      <c r="X28" s="101"/>
+      <c r="Y28" s="102"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AH28" s="55"/>
       <c r="AI28" s="55"/>
       <c r="AJ28" s="55"/>
       <c r="AK28" s="55"/>
       <c r="AL28" s="55"/>
       <c r="AM28" s="55"/>
       <c r="AN28" s="55"/>
       <c r="AO28" s="55"/>
       <c r="AP28" s="55"/>
       <c r="AQ28" s="55"/>
       <c r="AR28" s="55"/>
       <c r="AT28" s="55"/>
     </row>
     <row r="29" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="116">
+      <c r="B29" s="103">
         <v>100</v>
       </c>
-      <c r="C29" s="111"/>
-[...2 lines deleted...]
-      <c r="F29" s="116">
+      <c r="C29" s="104"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="105"/>
+      <c r="F29" s="103">
         <v>100</v>
       </c>
-      <c r="G29" s="111"/>
-[...2 lines deleted...]
-      <c r="J29" s="116">
+      <c r="G29" s="104"/>
+      <c r="H29" s="104"/>
+      <c r="I29" s="105"/>
+      <c r="J29" s="103">
         <v>100</v>
       </c>
-      <c r="K29" s="111"/>
-[...2 lines deleted...]
-      <c r="N29" s="116">
+      <c r="K29" s="104"/>
+      <c r="L29" s="104"/>
+      <c r="M29" s="105"/>
+      <c r="N29" s="103">
         <v>100</v>
       </c>
-      <c r="O29" s="111"/>
-[...2 lines deleted...]
-      <c r="R29" s="116">
+      <c r="O29" s="104"/>
+      <c r="P29" s="104"/>
+      <c r="Q29" s="105"/>
+      <c r="R29" s="103">
         <v>100</v>
       </c>
-      <c r="S29" s="111"/>
-[...2 lines deleted...]
-      <c r="V29" s="116">
+      <c r="S29" s="104"/>
+      <c r="T29" s="104"/>
+      <c r="U29" s="105"/>
+      <c r="V29" s="103">
         <v>100</v>
       </c>
-      <c r="W29" s="111"/>
-[...1 lines deleted...]
-      <c r="Y29" s="112"/>
+      <c r="W29" s="104"/>
+      <c r="X29" s="104"/>
+      <c r="Y29" s="105"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
       <c r="AH29" s="55"/>
       <c r="AI29" s="55"/>
       <c r="AJ29" s="55"/>
       <c r="AK29" s="55"/>
       <c r="AL29" s="55"/>
       <c r="AM29" s="55"/>
       <c r="AN29" s="55"/>
       <c r="AO29" s="55"/>
       <c r="AP29" s="55"/>
       <c r="AQ29" s="55"/>
       <c r="AR29" s="55"/>
     </row>
     <row r="30" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
@@ -9360,597 +9492,597 @@
       <c r="U30" s="57"/>
       <c r="V30" s="57"/>
       <c r="W30" s="57"/>
       <c r="X30" s="57"/>
       <c r="Y30" s="58"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
       <c r="AH30" s="52"/>
       <c r="AI30" s="52"/>
       <c r="AJ30" s="52"/>
       <c r="AK30" s="52"/>
       <c r="AL30" s="52"/>
       <c r="AM30" s="52"/>
       <c r="AN30" s="52"/>
       <c r="AO30" s="52"/>
       <c r="AP30" s="52"/>
       <c r="AQ30" s="52"/>
       <c r="AR30" s="52"/>
     </row>
     <row r="31" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="117">
+      <c r="B31" s="100">
         <v>100</v>
       </c>
-      <c r="C31" s="114"/>
-[...2 lines deleted...]
-      <c r="F31" s="117">
+      <c r="C31" s="101"/>
+      <c r="D31" s="101"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="100">
         <v>100</v>
       </c>
-      <c r="G31" s="114"/>
-[...2 lines deleted...]
-      <c r="J31" s="117">
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="100">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K31" s="114"/>
-[...2 lines deleted...]
-      <c r="N31" s="117">
+      <c r="K31" s="101"/>
+      <c r="L31" s="101"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="100">
         <v>100</v>
       </c>
-      <c r="O31" s="114"/>
-[...2 lines deleted...]
-      <c r="R31" s="117">
+      <c r="O31" s="101"/>
+      <c r="P31" s="101"/>
+      <c r="Q31" s="102"/>
+      <c r="R31" s="100">
         <v>100</v>
       </c>
-      <c r="S31" s="114"/>
-[...2 lines deleted...]
-      <c r="V31" s="117">
+      <c r="S31" s="101"/>
+      <c r="T31" s="101"/>
+      <c r="U31" s="102"/>
+      <c r="V31" s="100">
         <v>100</v>
       </c>
-      <c r="W31" s="114"/>
-[...1 lines deleted...]
-      <c r="Y31" s="115"/>
+      <c r="W31" s="101"/>
+      <c r="X31" s="101"/>
+      <c r="Y31" s="102"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
       <c r="AH31" s="55"/>
       <c r="AI31" s="55"/>
       <c r="AJ31" s="55"/>
       <c r="AK31" s="55"/>
       <c r="AL31" s="55"/>
       <c r="AM31" s="55"/>
       <c r="AN31" s="55"/>
       <c r="AO31" s="55"/>
       <c r="AP31" s="55"/>
       <c r="AQ31" s="55"/>
       <c r="AR31" s="55"/>
     </row>
     <row r="32" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="116">
+      <c r="B32" s="103">
         <v>100</v>
       </c>
-      <c r="C32" s="111"/>
-[...2 lines deleted...]
-      <c r="F32" s="116">
+      <c r="C32" s="104"/>
+      <c r="D32" s="104"/>
+      <c r="E32" s="105"/>
+      <c r="F32" s="103">
         <v>100</v>
       </c>
-      <c r="G32" s="111"/>
-[...2 lines deleted...]
-      <c r="J32" s="116">
+      <c r="G32" s="104"/>
+      <c r="H32" s="104"/>
+      <c r="I32" s="105"/>
+      <c r="J32" s="103">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K32" s="111"/>
-[...2 lines deleted...]
-      <c r="N32" s="116">
+      <c r="K32" s="104"/>
+      <c r="L32" s="104"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="103">
         <v>100</v>
       </c>
-      <c r="O32" s="111"/>
-[...2 lines deleted...]
-      <c r="R32" s="116">
+      <c r="O32" s="104"/>
+      <c r="P32" s="104"/>
+      <c r="Q32" s="105"/>
+      <c r="R32" s="103">
         <v>100</v>
       </c>
-      <c r="S32" s="111"/>
-[...2 lines deleted...]
-      <c r="V32" s="116">
+      <c r="S32" s="104"/>
+      <c r="T32" s="104"/>
+      <c r="U32" s="105"/>
+      <c r="V32" s="103">
         <v>100</v>
       </c>
-      <c r="W32" s="111"/>
-[...1 lines deleted...]
-      <c r="Y32" s="112"/>
+      <c r="W32" s="104"/>
+      <c r="X32" s="104"/>
+      <c r="Y32" s="105"/>
     </row>
     <row r="33" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="57"/>
       <c r="V33" s="56"/>
       <c r="W33" s="57"/>
       <c r="X33" s="57"/>
       <c r="Y33" s="58"/>
     </row>
     <row r="34" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="117">
+      <c r="B34" s="100">
         <v>68</v>
       </c>
-      <c r="C34" s="114"/>
-[...2 lines deleted...]
-      <c r="F34" s="117">
+      <c r="C34" s="101"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="102"/>
+      <c r="F34" s="100">
         <v>44</v>
       </c>
-      <c r="G34" s="114"/>
-[...2 lines deleted...]
-      <c r="J34" s="121">
+      <c r="G34" s="101"/>
+      <c r="H34" s="101"/>
+      <c r="I34" s="102"/>
+      <c r="J34" s="94">
         <f>111/367*100</f>
         <v>30.245231607629432</v>
       </c>
-      <c r="K34" s="122"/>
-[...2 lines deleted...]
-      <c r="N34" s="117">
+      <c r="K34" s="95"/>
+      <c r="L34" s="95"/>
+      <c r="M34" s="96"/>
+      <c r="N34" s="100">
         <v>100</v>
       </c>
-      <c r="O34" s="114"/>
-[...2 lines deleted...]
-      <c r="R34" s="117">
+      <c r="O34" s="101"/>
+      <c r="P34" s="101"/>
+      <c r="Q34" s="102"/>
+      <c r="R34" s="100">
         <v>100</v>
       </c>
-      <c r="S34" s="114"/>
-[...2 lines deleted...]
-      <c r="V34" s="117">
+      <c r="S34" s="101"/>
+      <c r="T34" s="101"/>
+      <c r="U34" s="102"/>
+      <c r="V34" s="100">
         <v>100</v>
       </c>
-      <c r="W34" s="114"/>
-[...1 lines deleted...]
-      <c r="Y34" s="115"/>
+      <c r="W34" s="101"/>
+      <c r="X34" s="101"/>
+      <c r="Y34" s="102"/>
     </row>
     <row r="35" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="116">
+      <c r="B35" s="103">
         <v>0</v>
       </c>
-      <c r="C35" s="111"/>
-[...2 lines deleted...]
-      <c r="F35" s="116">
+      <c r="C35" s="104"/>
+      <c r="D35" s="104"/>
+      <c r="E35" s="105"/>
+      <c r="F35" s="103">
         <v>0</v>
       </c>
-      <c r="G35" s="111"/>
-[...2 lines deleted...]
-      <c r="J35" s="116">
+      <c r="G35" s="104"/>
+      <c r="H35" s="104"/>
+      <c r="I35" s="105"/>
+      <c r="J35" s="103">
         <v>0</v>
       </c>
-      <c r="K35" s="111"/>
-[...2 lines deleted...]
-      <c r="N35" s="116">
+      <c r="K35" s="104"/>
+      <c r="L35" s="104"/>
+      <c r="M35" s="105"/>
+      <c r="N35" s="103">
         <v>0</v>
       </c>
-      <c r="O35" s="111"/>
-[...2 lines deleted...]
-      <c r="R35" s="116">
+      <c r="O35" s="104"/>
+      <c r="P35" s="104"/>
+      <c r="Q35" s="105"/>
+      <c r="R35" s="103">
         <v>0</v>
       </c>
-      <c r="S35" s="111"/>
-[...2 lines deleted...]
-      <c r="V35" s="116">
+      <c r="S35" s="104"/>
+      <c r="T35" s="104"/>
+      <c r="U35" s="105"/>
+      <c r="V35" s="103">
         <v>0</v>
       </c>
-      <c r="W35" s="111"/>
-[...1 lines deleted...]
-      <c r="Y35" s="112"/>
+      <c r="W35" s="104"/>
+      <c r="X35" s="104"/>
+      <c r="Y35" s="105"/>
     </row>
     <row r="36" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="57"/>
       <c r="V36" s="56"/>
       <c r="W36" s="57"/>
       <c r="X36" s="57"/>
       <c r="Y36" s="58"/>
     </row>
     <row r="37" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="117">
+      <c r="B37" s="100">
         <v>100</v>
       </c>
-      <c r="C37" s="114"/>
-[...2 lines deleted...]
-      <c r="F37" s="117">
+      <c r="C37" s="101"/>
+      <c r="D37" s="101"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="100">
         <v>103</v>
       </c>
-      <c r="G37" s="114"/>
-[...2 lines deleted...]
-      <c r="J37" s="117">
+      <c r="G37" s="101"/>
+      <c r="H37" s="101"/>
+      <c r="I37" s="102"/>
+      <c r="J37" s="100">
         <v>100</v>
       </c>
-      <c r="K37" s="114"/>
-[...2 lines deleted...]
-      <c r="N37" s="117">
+      <c r="K37" s="101"/>
+      <c r="L37" s="101"/>
+      <c r="M37" s="102"/>
+      <c r="N37" s="100">
         <v>100</v>
       </c>
-      <c r="O37" s="114"/>
-[...2 lines deleted...]
-      <c r="R37" s="121">
+      <c r="O37" s="101"/>
+      <c r="P37" s="101"/>
+      <c r="Q37" s="102"/>
+      <c r="R37" s="94">
         <f>10/337*100</f>
         <v>2.9673590504451042</v>
       </c>
-      <c r="S37" s="122"/>
-[...2 lines deleted...]
-      <c r="V37" s="117">
+      <c r="S37" s="95"/>
+      <c r="T37" s="95"/>
+      <c r="U37" s="96"/>
+      <c r="V37" s="100">
         <v>100</v>
       </c>
-      <c r="W37" s="114"/>
-[...1 lines deleted...]
-      <c r="Y37" s="115"/>
+      <c r="W37" s="101"/>
+      <c r="X37" s="101"/>
+      <c r="Y37" s="102"/>
     </row>
     <row r="38" spans="1:25" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="116">
+      <c r="B38" s="103">
         <v>100</v>
       </c>
-      <c r="C38" s="111"/>
-[...2 lines deleted...]
-      <c r="F38" s="116">
+      <c r="C38" s="104"/>
+      <c r="D38" s="104"/>
+      <c r="E38" s="105"/>
+      <c r="F38" s="103">
         <v>0</v>
       </c>
-      <c r="G38" s="111"/>
-[...2 lines deleted...]
-      <c r="J38" s="116">
+      <c r="G38" s="104"/>
+      <c r="H38" s="104"/>
+      <c r="I38" s="105"/>
+      <c r="J38" s="103">
         <v>100</v>
       </c>
-      <c r="K38" s="111"/>
-[...2 lines deleted...]
-      <c r="N38" s="116">
+      <c r="K38" s="104"/>
+      <c r="L38" s="104"/>
+      <c r="M38" s="105"/>
+      <c r="N38" s="103">
         <v>0</v>
       </c>
-      <c r="O38" s="111"/>
-[...2 lines deleted...]
-      <c r="R38" s="116">
+      <c r="O38" s="104"/>
+      <c r="P38" s="104"/>
+      <c r="Q38" s="105"/>
+      <c r="R38" s="103">
         <v>0</v>
       </c>
-      <c r="S38" s="111"/>
-[...2 lines deleted...]
-      <c r="V38" s="116">
+      <c r="S38" s="104"/>
+      <c r="T38" s="104"/>
+      <c r="U38" s="105"/>
+      <c r="V38" s="103">
         <v>0</v>
       </c>
-      <c r="W38" s="111"/>
-[...1 lines deleted...]
-      <c r="Y38" s="112"/>
+      <c r="W38" s="104"/>
+      <c r="X38" s="104"/>
+      <c r="Y38" s="105"/>
     </row>
     <row r="39" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="57"/>
       <c r="V39" s="56"/>
       <c r="W39" s="57"/>
       <c r="X39" s="57"/>
       <c r="Y39" s="58"/>
     </row>
     <row r="40" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="121">
+      <c r="B40" s="94">
         <f>(B28+B31+B34+B37)/4</f>
         <v>92</v>
       </c>
-      <c r="C40" s="122"/>
-[...2 lines deleted...]
-      <c r="F40" s="121">
+      <c r="C40" s="95"/>
+      <c r="D40" s="95"/>
+      <c r="E40" s="96"/>
+      <c r="F40" s="94">
         <f>(F28+F31+F34+F37)/4</f>
         <v>86.75</v>
       </c>
-      <c r="G40" s="122"/>
-[...2 lines deleted...]
-      <c r="J40" s="121">
+      <c r="G40" s="95"/>
+      <c r="H40" s="95"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="94">
         <f>(J28+J31+J34+J37)/4</f>
         <v>82.561307901907355</v>
       </c>
-      <c r="K40" s="122"/>
-[...2 lines deleted...]
-      <c r="N40" s="121">
+      <c r="K40" s="95"/>
+      <c r="L40" s="95"/>
+      <c r="M40" s="96"/>
+      <c r="N40" s="94">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="122"/>
-[...2 lines deleted...]
-      <c r="R40" s="121">
+      <c r="O40" s="95"/>
+      <c r="P40" s="95"/>
+      <c r="Q40" s="96"/>
+      <c r="R40" s="94">
         <f>(R28+R31+R34+R37)/4</f>
         <v>75.741839762611278</v>
       </c>
-      <c r="S40" s="122"/>
-[...2 lines deleted...]
-      <c r="V40" s="121">
+      <c r="S40" s="95"/>
+      <c r="T40" s="95"/>
+      <c r="U40" s="96"/>
+      <c r="V40" s="94">
         <f>(V28+V31+V34+V37)/4</f>
         <v>100</v>
       </c>
-      <c r="W40" s="122"/>
-[...1 lines deleted...]
-      <c r="Y40" s="123"/>
+      <c r="W40" s="95"/>
+      <c r="X40" s="95"/>
+      <c r="Y40" s="96"/>
     </row>
     <row r="41" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="118">
+      <c r="B41" s="97">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="119"/>
-[...2 lines deleted...]
-      <c r="F41" s="118">
+      <c r="C41" s="98"/>
+      <c r="D41" s="98"/>
+      <c r="E41" s="99"/>
+      <c r="F41" s="97">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="119"/>
-[...2 lines deleted...]
-      <c r="J41" s="118">
+      <c r="G41" s="98"/>
+      <c r="H41" s="98"/>
+      <c r="I41" s="99"/>
+      <c r="J41" s="97">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="119"/>
-[...2 lines deleted...]
-      <c r="N41" s="118">
+      <c r="K41" s="98"/>
+      <c r="L41" s="98"/>
+      <c r="M41" s="99"/>
+      <c r="N41" s="97">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="119"/>
-[...2 lines deleted...]
-      <c r="R41" s="118">
+      <c r="O41" s="98"/>
+      <c r="P41" s="98"/>
+      <c r="Q41" s="99"/>
+      <c r="R41" s="97">
         <f>(R29+R32+R35+R38)/4</f>
         <v>50</v>
       </c>
-      <c r="S41" s="119"/>
-[...2 lines deleted...]
-      <c r="V41" s="118">
+      <c r="S41" s="98"/>
+      <c r="T41" s="98"/>
+      <c r="U41" s="99"/>
+      <c r="V41" s="97">
         <f>(V29+V32+V35+V38)/4</f>
         <v>50</v>
       </c>
-      <c r="W41" s="119"/>
-[...1 lines deleted...]
-      <c r="Y41" s="120"/>
+      <c r="W41" s="98"/>
+      <c r="X41" s="98"/>
+      <c r="Y41" s="99"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
+    <mergeCell ref="A1:AQ1"/>
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="AK3:AQ3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="AK4:AQ4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="V24:Y24"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="V25:Y25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="V28:Y28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="V31:Y31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="V32:Y32"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="V34:Y34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="V35:Y35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="V41:Y41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="V40:Y40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="V37:Y37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F38:I38"/>
     <mergeCell ref="J38:M38"/>
     <mergeCell ref="V38:Y38"/>
     <mergeCell ref="N38:Q38"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R38:U38"/>
     <mergeCell ref="R37:U37"/>
-    <mergeCell ref="B40:E40"/>
-[...78 lines deleted...]
-    <mergeCell ref="AD3:AJ3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM44"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="Y33" sqref="Y33"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="R34" sqref="R34:U34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
@@ -10042,325 +10174,325 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="90" t="s">
-[...36 lines deleted...]
-      <c r="AJ1" s="90"/>
+      <c r="A1" s="120" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="120"/>
+      <c r="AB1" s="120"/>
+      <c r="AC1" s="120"/>
+      <c r="AD1" s="120"/>
+      <c r="AE1" s="120"/>
+      <c r="AF1" s="120"/>
+      <c r="AG1" s="120"/>
+      <c r="AH1" s="120"/>
+      <c r="AI1" s="120"/>
+      <c r="AJ1" s="120"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="91" t="s">
-[...36 lines deleted...]
-      <c r="AJ2" s="91"/>
+      <c r="A2" s="121" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="121"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
+      <c r="M2" s="121"/>
+      <c r="N2" s="121"/>
+      <c r="O2" s="121"/>
+      <c r="P2" s="121"/>
+      <c r="Q2" s="121"/>
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
+      <c r="AD2" s="121"/>
+      <c r="AE2" s="121"/>
+      <c r="AF2" s="121"/>
+      <c r="AG2" s="121"/>
+      <c r="AH2" s="121"/>
+      <c r="AI2" s="121"/>
+      <c r="AJ2" s="121"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="92" t="s">
+      <c r="B3" s="122" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="93"/>
-[...5 lines deleted...]
-      <c r="I3" s="92" t="s">
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="123"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="J3" s="93"/>
-[...5 lines deleted...]
-      <c r="P3" s="95" t="s">
+      <c r="J3" s="123"/>
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="124"/>
+      <c r="P3" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="Q3" s="96"/>
-[...5 lines deleted...]
-      <c r="W3" s="124" t="s">
+      <c r="Q3" s="126"/>
+      <c r="R3" s="126"/>
+      <c r="S3" s="126"/>
+      <c r="T3" s="126"/>
+      <c r="U3" s="126"/>
+      <c r="V3" s="126"/>
+      <c r="W3" s="128" t="s">
         <v>46</v>
       </c>
-      <c r="X3" s="125"/>
-[...5 lines deleted...]
-      <c r="AD3" s="125" t="s">
+      <c r="X3" s="129"/>
+      <c r="Y3" s="129"/>
+      <c r="Z3" s="129"/>
+      <c r="AA3" s="129"/>
+      <c r="AB3" s="129"/>
+      <c r="AC3" s="130"/>
+      <c r="AD3" s="129" t="s">
         <v>47</v>
       </c>
-      <c r="AE3" s="125"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="126"/>
+      <c r="AE3" s="129"/>
+      <c r="AF3" s="129"/>
+      <c r="AG3" s="129"/>
+      <c r="AH3" s="129"/>
+      <c r="AI3" s="129"/>
+      <c r="AJ3" s="130"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="103"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+      <c r="L4" s="112"/>
+      <c r="M4" s="112"/>
+      <c r="N4" s="112"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="114"/>
+      <c r="Q4" s="112"/>
+      <c r="R4" s="112"/>
+      <c r="S4" s="112"/>
+      <c r="T4" s="112"/>
+      <c r="U4" s="112"/>
+      <c r="V4" s="112"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="112"/>
+      <c r="Y4" s="112"/>
+      <c r="Z4" s="112"/>
+      <c r="AA4" s="112"/>
+      <c r="AB4" s="112"/>
+      <c r="AC4" s="113"/>
+      <c r="AD4" s="112"/>
+      <c r="AE4" s="112"/>
+      <c r="AF4" s="112"/>
+      <c r="AG4" s="112"/>
+      <c r="AH4" s="112"/>
+      <c r="AI4" s="112"/>
+      <c r="AJ4" s="113"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
+        <v>30</v>
+      </c>
+      <c r="C5" s="4">
+        <v>31</v>
+      </c>
+      <c r="D5" s="3">
+        <v>1</v>
+      </c>
+      <c r="E5" s="4">
+        <v>2</v>
+      </c>
+      <c r="F5" s="3">
+        <v>3</v>
+      </c>
+      <c r="G5" s="5">
+        <v>4</v>
+      </c>
+      <c r="H5" s="6">
+        <v>5</v>
+      </c>
+      <c r="I5" s="3">
+        <v>6</v>
+      </c>
+      <c r="J5" s="7">
+        <v>7</v>
+      </c>
+      <c r="K5" s="3">
+        <v>8</v>
+      </c>
+      <c r="L5" s="7">
+        <v>9</v>
+      </c>
+      <c r="M5" s="3">
+        <v>10</v>
+      </c>
+      <c r="N5" s="7">
+        <v>11</v>
+      </c>
+      <c r="O5" s="3">
+        <v>12</v>
+      </c>
+      <c r="P5" s="8">
+        <v>13</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>14</v>
+      </c>
+      <c r="R5" s="9">
+        <v>15</v>
+      </c>
+      <c r="S5" s="3">
+        <v>16</v>
+      </c>
+      <c r="T5" s="8">
+        <v>17</v>
+      </c>
+      <c r="U5" s="4">
+        <v>18</v>
+      </c>
+      <c r="V5" s="9">
+        <v>19</v>
+      </c>
+      <c r="W5" s="3">
+        <v>20</v>
+      </c>
+      <c r="X5" s="7">
+        <v>21</v>
+      </c>
+      <c r="Y5" s="3">
+        <v>22</v>
+      </c>
+      <c r="Z5" s="7">
         <v>23</v>
       </c>
-      <c r="C5" s="4">
+      <c r="AA5" s="3">
         <v>24</v>
       </c>
-      <c r="D5" s="3">
+      <c r="AB5" s="7">
         <v>25</v>
       </c>
-      <c r="E5" s="4">
+      <c r="AC5" s="3">
         <v>26</v>
       </c>
-      <c r="F5" s="3">
+      <c r="AD5" s="10">
         <v>27</v>
       </c>
-      <c r="G5" s="5">
+      <c r="AE5" s="3">
         <v>28</v>
       </c>
-      <c r="H5" s="6">
+      <c r="AF5" s="10">
+        <v>29</v>
+      </c>
+      <c r="AG5" s="3">
+        <v>30</v>
+      </c>
+      <c r="AH5" s="10">
         <v>1</v>
       </c>
-      <c r="I5" s="3">
+      <c r="AI5" s="3">
         <v>2</v>
       </c>
-      <c r="J5" s="7">
+      <c r="AJ5" s="3">
         <v>3</v>
-      </c>
-[...76 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="86" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="12">
         <v>1000</v>
       </c>
       <c r="C6" s="12">
         <v>1000</v>
       </c>
       <c r="D6" s="12">
         <v>1000</v>
       </c>
       <c r="E6" s="12">
         <v>1000</v>
       </c>
       <c r="F6" s="12">
         <v>1000</v>
       </c>
       <c r="G6" s="12">
         <v>1000</v>
       </c>
       <c r="H6" s="12">
@@ -10407,57 +10539,71 @@
       </c>
       <c r="V6" s="14">
         <v>1000</v>
       </c>
       <c r="W6" s="72">
         <v>1000</v>
       </c>
       <c r="X6" s="76">
         <v>1000</v>
       </c>
       <c r="Y6" s="72">
         <v>1000</v>
       </c>
       <c r="Z6" s="76">
         <v>1000</v>
       </c>
       <c r="AA6" s="72">
         <v>1000</v>
       </c>
       <c r="AB6" s="76">
         <v>1000</v>
       </c>
       <c r="AC6" s="72">
         <v>1000</v>
       </c>
-      <c r="AD6" s="15"/>
-[...5 lines deleted...]
-      <c r="AJ6" s="15"/>
+      <c r="AD6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AE6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AF6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AG6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AH6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AI6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AJ6" s="15">
+        <v>1000</v>
+      </c>
     </row>
     <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="85" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="18">
         <v>1000</v>
       </c>
       <c r="C7" s="18">
         <v>1000</v>
       </c>
       <c r="D7" s="18">
         <v>1000</v>
       </c>
       <c r="E7" s="18">
         <v>1000</v>
       </c>
       <c r="F7" s="18">
         <v>1000</v>
       </c>
       <c r="G7" s="18">
         <v>1000</v>
       </c>
       <c r="H7" s="18">
         <v>1000</v>
@@ -10503,57 +10649,71 @@
       </c>
       <c r="V7" s="68">
         <v>1000</v>
       </c>
       <c r="W7" s="73">
         <v>1000</v>
       </c>
       <c r="X7" s="77">
         <v>1000</v>
       </c>
       <c r="Y7" s="73">
         <v>1000</v>
       </c>
       <c r="Z7" s="77">
         <v>1000</v>
       </c>
       <c r="AA7" s="73">
         <v>1000</v>
       </c>
       <c r="AB7" s="77">
         <v>1000</v>
       </c>
       <c r="AC7" s="73">
         <v>1000</v>
       </c>
-      <c r="AD7" s="70"/>
-[...5 lines deleted...]
-      <c r="AJ7" s="18"/>
+      <c r="AD7" s="70">
+        <v>1000</v>
+      </c>
+      <c r="AE7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AF7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AG7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AH7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AI7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AJ7" s="18">
+        <v>1000</v>
+      </c>
     </row>
     <row r="8" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="24"/>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="27"/>
       <c r="K8" s="26"/>
       <c r="L8" s="27"/>
       <c r="M8" s="26"/>
       <c r="N8" s="27"/>
       <c r="O8" s="26"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="27"/>
       <c r="S8" s="26"/>
       <c r="T8" s="27"/>
       <c r="U8" s="26"/>
       <c r="V8" s="27"/>
       <c r="W8" s="66"/>
@@ -10637,57 +10797,71 @@
       </c>
       <c r="V9" s="14">
         <v>1000</v>
       </c>
       <c r="W9" s="89">
         <v>1000</v>
       </c>
       <c r="X9" s="89">
         <v>1000</v>
       </c>
       <c r="Y9" s="89">
         <v>1000</v>
       </c>
       <c r="Z9" s="89">
         <v>1000</v>
       </c>
       <c r="AA9" s="89">
         <v>1000</v>
       </c>
       <c r="AB9" s="89">
         <v>1000</v>
       </c>
       <c r="AC9" s="89">
         <v>1000</v>
       </c>
-      <c r="AD9" s="15"/>
-[...5 lines deleted...]
-      <c r="AJ9" s="15"/>
+      <c r="AD9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AE9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AF9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AG9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AH9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AI9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AJ9" s="15">
+        <v>1000</v>
+      </c>
     </row>
     <row r="10" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="23">
         <v>1000</v>
       </c>
       <c r="C10" s="23">
         <v>1000</v>
       </c>
       <c r="D10" s="23">
         <v>1000</v>
       </c>
       <c r="E10" s="23">
         <v>1000</v>
       </c>
       <c r="F10" s="23">
         <v>1000</v>
       </c>
       <c r="G10" s="23">
         <v>1000</v>
       </c>
       <c r="H10" s="31">
         <v>1000</v>
@@ -10733,57 +10907,71 @@
       </c>
       <c r="V10" s="68">
         <v>1000</v>
       </c>
       <c r="W10" s="87">
         <v>1000</v>
       </c>
       <c r="X10" s="88">
         <v>1000</v>
       </c>
       <c r="Y10" s="87">
         <v>1000</v>
       </c>
       <c r="Z10" s="88">
         <v>1000</v>
       </c>
       <c r="AA10" s="87">
         <v>1000</v>
       </c>
       <c r="AB10" s="88">
         <v>1000</v>
       </c>
       <c r="AC10" s="87">
         <v>1000</v>
       </c>
-      <c r="AD10" s="70"/>
-[...5 lines deleted...]
-      <c r="AJ10" s="18"/>
+      <c r="AD10" s="70">
+        <v>1000</v>
+      </c>
+      <c r="AE10" s="64">
+        <v>1000</v>
+      </c>
+      <c r="AF10" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AG10" s="64">
+        <v>1000</v>
+      </c>
+      <c r="AH10" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AI10" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AJ10" s="18">
+        <v>1000</v>
+      </c>
     </row>
     <row r="11" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="24"/>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="27"/>
       <c r="M11" s="26"/>
       <c r="N11" s="27"/>
       <c r="O11" s="26"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="26"/>
       <c r="R11" s="27"/>
       <c r="S11" s="26"/>
       <c r="T11" s="27"/>
       <c r="U11" s="26"/>
       <c r="V11" s="27"/>
       <c r="W11" s="66"/>
@@ -10867,57 +11055,71 @@
       </c>
       <c r="V12" s="12">
         <v>1900</v>
       </c>
       <c r="W12" s="89">
         <v>1500</v>
       </c>
       <c r="X12" s="89">
         <v>1500</v>
       </c>
       <c r="Y12" s="89">
         <v>1500</v>
       </c>
       <c r="Z12" s="89">
         <v>1500</v>
       </c>
       <c r="AA12" s="89">
         <v>1500</v>
       </c>
       <c r="AB12" s="89">
         <v>1500</v>
       </c>
       <c r="AC12" s="89">
         <v>1500</v>
       </c>
-      <c r="AD12" s="14"/>
-[...5 lines deleted...]
-      <c r="AJ12" s="12"/>
+      <c r="AD12" s="14">
+        <v>1500</v>
+      </c>
+      <c r="AE12" s="12">
+        <v>1500</v>
+      </c>
+      <c r="AF12" s="14">
+        <v>1500</v>
+      </c>
+      <c r="AG12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="AH12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="AI12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="AJ12" s="12">
+        <v>1900</v>
+      </c>
     </row>
     <row r="13" spans="1:36" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="85" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="31">
         <v>1900</v>
       </c>
       <c r="C13" s="31">
         <v>1900</v>
       </c>
       <c r="D13" s="31">
         <v>1900</v>
       </c>
       <c r="E13" s="31">
         <v>1900</v>
       </c>
       <c r="F13" s="31">
         <v>1900</v>
       </c>
       <c r="G13" s="31">
         <v>1900</v>
       </c>
       <c r="H13" s="31">
         <v>1900</v>
@@ -10942,78 +11144,92 @@
       </c>
       <c r="O13" s="31">
         <v>1500</v>
       </c>
       <c r="P13" s="19">
         <v>1500</v>
       </c>
       <c r="Q13" s="20">
         <v>1500</v>
       </c>
       <c r="R13" s="21">
         <v>1500</v>
       </c>
       <c r="S13" s="20">
         <v>1500</v>
       </c>
       <c r="T13" s="21">
         <v>1500</v>
       </c>
       <c r="U13" s="18">
         <v>1900</v>
       </c>
       <c r="V13" s="21">
         <v>1900</v>
       </c>
-      <c r="W13" s="127">
+      <c r="W13" s="92">
         <v>1500</v>
       </c>
-      <c r="X13" s="127">
+      <c r="X13" s="92">
         <v>1500</v>
       </c>
-      <c r="Y13" s="127">
+      <c r="Y13" s="92">
         <v>1500</v>
       </c>
-      <c r="Z13" s="127">
+      <c r="Z13" s="92">
         <v>1500</v>
       </c>
-      <c r="AA13" s="127">
+      <c r="AA13" s="92">
         <v>1500</v>
       </c>
-      <c r="AB13" s="127">
+      <c r="AB13" s="92">
         <v>1500</v>
       </c>
-      <c r="AC13" s="127">
+      <c r="AC13" s="92">
         <v>1500</v>
       </c>
-      <c r="AD13" s="70"/>
-[...5 lines deleted...]
-      <c r="AJ13" s="18"/>
+      <c r="AD13" s="70">
+        <v>1500</v>
+      </c>
+      <c r="AE13" s="64">
+        <v>1500</v>
+      </c>
+      <c r="AF13" s="18">
+        <v>1500</v>
+      </c>
+      <c r="AG13" s="64">
+        <v>1900</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>1900</v>
+      </c>
+      <c r="AI13" s="64">
+        <v>1900</v>
+      </c>
+      <c r="AJ13" s="18">
+        <v>1900</v>
+      </c>
     </row>
     <row r="14" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="24"/>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="27"/>
       <c r="M14" s="26"/>
       <c r="N14" s="27"/>
       <c r="O14" s="26"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="27"/>
       <c r="S14" s="26"/>
       <c r="T14" s="27"/>
       <c r="U14" s="26"/>
       <c r="V14" s="27"/>
       <c r="W14" s="26"/>
@@ -11097,57 +11313,71 @@
       </c>
       <c r="V15" s="12">
         <v>387</v>
       </c>
       <c r="W15" s="12">
         <v>378</v>
       </c>
       <c r="X15" s="14">
         <v>378</v>
       </c>
       <c r="Y15" s="12">
         <v>378</v>
       </c>
       <c r="Z15" s="14">
         <v>378</v>
       </c>
       <c r="AA15" s="12">
         <v>378</v>
       </c>
       <c r="AB15" s="14">
         <v>378</v>
       </c>
       <c r="AC15" s="12">
         <v>378</v>
       </c>
-      <c r="AD15" s="15"/>
-[...5 lines deleted...]
-      <c r="AJ15" s="15"/>
+      <c r="AD15" s="15">
+        <v>333</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>333</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>333</v>
+      </c>
+      <c r="AG15" s="15">
+        <v>333</v>
+      </c>
+      <c r="AH15" s="15">
+        <v>300</v>
+      </c>
+      <c r="AI15" s="15">
+        <v>300</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>300</v>
+      </c>
     </row>
     <row r="16" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="18">
         <v>60</v>
       </c>
       <c r="C16" s="18">
         <v>60</v>
       </c>
       <c r="D16" s="18">
         <v>90</v>
       </c>
       <c r="E16" s="18">
         <v>90</v>
       </c>
       <c r="F16" s="18">
         <v>90</v>
       </c>
       <c r="G16" s="18">
         <v>90</v>
       </c>
       <c r="H16" s="18">
         <v>90</v>
@@ -11193,57 +11423,71 @@
       </c>
       <c r="V16" s="18">
         <v>108</v>
       </c>
       <c r="W16" s="18">
         <v>108</v>
       </c>
       <c r="X16" s="80">
         <v>108</v>
       </c>
       <c r="Y16" s="18">
         <v>108</v>
       </c>
       <c r="Z16" s="80">
         <v>108</v>
       </c>
       <c r="AA16" s="18">
         <v>108</v>
       </c>
       <c r="AB16" s="80">
         <v>108</v>
       </c>
       <c r="AC16" s="18">
         <v>108</v>
       </c>
-      <c r="AD16" s="70"/>
-[...5 lines deleted...]
-      <c r="AJ16" s="70"/>
+      <c r="AD16" s="70">
+        <v>108</v>
+      </c>
+      <c r="AE16" s="70">
+        <v>108</v>
+      </c>
+      <c r="AF16" s="70">
+        <v>108</v>
+      </c>
+      <c r="AG16" s="70">
+        <v>108</v>
+      </c>
+      <c r="AH16" s="70">
+        <v>105</v>
+      </c>
+      <c r="AI16" s="70">
+        <v>105</v>
+      </c>
+      <c r="AJ16" s="70">
+        <v>105</v>
+      </c>
     </row>
     <row r="17" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="24"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="26"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="27"/>
       <c r="M17" s="26"/>
       <c r="N17" s="27"/>
       <c r="O17" s="26"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="27"/>
       <c r="S17" s="26"/>
       <c r="T17" s="27"/>
       <c r="U17" s="26"/>
       <c r="V17" s="27"/>
       <c r="W17" s="26"/>
@@ -11327,57 +11571,71 @@
       </c>
       <c r="V18" s="16">
         <v>387</v>
       </c>
       <c r="W18" s="12">
         <v>378</v>
       </c>
       <c r="X18" s="14">
         <v>378</v>
       </c>
       <c r="Y18" s="12">
         <v>378</v>
       </c>
       <c r="Z18" s="14">
         <v>378</v>
       </c>
       <c r="AA18" s="12">
         <v>378</v>
       </c>
       <c r="AB18" s="14">
         <v>378</v>
       </c>
       <c r="AC18" s="12">
         <v>378</v>
       </c>
-      <c r="AD18" s="15"/>
-[...5 lines deleted...]
-      <c r="AJ18" s="12"/>
+      <c r="AD18" s="15">
+        <v>333</v>
+      </c>
+      <c r="AE18" s="12">
+        <v>333</v>
+      </c>
+      <c r="AF18" s="12">
+        <v>333</v>
+      </c>
+      <c r="AG18" s="12">
+        <v>333</v>
+      </c>
+      <c r="AH18" s="12">
+        <v>300</v>
+      </c>
+      <c r="AI18" s="12">
+        <v>300</v>
+      </c>
+      <c r="AJ18" s="12">
+        <v>300</v>
+      </c>
     </row>
     <row r="19" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18">
         <v>60</v>
       </c>
       <c r="C19" s="18">
         <v>60</v>
       </c>
       <c r="D19" s="18">
         <v>90</v>
       </c>
       <c r="E19" s="18">
         <v>90</v>
       </c>
       <c r="F19" s="18">
         <v>90</v>
       </c>
       <c r="G19" s="18">
         <v>90</v>
       </c>
       <c r="H19" s="18">
         <v>90</v>
@@ -11423,57 +11681,71 @@
       </c>
       <c r="V19" s="68">
         <v>108</v>
       </c>
       <c r="W19" s="31">
         <v>108</v>
       </c>
       <c r="X19" s="82">
         <v>108</v>
       </c>
       <c r="Y19" s="31">
         <v>108</v>
       </c>
       <c r="Z19" s="82">
         <v>108</v>
       </c>
       <c r="AA19" s="31">
         <v>108</v>
       </c>
       <c r="AB19" s="82">
         <v>108</v>
       </c>
       <c r="AC19" s="31">
         <v>108</v>
       </c>
-      <c r="AD19" s="70"/>
-[...5 lines deleted...]
-      <c r="AJ19" s="18"/>
+      <c r="AD19" s="70">
+        <v>108</v>
+      </c>
+      <c r="AE19" s="18">
+        <v>108</v>
+      </c>
+      <c r="AF19" s="18">
+        <v>108</v>
+      </c>
+      <c r="AG19" s="18">
+        <v>108</v>
+      </c>
+      <c r="AH19" s="18">
+        <v>105</v>
+      </c>
+      <c r="AI19" s="18">
+        <v>105</v>
+      </c>
+      <c r="AJ19" s="18">
+        <v>105</v>
+      </c>
     </row>
     <row r="20" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="38"/>
       <c r="B20" s="39"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="41"/>
       <c r="H20" s="42"/>
       <c r="I20" s="43"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
       <c r="L20" s="41"/>
       <c r="M20" s="41"/>
       <c r="N20" s="41"/>
       <c r="O20" s="42"/>
       <c r="P20" s="41"/>
       <c r="Q20" s="41"/>
       <c r="R20" s="41"/>
       <c r="S20" s="41"/>
       <c r="T20" s="44"/>
       <c r="U20" s="41"/>
       <c r="V20" s="41"/>
       <c r="W20" s="65"/>
@@ -11538,104 +11810,125 @@
       <c r="L21" s="45">
         <f t="shared" si="0"/>
         <v>4256</v>
       </c>
       <c r="M21" s="45">
         <f t="shared" si="0"/>
         <v>4256</v>
       </c>
       <c r="N21" s="45">
         <f t="shared" si="0"/>
         <v>4256</v>
       </c>
       <c r="O21" s="45">
         <f t="shared" si="0"/>
         <v>4256</v>
       </c>
       <c r="P21" s="45">
         <f t="shared" si="0"/>
         <v>4274</v>
       </c>
       <c r="Q21" s="45">
         <f t="shared" si="0"/>
         <v>4274</v>
       </c>
       <c r="R21" s="45">
-        <f t="shared" ref="R21:AC22" si="1">SUM(R6+R9+R12+R15+R18)</f>
+        <f t="shared" ref="R21:AG22" si="1">SUM(R6+R9+R12+R15+R18)</f>
         <v>4274</v>
       </c>
       <c r="S21" s="45">
         <f t="shared" si="1"/>
         <v>4274</v>
       </c>
       <c r="T21" s="45">
         <f t="shared" si="1"/>
         <v>4274</v>
       </c>
       <c r="U21" s="45">
         <f t="shared" si="1"/>
         <v>4674</v>
       </c>
       <c r="V21" s="45">
         <f t="shared" si="1"/>
         <v>4674</v>
       </c>
       <c r="W21" s="45">
         <f t="shared" si="1"/>
         <v>4256</v>
       </c>
       <c r="X21" s="45">
         <f t="shared" si="1"/>
         <v>4256</v>
       </c>
       <c r="Y21" s="45">
         <f t="shared" si="1"/>
         <v>4256</v>
       </c>
       <c r="Z21" s="45">
         <f t="shared" si="1"/>
         <v>4256</v>
       </c>
       <c r="AA21" s="45">
         <f t="shared" si="1"/>
         <v>4256</v>
       </c>
       <c r="AB21" s="45">
         <f t="shared" si="1"/>
         <v>4256</v>
       </c>
       <c r="AC21" s="45">
         <f t="shared" si="1"/>
         <v>4256</v>
       </c>
-      <c r="AD21" s="83"/>
-[...5 lines deleted...]
-      <c r="AJ21" s="83"/>
+      <c r="AD21" s="45">
+        <f t="shared" si="1"/>
+        <v>4166</v>
+      </c>
+      <c r="AE21" s="45">
+        <f t="shared" si="1"/>
+        <v>4166</v>
+      </c>
+      <c r="AF21" s="45">
+        <f t="shared" si="1"/>
+        <v>4166</v>
+      </c>
+      <c r="AG21" s="45">
+        <f t="shared" si="1"/>
+        <v>4566</v>
+      </c>
+      <c r="AH21" s="45">
+        <f t="shared" ref="AH21:AJ22" si="2">SUM(AH6+AH9+AH12+AH15+AH18)</f>
+        <v>4500</v>
+      </c>
+      <c r="AI21" s="45">
+        <f t="shared" si="2"/>
+        <v>4500</v>
+      </c>
+      <c r="AJ21" s="45">
+        <f t="shared" si="2"/>
+        <v>4500</v>
+      </c>
     </row>
     <row r="22" spans="1:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="85" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="46">
         <f t="shared" si="0"/>
         <v>4020</v>
       </c>
       <c r="C22" s="46">
         <f t="shared" si="0"/>
         <v>4020</v>
       </c>
       <c r="D22" s="46">
         <f t="shared" si="0"/>
         <v>4080</v>
       </c>
       <c r="E22" s="46">
         <f t="shared" si="0"/>
         <v>4080</v>
       </c>
       <c r="F22" s="46">
         <f t="shared" si="0"/>
         <v>4080</v>
       </c>
@@ -11709,772 +12002,3160 @@
       </c>
       <c r="X22" s="46">
         <f t="shared" si="1"/>
         <v>3716</v>
       </c>
       <c r="Y22" s="46">
         <f t="shared" si="1"/>
         <v>3716</v>
       </c>
       <c r="Z22" s="46">
         <f t="shared" si="1"/>
         <v>3716</v>
       </c>
       <c r="AA22" s="46">
         <f t="shared" si="1"/>
         <v>3716</v>
       </c>
       <c r="AB22" s="46">
         <f t="shared" si="1"/>
         <v>3716</v>
       </c>
       <c r="AC22" s="46">
         <f t="shared" si="1"/>
         <v>3716</v>
       </c>
-      <c r="AD22" s="46"/>
-[...5 lines deleted...]
-      <c r="AJ22" s="46"/>
+      <c r="AD22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="AE22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="AF22" s="46">
+        <f t="shared" si="1"/>
+        <v>3716</v>
+      </c>
+      <c r="AG22" s="46">
+        <f t="shared" si="1"/>
+        <v>4116</v>
+      </c>
+      <c r="AH22" s="46">
+        <f t="shared" si="2"/>
+        <v>4110</v>
+      </c>
+      <c r="AI22" s="46">
+        <f t="shared" si="2"/>
+        <v>4110</v>
+      </c>
+      <c r="AJ22" s="46">
+        <f t="shared" si="2"/>
+        <v>4110</v>
+      </c>
     </row>
     <row r="23" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="98" t="s">
+      <c r="B24" s="115" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="99"/>
-[...2 lines deleted...]
-      <c r="F24" s="98" t="s">
+      <c r="C24" s="116"/>
+      <c r="D24" s="116"/>
+      <c r="E24" s="117"/>
+      <c r="F24" s="115" t="s">
         <v>44</v>
       </c>
-      <c r="G24" s="99"/>
-[...2 lines deleted...]
-      <c r="J24" s="98" t="s">
+      <c r="G24" s="116"/>
+      <c r="H24" s="116"/>
+      <c r="I24" s="117"/>
+      <c r="J24" s="115" t="s">
         <v>45</v>
       </c>
-      <c r="K24" s="101"/>
-[...2 lines deleted...]
-      <c r="N24" s="98" t="s">
+      <c r="K24" s="118"/>
+      <c r="L24" s="118"/>
+      <c r="M24" s="119"/>
+      <c r="N24" s="115" t="s">
         <v>46</v>
       </c>
-      <c r="O24" s="101"/>
-[...7 lines deleted...]
-      <c r="U24" s="102"/>
+      <c r="O24" s="118"/>
+      <c r="P24" s="118"/>
+      <c r="Q24" s="118"/>
+      <c r="R24" s="115" t="s">
+        <v>47</v>
+      </c>
+      <c r="S24" s="118"/>
+      <c r="T24" s="118"/>
+      <c r="U24" s="119"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="113" t="s">
+      <c r="B25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="114"/>
-[...2 lines deleted...]
-      <c r="F25" s="113" t="s">
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="102"/>
+      <c r="F25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="114"/>
-[...2 lines deleted...]
-      <c r="J25" s="113" t="s">
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="102"/>
+      <c r="J25" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="114"/>
-[...9 lines deleted...]
-      <c r="U25" s="115"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="102"/>
+      <c r="N25" s="106" t="s">
+        <v>30</v>
+      </c>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="102"/>
+      <c r="R25" s="106" t="s">
+        <v>30</v>
+      </c>
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="102"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="110" t="s">
+      <c r="B26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="111"/>
-[...2 lines deleted...]
-      <c r="F26" s="110" t="s">
+      <c r="C26" s="104"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="111"/>
-[...2 lines deleted...]
-      <c r="J26" s="110" t="s">
+      <c r="G26" s="104"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="105"/>
+      <c r="J26" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="111"/>
-[...9 lines deleted...]
-      <c r="U26" s="112"/>
+      <c r="K26" s="104"/>
+      <c r="L26" s="104"/>
+      <c r="M26" s="105"/>
+      <c r="N26" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="O26" s="104"/>
+      <c r="P26" s="104"/>
+      <c r="Q26" s="105"/>
+      <c r="R26" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="S26" s="104"/>
+      <c r="T26" s="104"/>
+      <c r="U26" s="105"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="117">
+      <c r="B28" s="100">
         <v>100</v>
       </c>
-      <c r="C28" s="114"/>
-[...2 lines deleted...]
-      <c r="F28" s="117">
+      <c r="C28" s="101"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="100">
         <v>100</v>
       </c>
-      <c r="G28" s="114"/>
-[...2 lines deleted...]
-      <c r="J28" s="117">
+      <c r="G28" s="101"/>
+      <c r="H28" s="101"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="100">
         <v>100</v>
       </c>
-      <c r="K28" s="114"/>
-[...9 lines deleted...]
-      <c r="U28" s="115"/>
+      <c r="K28" s="101"/>
+      <c r="L28" s="101"/>
+      <c r="M28" s="102"/>
+      <c r="N28" s="100">
+        <v>100</v>
+      </c>
+      <c r="O28" s="101"/>
+      <c r="P28" s="101"/>
+      <c r="Q28" s="102"/>
+      <c r="R28" s="100">
+        <v>100</v>
+      </c>
+      <c r="S28" s="101"/>
+      <c r="T28" s="101"/>
+      <c r="U28" s="102"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="116">
+      <c r="B29" s="103">
         <v>100</v>
       </c>
-      <c r="C29" s="111"/>
-[...2 lines deleted...]
-      <c r="F29" s="116">
+      <c r="C29" s="104"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="105"/>
+      <c r="F29" s="103">
         <v>100</v>
       </c>
-      <c r="G29" s="111"/>
-[...2 lines deleted...]
-      <c r="J29" s="116">
+      <c r="G29" s="104"/>
+      <c r="H29" s="104"/>
+      <c r="I29" s="105"/>
+      <c r="J29" s="103">
         <v>100</v>
       </c>
-      <c r="K29" s="111"/>
-[...9 lines deleted...]
-      <c r="U29" s="112"/>
+      <c r="K29" s="104"/>
+      <c r="L29" s="104"/>
+      <c r="M29" s="105"/>
+      <c r="N29" s="103">
+        <v>100</v>
+      </c>
+      <c r="O29" s="104"/>
+      <c r="P29" s="104"/>
+      <c r="Q29" s="105"/>
+      <c r="R29" s="103">
+        <v>100</v>
+      </c>
+      <c r="S29" s="104"/>
+      <c r="T29" s="104"/>
+      <c r="U29" s="105"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
-      <c r="B30" s="57"/>
+      <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="57"/>
-      <c r="F30" s="57"/>
+      <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
-      <c r="J30" s="57"/>
+      <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
-      <c r="M30" s="57"/>
+      <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="117">
+      <c r="B31" s="100">
         <v>100</v>
       </c>
-      <c r="C31" s="114"/>
-[...2 lines deleted...]
-      <c r="F31" s="117">
+      <c r="C31" s="101"/>
+      <c r="D31" s="101"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="100">
         <v>100</v>
       </c>
-      <c r="G31" s="114"/>
-[...2 lines deleted...]
-      <c r="J31" s="117">
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="100">
         <v>100</v>
       </c>
-      <c r="K31" s="114"/>
-[...9 lines deleted...]
-      <c r="U31" s="115"/>
+      <c r="K31" s="101"/>
+      <c r="L31" s="101"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="100">
+        <v>100</v>
+      </c>
+      <c r="O31" s="101"/>
+      <c r="P31" s="101"/>
+      <c r="Q31" s="102"/>
+      <c r="R31" s="100">
+        <v>100</v>
+      </c>
+      <c r="S31" s="101"/>
+      <c r="T31" s="101"/>
+      <c r="U31" s="102"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="116">
+      <c r="B32" s="103">
         <v>100</v>
       </c>
-      <c r="C32" s="111"/>
-[...2 lines deleted...]
-      <c r="F32" s="116">
+      <c r="C32" s="104"/>
+      <c r="D32" s="104"/>
+      <c r="E32" s="105"/>
+      <c r="F32" s="103">
         <v>100</v>
       </c>
-      <c r="G32" s="111"/>
-[...2 lines deleted...]
-      <c r="J32" s="116">
+      <c r="G32" s="104"/>
+      <c r="H32" s="104"/>
+      <c r="I32" s="105"/>
+      <c r="J32" s="103">
         <v>100</v>
       </c>
-      <c r="K32" s="111"/>
-[...9 lines deleted...]
-      <c r="U32" s="112"/>
+      <c r="K32" s="104"/>
+      <c r="L32" s="104"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="103">
+        <v>100</v>
+      </c>
+      <c r="O32" s="104"/>
+      <c r="P32" s="104"/>
+      <c r="Q32" s="105"/>
+      <c r="R32" s="103">
+        <v>100</v>
+      </c>
+      <c r="S32" s="104"/>
+      <c r="T32" s="104"/>
+      <c r="U32" s="105"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="117">
+      <c r="B34" s="100">
         <v>100</v>
       </c>
-      <c r="C34" s="114"/>
-[...2 lines deleted...]
-      <c r="F34" s="117">
+      <c r="C34" s="101"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="102"/>
+      <c r="F34" s="100">
         <v>100</v>
       </c>
-      <c r="G34" s="114"/>
-[...2 lines deleted...]
-      <c r="J34" s="117">
+      <c r="G34" s="101"/>
+      <c r="H34" s="101"/>
+      <c r="I34" s="102"/>
+      <c r="J34" s="100">
         <v>100</v>
       </c>
-      <c r="K34" s="114"/>
-[...9 lines deleted...]
-      <c r="U34" s="115"/>
+      <c r="K34" s="101"/>
+      <c r="L34" s="101"/>
+      <c r="M34" s="102"/>
+      <c r="N34" s="100">
+        <v>100</v>
+      </c>
+      <c r="O34" s="101"/>
+      <c r="P34" s="101"/>
+      <c r="Q34" s="102"/>
+      <c r="R34" s="100">
+        <v>100</v>
+      </c>
+      <c r="S34" s="101"/>
+      <c r="T34" s="101"/>
+      <c r="U34" s="102"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="116">
+      <c r="B35" s="103">
         <v>0</v>
       </c>
-      <c r="C35" s="111"/>
-[...2 lines deleted...]
-      <c r="F35" s="116">
+      <c r="C35" s="104"/>
+      <c r="D35" s="104"/>
+      <c r="E35" s="105"/>
+      <c r="F35" s="103">
         <v>0</v>
       </c>
-      <c r="G35" s="111"/>
-[...2 lines deleted...]
-      <c r="J35" s="116">
+      <c r="G35" s="104"/>
+      <c r="H35" s="104"/>
+      <c r="I35" s="105"/>
+      <c r="J35" s="103">
         <v>0</v>
       </c>
-      <c r="K35" s="111"/>
-[...9 lines deleted...]
-      <c r="U35" s="112"/>
+      <c r="K35" s="104"/>
+      <c r="L35" s="104"/>
+      <c r="M35" s="105"/>
+      <c r="N35" s="103">
+        <v>0</v>
+      </c>
+      <c r="O35" s="104"/>
+      <c r="P35" s="104"/>
+      <c r="Q35" s="105"/>
+      <c r="R35" s="103">
+        <v>0</v>
+      </c>
+      <c r="S35" s="104"/>
+      <c r="T35" s="104"/>
+      <c r="U35" s="105"/>
+    </row>
+    <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="61"/>
+      <c r="B36" s="57"/>
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="57"/>
+      <c r="H36" s="57"/>
+      <c r="I36" s="58"/>
+      <c r="J36" s="56"/>
+      <c r="K36" s="57"/>
+      <c r="L36" s="57"/>
+      <c r="M36" s="58"/>
+      <c r="N36" s="56"/>
+      <c r="O36" s="57"/>
+      <c r="P36" s="57"/>
+      <c r="Q36" s="58"/>
+      <c r="R36" s="56"/>
+      <c r="S36" s="57"/>
+      <c r="T36" s="57"/>
+      <c r="U36" s="58"/>
+    </row>
+    <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="100">
+        <v>100</v>
+      </c>
+      <c r="C37" s="101"/>
+      <c r="D37" s="101"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="100">
+        <v>100</v>
+      </c>
+      <c r="G37" s="101"/>
+      <c r="H37" s="101"/>
+      <c r="I37" s="102"/>
+      <c r="J37" s="100">
+        <v>100</v>
+      </c>
+      <c r="K37" s="101"/>
+      <c r="L37" s="101"/>
+      <c r="M37" s="102"/>
+      <c r="N37" s="100">
+        <v>100</v>
+      </c>
+      <c r="O37" s="101"/>
+      <c r="P37" s="101"/>
+      <c r="Q37" s="102"/>
+      <c r="R37" s="94">
+        <v>100</v>
+      </c>
+      <c r="S37" s="95"/>
+      <c r="T37" s="95"/>
+      <c r="U37" s="96"/>
+    </row>
+    <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="103">
+        <v>0</v>
+      </c>
+      <c r="C38" s="104"/>
+      <c r="D38" s="104"/>
+      <c r="E38" s="105"/>
+      <c r="F38" s="103">
+        <v>0</v>
+      </c>
+      <c r="G38" s="104"/>
+      <c r="H38" s="104"/>
+      <c r="I38" s="105"/>
+      <c r="J38" s="103">
+        <v>0</v>
+      </c>
+      <c r="K38" s="104"/>
+      <c r="L38" s="104"/>
+      <c r="M38" s="105"/>
+      <c r="N38" s="103">
+        <v>0</v>
+      </c>
+      <c r="O38" s="104"/>
+      <c r="P38" s="104"/>
+      <c r="Q38" s="105"/>
+      <c r="R38" s="103">
+        <v>0</v>
+      </c>
+      <c r="S38" s="104"/>
+      <c r="T38" s="104"/>
+      <c r="U38" s="105"/>
+    </row>
+    <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="56"/>
+      <c r="B39" s="56"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="58"/>
+      <c r="F39" s="56"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="58"/>
+      <c r="J39" s="56"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="58"/>
+      <c r="N39" s="57"/>
+      <c r="O39" s="57"/>
+      <c r="P39" s="57"/>
+      <c r="Q39" s="57"/>
+      <c r="R39" s="56"/>
+      <c r="S39" s="57"/>
+      <c r="T39" s="57"/>
+      <c r="U39" s="58"/>
+    </row>
+    <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="86" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="94">
+        <f>(B28+B31+B34+B37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="C40" s="95"/>
+      <c r="D40" s="95"/>
+      <c r="E40" s="96"/>
+      <c r="F40" s="94">
+        <f>(F28+F31+F34+F37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="G40" s="95"/>
+      <c r="H40" s="95"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="94">
+        <f>(J28+J31+J34+J37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="K40" s="95"/>
+      <c r="L40" s="95"/>
+      <c r="M40" s="96"/>
+      <c r="N40" s="94">
+        <f>(N28+N31+N34+N37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="O40" s="95"/>
+      <c r="P40" s="95"/>
+      <c r="Q40" s="96"/>
+      <c r="R40" s="94">
+        <f>(R28+R31+R34+R37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="S40" s="95"/>
+      <c r="T40" s="95"/>
+      <c r="U40" s="96"/>
+    </row>
+    <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="97">
+        <f>(B29+B32+B35+B38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="C41" s="98"/>
+      <c r="D41" s="98"/>
+      <c r="E41" s="99"/>
+      <c r="F41" s="97">
+        <f>(F29+F32+F35+F38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="G41" s="98"/>
+      <c r="H41" s="98"/>
+      <c r="I41" s="99"/>
+      <c r="J41" s="97">
+        <f>(J29+J32+J35+J38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="K41" s="98"/>
+      <c r="L41" s="98"/>
+      <c r="M41" s="99"/>
+      <c r="N41" s="97">
+        <f>(N29+N32+N35+N38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="O41" s="98"/>
+      <c r="P41" s="98"/>
+      <c r="Q41" s="99"/>
+      <c r="R41" s="97">
+        <f>(R29+R32+R35+R38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="S41" s="98"/>
+      <c r="T41" s="98"/>
+      <c r="U41" s="99"/>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="77">
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="A1:AJ1"/>
+    <mergeCell ref="A2:AJ2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="AD3:AJ3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AM44"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="X32" sqref="X32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.85546875" customWidth="1"/>
+    <col min="2" max="36" width="8.7109375" customWidth="1"/>
+    <col min="257" max="257" width="16.85546875" customWidth="1"/>
+    <col min="258" max="292" width="8.7109375" customWidth="1"/>
+    <col min="513" max="513" width="16.85546875" customWidth="1"/>
+    <col min="514" max="548" width="8.7109375" customWidth="1"/>
+    <col min="769" max="769" width="16.85546875" customWidth="1"/>
+    <col min="770" max="804" width="8.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
+    <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
+    <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
+    <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
+    <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
+    <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
+    <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
+    <col min="2562" max="2596" width="8.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="16.85546875" customWidth="1"/>
+    <col min="2818" max="2852" width="8.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="16.85546875" customWidth="1"/>
+    <col min="3074" max="3108" width="8.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="16.85546875" customWidth="1"/>
+    <col min="3330" max="3364" width="8.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="16.85546875" customWidth="1"/>
+    <col min="3586" max="3620" width="8.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="16.85546875" customWidth="1"/>
+    <col min="3842" max="3876" width="8.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="16.85546875" customWidth="1"/>
+    <col min="4098" max="4132" width="8.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="16.85546875" customWidth="1"/>
+    <col min="4354" max="4388" width="8.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="16.85546875" customWidth="1"/>
+    <col min="4610" max="4644" width="8.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="16.85546875" customWidth="1"/>
+    <col min="4866" max="4900" width="8.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="16.85546875" customWidth="1"/>
+    <col min="5122" max="5156" width="8.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="16.85546875" customWidth="1"/>
+    <col min="5378" max="5412" width="8.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="16.85546875" customWidth="1"/>
+    <col min="5634" max="5668" width="8.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="16.85546875" customWidth="1"/>
+    <col min="5890" max="5924" width="8.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="16.85546875" customWidth="1"/>
+    <col min="6146" max="6180" width="8.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="16.85546875" customWidth="1"/>
+    <col min="6402" max="6436" width="8.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="16.85546875" customWidth="1"/>
+    <col min="6658" max="6692" width="8.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="16.85546875" customWidth="1"/>
+    <col min="6914" max="6948" width="8.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="16.85546875" customWidth="1"/>
+    <col min="7170" max="7204" width="8.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="16.85546875" customWidth="1"/>
+    <col min="7426" max="7460" width="8.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="16.85546875" customWidth="1"/>
+    <col min="7682" max="7716" width="8.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="16.85546875" customWidth="1"/>
+    <col min="7938" max="7972" width="8.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="16.85546875" customWidth="1"/>
+    <col min="8194" max="8228" width="8.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="16.85546875" customWidth="1"/>
+    <col min="8450" max="8484" width="8.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="16.85546875" customWidth="1"/>
+    <col min="8706" max="8740" width="8.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="16.85546875" customWidth="1"/>
+    <col min="8962" max="8996" width="8.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="16.85546875" customWidth="1"/>
+    <col min="9218" max="9252" width="8.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="16.85546875" customWidth="1"/>
+    <col min="9474" max="9508" width="8.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="16.85546875" customWidth="1"/>
+    <col min="9730" max="9764" width="8.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="16.85546875" customWidth="1"/>
+    <col min="9986" max="10020" width="8.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="16.85546875" customWidth="1"/>
+    <col min="10242" max="10276" width="8.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="16.85546875" customWidth="1"/>
+    <col min="10498" max="10532" width="8.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="16.85546875" customWidth="1"/>
+    <col min="10754" max="10788" width="8.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="16.85546875" customWidth="1"/>
+    <col min="11010" max="11044" width="8.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="16.85546875" customWidth="1"/>
+    <col min="11266" max="11300" width="8.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="16.85546875" customWidth="1"/>
+    <col min="11522" max="11556" width="8.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="16.85546875" customWidth="1"/>
+    <col min="11778" max="11812" width="8.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="16.85546875" customWidth="1"/>
+    <col min="12034" max="12068" width="8.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="16.85546875" customWidth="1"/>
+    <col min="12290" max="12324" width="8.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="16.85546875" customWidth="1"/>
+    <col min="12546" max="12580" width="8.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="16.85546875" customWidth="1"/>
+    <col min="12802" max="12836" width="8.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="16.85546875" customWidth="1"/>
+    <col min="13058" max="13092" width="8.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="16.85546875" customWidth="1"/>
+    <col min="13314" max="13348" width="8.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
+    <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
+    <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
+    <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
+    <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
+    <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
+    <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
+    <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
+    <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
+    <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
+    <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
+    <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1" s="120" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="120"/>
+      <c r="AB1" s="120"/>
+      <c r="AC1" s="120"/>
+      <c r="AD1" s="120"/>
+      <c r="AE1" s="120"/>
+      <c r="AF1" s="120"/>
+      <c r="AG1" s="120"/>
+      <c r="AH1" s="120"/>
+      <c r="AI1" s="120"/>
+      <c r="AJ1" s="120"/>
+    </row>
+    <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="121" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="121"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
+      <c r="M2" s="121"/>
+      <c r="N2" s="121"/>
+      <c r="O2" s="121"/>
+      <c r="P2" s="121"/>
+      <c r="Q2" s="121"/>
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
+      <c r="AD2" s="121"/>
+      <c r="AE2" s="121"/>
+      <c r="AF2" s="121"/>
+      <c r="AG2" s="121"/>
+      <c r="AH2" s="121"/>
+      <c r="AI2" s="121"/>
+      <c r="AJ2" s="121"/>
+    </row>
+    <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="122" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="123"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="122" t="s">
+        <v>52</v>
+      </c>
+      <c r="J3" s="123"/>
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="124"/>
+      <c r="P3" s="125" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q3" s="126"/>
+      <c r="R3" s="126"/>
+      <c r="S3" s="126"/>
+      <c r="T3" s="126"/>
+      <c r="U3" s="126"/>
+      <c r="V3" s="126"/>
+      <c r="W3" s="128" t="s">
+        <v>54</v>
+      </c>
+      <c r="X3" s="129"/>
+      <c r="Y3" s="129"/>
+      <c r="Z3" s="129"/>
+      <c r="AA3" s="129"/>
+      <c r="AB3" s="129"/>
+      <c r="AC3" s="130"/>
+      <c r="AD3" s="129" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE3" s="129"/>
+      <c r="AF3" s="129"/>
+      <c r="AG3" s="129"/>
+      <c r="AH3" s="129"/>
+      <c r="AI3" s="129"/>
+      <c r="AJ3" s="130"/>
+    </row>
+    <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+      <c r="L4" s="112"/>
+      <c r="M4" s="112"/>
+      <c r="N4" s="112"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="114"/>
+      <c r="Q4" s="112"/>
+      <c r="R4" s="112"/>
+      <c r="S4" s="112"/>
+      <c r="T4" s="112"/>
+      <c r="U4" s="112"/>
+      <c r="V4" s="112"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="112"/>
+      <c r="Y4" s="112"/>
+      <c r="Z4" s="112"/>
+      <c r="AA4" s="112"/>
+      <c r="AB4" s="112"/>
+      <c r="AC4" s="113"/>
+      <c r="AD4" s="112"/>
+      <c r="AE4" s="112"/>
+      <c r="AF4" s="112"/>
+      <c r="AG4" s="112"/>
+      <c r="AH4" s="112"/>
+      <c r="AI4" s="112"/>
+      <c r="AJ4" s="113"/>
+    </row>
+    <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3">
+        <v>27</v>
+      </c>
+      <c r="C5" s="4">
+        <v>28</v>
+      </c>
+      <c r="D5" s="3">
+        <v>29</v>
+      </c>
+      <c r="E5" s="4">
+        <v>30</v>
+      </c>
+      <c r="F5" s="3">
+        <v>1</v>
+      </c>
+      <c r="G5" s="5">
+        <v>2</v>
+      </c>
+      <c r="H5" s="6">
+        <v>3</v>
+      </c>
+      <c r="I5" s="3">
+        <v>4</v>
+      </c>
+      <c r="J5" s="7">
+        <v>5</v>
+      </c>
+      <c r="K5" s="3">
+        <v>6</v>
+      </c>
+      <c r="L5" s="7">
+        <v>7</v>
+      </c>
+      <c r="M5" s="3">
+        <v>8</v>
+      </c>
+      <c r="N5" s="7">
+        <v>9</v>
+      </c>
+      <c r="O5" s="3">
+        <v>10</v>
+      </c>
+      <c r="P5" s="8">
+        <v>11</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>12</v>
+      </c>
+      <c r="R5" s="9">
+        <v>13</v>
+      </c>
+      <c r="S5" s="3">
+        <v>14</v>
+      </c>
+      <c r="T5" s="8">
+        <v>15</v>
+      </c>
+      <c r="U5" s="4">
+        <v>16</v>
+      </c>
+      <c r="V5" s="9">
+        <v>17</v>
+      </c>
+      <c r="W5" s="3">
+        <v>18</v>
+      </c>
+      <c r="X5" s="7">
+        <v>19</v>
+      </c>
+      <c r="Y5" s="3">
+        <v>20</v>
+      </c>
+      <c r="Z5" s="7">
+        <v>21</v>
+      </c>
+      <c r="AA5" s="3">
+        <v>22</v>
+      </c>
+      <c r="AB5" s="7">
+        <v>23</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>24</v>
+      </c>
+      <c r="AD5" s="10">
+        <v>25</v>
+      </c>
+      <c r="AE5" s="3">
+        <v>26</v>
+      </c>
+      <c r="AF5" s="10">
+        <v>27</v>
+      </c>
+      <c r="AG5" s="3">
+        <v>28</v>
+      </c>
+      <c r="AH5" s="10">
+        <v>29</v>
+      </c>
+      <c r="AI5" s="3">
+        <v>30</v>
+      </c>
+      <c r="AJ5" s="3">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="C6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="D6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="E6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="F6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="G6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="H6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="I6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="J6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="K6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="L6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="M6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="N6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="O6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="P6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="R6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="S6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="T6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="U6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="V6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="W6" s="72"/>
+      <c r="X6" s="76"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="76"/>
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="76"/>
+      <c r="AC6" s="72"/>
+      <c r="AD6" s="15"/>
+      <c r="AE6" s="15"/>
+      <c r="AF6" s="15"/>
+      <c r="AG6" s="15"/>
+      <c r="AH6" s="15"/>
+      <c r="AI6" s="15"/>
+      <c r="AJ6" s="15"/>
+    </row>
+    <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="90" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="C7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="D7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="E7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="H7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="I7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="J7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="K7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="L7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="M7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="N7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="O7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="P7" s="19">
+        <v>1000</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>1000</v>
+      </c>
+      <c r="R7" s="21">
+        <v>1000</v>
+      </c>
+      <c r="S7" s="20">
+        <v>1000</v>
+      </c>
+      <c r="T7" s="21">
+        <v>1000</v>
+      </c>
+      <c r="U7" s="20">
+        <v>1000</v>
+      </c>
+      <c r="V7" s="68">
+        <v>1000</v>
+      </c>
+      <c r="W7" s="73"/>
+      <c r="X7" s="77"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="77"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="77"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="70"/>
+      <c r="AE7" s="18"/>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="18"/>
+      <c r="AH7" s="18"/>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="18"/>
+    </row>
+    <row r="8" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="24"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="27"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="27"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="67"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="67"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="27"/>
+      <c r="AE8" s="26"/>
+      <c r="AF8" s="27"/>
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="27"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+    </row>
+    <row r="9" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="C9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="D9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="E9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="F9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="G9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="H9" s="28">
+        <v>1000</v>
+      </c>
+      <c r="I9" s="28">
+        <v>700</v>
+      </c>
+      <c r="J9" s="28">
+        <v>700</v>
+      </c>
+      <c r="K9" s="28">
+        <v>700</v>
+      </c>
+      <c r="L9" s="28">
+        <v>700</v>
+      </c>
+      <c r="M9" s="28">
+        <v>700</v>
+      </c>
+      <c r="N9" s="28">
+        <v>900</v>
+      </c>
+      <c r="O9" s="12">
+        <v>900</v>
+      </c>
+      <c r="P9" s="14">
+        <v>900</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>900</v>
+      </c>
+      <c r="R9" s="14">
+        <v>900</v>
+      </c>
+      <c r="S9" s="12">
+        <v>900</v>
+      </c>
+      <c r="T9" s="14">
+        <v>900</v>
+      </c>
+      <c r="U9" s="12">
+        <v>900</v>
+      </c>
+      <c r="V9" s="14">
+        <v>900</v>
+      </c>
+      <c r="W9" s="89"/>
+      <c r="X9" s="89"/>
+      <c r="Y9" s="89"/>
+      <c r="Z9" s="89"/>
+      <c r="AA9" s="89"/>
+      <c r="AB9" s="89"/>
+      <c r="AC9" s="89"/>
+      <c r="AD9" s="15"/>
+      <c r="AE9" s="15"/>
+      <c r="AF9" s="15"/>
+      <c r="AG9" s="15"/>
+      <c r="AH9" s="15"/>
+      <c r="AI9" s="15"/>
+      <c r="AJ9" s="15"/>
+    </row>
+    <row r="10" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="C10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="D10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="E10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="F10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="G10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="H10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="I10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="J10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="K10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="M10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="N10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="O10" s="31">
+        <v>1000</v>
+      </c>
+      <c r="P10" s="19">
+        <v>1000</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>1000</v>
+      </c>
+      <c r="R10" s="21">
+        <v>1000</v>
+      </c>
+      <c r="S10" s="20">
+        <v>1000</v>
+      </c>
+      <c r="T10" s="21">
+        <v>1000</v>
+      </c>
+      <c r="U10" s="20">
+        <v>1000</v>
+      </c>
+      <c r="V10" s="68">
+        <v>1000</v>
+      </c>
+      <c r="W10" s="87"/>
+      <c r="X10" s="88"/>
+      <c r="Y10" s="87"/>
+      <c r="Z10" s="88"/>
+      <c r="AA10" s="87"/>
+      <c r="AB10" s="88"/>
+      <c r="AC10" s="87"/>
+      <c r="AD10" s="70"/>
+      <c r="AE10" s="64"/>
+      <c r="AF10" s="18"/>
+      <c r="AG10" s="64"/>
+      <c r="AH10" s="18"/>
+      <c r="AI10" s="18"/>
+      <c r="AJ10" s="18"/>
+    </row>
+    <row r="11" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="24"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="26"/>
+      <c r="N11" s="27"/>
+      <c r="O11" s="26"/>
+      <c r="P11" s="27"/>
+      <c r="Q11" s="26"/>
+      <c r="R11" s="27"/>
+      <c r="S11" s="26"/>
+      <c r="T11" s="27"/>
+      <c r="U11" s="26"/>
+      <c r="V11" s="27"/>
+      <c r="W11" s="66"/>
+      <c r="X11" s="67"/>
+      <c r="Y11" s="66"/>
+      <c r="Z11" s="67"/>
+      <c r="AA11" s="66"/>
+      <c r="AB11" s="67"/>
+      <c r="AC11" s="66"/>
+      <c r="AD11" s="27"/>
+      <c r="AE11" s="26"/>
+      <c r="AF11" s="27"/>
+      <c r="AG11" s="26"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="26"/>
+      <c r="AJ11" s="26"/>
+    </row>
+    <row r="12" spans="1:36" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="C12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="D12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="E12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="F12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="G12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="H12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="I12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="J12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="K12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="L12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="M12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="N12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="O12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="P12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="R12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="S12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="T12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="U12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="V12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="W12" s="89"/>
+      <c r="X12" s="89"/>
+      <c r="Y12" s="89"/>
+      <c r="Z12" s="89"/>
+      <c r="AA12" s="89"/>
+      <c r="AB12" s="89"/>
+      <c r="AC12" s="89"/>
+      <c r="AD12" s="14"/>
+      <c r="AE12" s="12"/>
+      <c r="AF12" s="14"/>
+      <c r="AG12" s="12"/>
+      <c r="AH12" s="14"/>
+      <c r="AI12" s="12"/>
+      <c r="AJ12" s="12"/>
+    </row>
+    <row r="13" spans="1:36" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="C13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="E13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="G13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="H13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="I13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="J13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="K13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="L13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="M13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="N13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="O13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="P13" s="19">
+        <v>1900</v>
+      </c>
+      <c r="Q13" s="20">
+        <v>1900</v>
+      </c>
+      <c r="R13" s="21">
+        <v>1900</v>
+      </c>
+      <c r="S13" s="20">
+        <v>1900</v>
+      </c>
+      <c r="T13" s="21">
+        <v>1900</v>
+      </c>
+      <c r="U13" s="20">
+        <v>1900</v>
+      </c>
+      <c r="V13" s="68">
+        <v>1900</v>
+      </c>
+      <c r="W13" s="93"/>
+      <c r="X13" s="92"/>
+      <c r="Y13" s="92"/>
+      <c r="Z13" s="92"/>
+      <c r="AA13" s="92"/>
+      <c r="AB13" s="92"/>
+      <c r="AC13" s="92"/>
+      <c r="AD13" s="70"/>
+      <c r="AE13" s="64"/>
+      <c r="AF13" s="18"/>
+      <c r="AG13" s="64"/>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="64"/>
+      <c r="AJ13" s="18"/>
+    </row>
+    <row r="14" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="26"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="26"/>
+      <c r="R14" s="27"/>
+      <c r="S14" s="26"/>
+      <c r="T14" s="27"/>
+      <c r="U14" s="26"/>
+      <c r="V14" s="27"/>
+      <c r="W14" s="26"/>
+      <c r="X14" s="27"/>
+      <c r="Y14" s="26"/>
+      <c r="Z14" s="27"/>
+      <c r="AA14" s="26"/>
+      <c r="AB14" s="27"/>
+      <c r="AC14" s="26"/>
+      <c r="AD14" s="37"/>
+      <c r="AE14" s="27"/>
+      <c r="AF14" s="26"/>
+      <c r="AG14" s="27"/>
+      <c r="AH14" s="26"/>
+      <c r="AI14" s="26"/>
+      <c r="AJ14" s="26"/>
+    </row>
+    <row r="15" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="12">
+        <v>333</v>
+      </c>
+      <c r="C15" s="12">
+        <v>333</v>
+      </c>
+      <c r="D15" s="12">
+        <v>333</v>
+      </c>
+      <c r="E15" s="12">
+        <v>333</v>
+      </c>
+      <c r="F15" s="12">
+        <v>300</v>
+      </c>
+      <c r="G15" s="12">
+        <v>300</v>
+      </c>
+      <c r="H15" s="12">
+        <v>300</v>
+      </c>
+      <c r="I15" s="12">
+        <v>351</v>
+      </c>
+      <c r="J15" s="12">
+        <v>351</v>
+      </c>
+      <c r="K15" s="12">
+        <v>351</v>
+      </c>
+      <c r="L15" s="12">
+        <v>351</v>
+      </c>
+      <c r="M15" s="12">
+        <v>351</v>
+      </c>
+      <c r="N15" s="12">
+        <v>351</v>
+      </c>
+      <c r="O15" s="12">
+        <v>351</v>
+      </c>
+      <c r="P15" s="12">
+        <v>369</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>369</v>
+      </c>
+      <c r="R15" s="12">
+        <v>369</v>
+      </c>
+      <c r="S15" s="12">
+        <v>369</v>
+      </c>
+      <c r="T15" s="12">
+        <v>369</v>
+      </c>
+      <c r="U15" s="12">
+        <v>369</v>
+      </c>
+      <c r="V15" s="12">
+        <v>369</v>
+      </c>
+      <c r="W15" s="12"/>
+      <c r="X15" s="14"/>
+      <c r="Y15" s="12"/>
+      <c r="Z15" s="14"/>
+      <c r="AA15" s="12"/>
+      <c r="AB15" s="14"/>
+      <c r="AC15" s="12"/>
+      <c r="AD15" s="15"/>
+      <c r="AE15" s="15"/>
+      <c r="AF15" s="15"/>
+      <c r="AG15" s="15"/>
+      <c r="AH15" s="15"/>
+      <c r="AI15" s="15"/>
+      <c r="AJ15" s="15"/>
+    </row>
+    <row r="16" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="18">
+        <v>108</v>
+      </c>
+      <c r="C16" s="18">
+        <v>108</v>
+      </c>
+      <c r="D16" s="18">
+        <v>108</v>
+      </c>
+      <c r="E16" s="18">
+        <v>108</v>
+      </c>
+      <c r="F16" s="18">
+        <v>105</v>
+      </c>
+      <c r="G16" s="18">
+        <v>105</v>
+      </c>
+      <c r="H16" s="18">
+        <v>105</v>
+      </c>
+      <c r="I16" s="18">
+        <v>144</v>
+      </c>
+      <c r="J16" s="18">
+        <v>144</v>
+      </c>
+      <c r="K16" s="18">
+        <v>144</v>
+      </c>
+      <c r="L16" s="18">
+        <v>144</v>
+      </c>
+      <c r="M16" s="18">
+        <v>144</v>
+      </c>
+      <c r="N16" s="18">
+        <v>144</v>
+      </c>
+      <c r="O16" s="18">
+        <v>144</v>
+      </c>
+      <c r="P16" s="18">
+        <v>90</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>90</v>
+      </c>
+      <c r="R16" s="18">
+        <v>90</v>
+      </c>
+      <c r="S16" s="18">
+        <v>90</v>
+      </c>
+      <c r="T16" s="18">
+        <v>90</v>
+      </c>
+      <c r="U16" s="18">
+        <v>90</v>
+      </c>
+      <c r="V16" s="18">
+        <v>90</v>
+      </c>
+      <c r="W16" s="18"/>
+      <c r="X16" s="80"/>
+      <c r="Y16" s="18"/>
+      <c r="Z16" s="80"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="80"/>
+      <c r="AC16" s="18"/>
+      <c r="AD16" s="70"/>
+      <c r="AE16" s="70"/>
+      <c r="AF16" s="70"/>
+      <c r="AG16" s="70"/>
+      <c r="AH16" s="70"/>
+      <c r="AI16" s="70"/>
+      <c r="AJ16" s="70"/>
+    </row>
+    <row r="17" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="24"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="27"/>
+      <c r="O17" s="26"/>
+      <c r="P17" s="25"/>
+      <c r="Q17" s="25"/>
+      <c r="R17" s="25"/>
+      <c r="S17" s="25"/>
+      <c r="T17" s="25"/>
+      <c r="U17" s="25"/>
+      <c r="V17" s="25"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="27"/>
+      <c r="Y17" s="26"/>
+      <c r="Z17" s="27"/>
+      <c r="AA17" s="26"/>
+      <c r="AB17" s="27"/>
+      <c r="AC17" s="26"/>
+      <c r="AD17" s="37"/>
+      <c r="AE17" s="27"/>
+      <c r="AF17" s="26"/>
+      <c r="AG17" s="27"/>
+      <c r="AH17" s="26"/>
+      <c r="AI17" s="26"/>
+      <c r="AJ17" s="26"/>
+    </row>
+    <row r="18" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="12">
+        <v>333</v>
+      </c>
+      <c r="C18" s="12">
+        <v>333</v>
+      </c>
+      <c r="D18" s="12">
+        <v>333</v>
+      </c>
+      <c r="E18" s="12">
+        <v>333</v>
+      </c>
+      <c r="F18" s="12">
+        <v>300</v>
+      </c>
+      <c r="G18" s="12">
+        <v>300</v>
+      </c>
+      <c r="H18" s="12">
+        <v>300</v>
+      </c>
+      <c r="I18" s="12">
+        <v>351</v>
+      </c>
+      <c r="J18" s="12">
+        <v>351</v>
+      </c>
+      <c r="K18" s="12">
+        <v>351</v>
+      </c>
+      <c r="L18" s="12">
+        <v>351</v>
+      </c>
+      <c r="M18" s="12">
+        <v>351</v>
+      </c>
+      <c r="N18" s="12">
+        <v>351</v>
+      </c>
+      <c r="O18" s="12">
+        <v>351</v>
+      </c>
+      <c r="P18" s="12">
+        <v>369</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>369</v>
+      </c>
+      <c r="R18" s="12">
+        <v>369</v>
+      </c>
+      <c r="S18" s="12">
+        <v>369</v>
+      </c>
+      <c r="T18" s="12">
+        <v>369</v>
+      </c>
+      <c r="U18" s="12">
+        <v>369</v>
+      </c>
+      <c r="V18" s="12">
+        <v>369</v>
+      </c>
+      <c r="W18" s="12"/>
+      <c r="X18" s="14"/>
+      <c r="Y18" s="12"/>
+      <c r="Z18" s="14"/>
+      <c r="AA18" s="12"/>
+      <c r="AB18" s="14"/>
+      <c r="AC18" s="12"/>
+      <c r="AD18" s="15"/>
+      <c r="AE18" s="12"/>
+      <c r="AF18" s="12"/>
+      <c r="AG18" s="12"/>
+      <c r="AH18" s="12"/>
+      <c r="AI18" s="12"/>
+      <c r="AJ18" s="12"/>
+    </row>
+    <row r="19" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="18">
+        <v>108</v>
+      </c>
+      <c r="C19" s="18">
+        <v>108</v>
+      </c>
+      <c r="D19" s="18">
+        <v>108</v>
+      </c>
+      <c r="E19" s="18">
+        <v>108</v>
+      </c>
+      <c r="F19" s="18">
+        <v>105</v>
+      </c>
+      <c r="G19" s="18">
+        <v>105</v>
+      </c>
+      <c r="H19" s="18">
+        <v>105</v>
+      </c>
+      <c r="I19" s="18">
+        <v>144</v>
+      </c>
+      <c r="J19" s="18">
+        <v>144</v>
+      </c>
+      <c r="K19" s="18">
+        <v>144</v>
+      </c>
+      <c r="L19" s="18">
+        <v>144</v>
+      </c>
+      <c r="M19" s="18">
+        <v>144</v>
+      </c>
+      <c r="N19" s="18">
+        <v>144</v>
+      </c>
+      <c r="O19" s="18">
+        <v>144</v>
+      </c>
+      <c r="P19" s="18">
+        <v>90</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>90</v>
+      </c>
+      <c r="R19" s="18">
+        <v>90</v>
+      </c>
+      <c r="S19" s="18">
+        <v>90</v>
+      </c>
+      <c r="T19" s="18">
+        <v>90</v>
+      </c>
+      <c r="U19" s="18">
+        <v>90</v>
+      </c>
+      <c r="V19" s="18">
+        <v>90</v>
+      </c>
+      <c r="W19" s="31"/>
+      <c r="X19" s="82"/>
+      <c r="Y19" s="31"/>
+      <c r="Z19" s="82"/>
+      <c r="AA19" s="31"/>
+      <c r="AB19" s="82"/>
+      <c r="AC19" s="31"/>
+      <c r="AD19" s="70"/>
+      <c r="AE19" s="18"/>
+      <c r="AF19" s="18"/>
+      <c r="AG19" s="18"/>
+      <c r="AH19" s="18"/>
+      <c r="AI19" s="18"/>
+      <c r="AJ19" s="18"/>
+    </row>
+    <row r="20" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="38"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="42"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="41"/>
+      <c r="R20" s="41"/>
+      <c r="S20" s="41"/>
+      <c r="T20" s="44"/>
+      <c r="U20" s="41"/>
+      <c r="V20" s="41"/>
+      <c r="W20" s="65"/>
+      <c r="X20" s="41"/>
+      <c r="Y20" s="41"/>
+      <c r="Z20" s="41"/>
+      <c r="AA20" s="41"/>
+      <c r="AB20" s="41"/>
+      <c r="AC20" s="42"/>
+      <c r="AD20" s="41"/>
+      <c r="AE20" s="41"/>
+      <c r="AF20" s="41"/>
+      <c r="AG20" s="41"/>
+      <c r="AH20" s="41"/>
+      <c r="AI20" s="41"/>
+      <c r="AJ20" s="42"/>
+    </row>
+    <row r="21" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="91" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="45">
+        <f t="shared" ref="B21:O22" si="0">SUM(B6+B9+B12+B15+B18)</f>
+        <v>4166</v>
+      </c>
+      <c r="C21" s="45">
+        <f t="shared" si="0"/>
+        <v>4166</v>
+      </c>
+      <c r="D21" s="45">
+        <f t="shared" si="0"/>
+        <v>4166</v>
+      </c>
+      <c r="E21" s="45">
+        <f t="shared" si="0"/>
+        <v>4566</v>
+      </c>
+      <c r="F21" s="45">
+        <f t="shared" si="0"/>
+        <v>4500</v>
+      </c>
+      <c r="G21" s="45">
+        <f t="shared" si="0"/>
+        <v>4500</v>
+      </c>
+      <c r="H21" s="45">
+        <f t="shared" si="0"/>
+        <v>4500</v>
+      </c>
+      <c r="I21" s="45">
+        <f t="shared" si="0"/>
+        <v>4302</v>
+      </c>
+      <c r="J21" s="45">
+        <f t="shared" si="0"/>
+        <v>4302</v>
+      </c>
+      <c r="K21" s="45">
+        <f t="shared" si="0"/>
+        <v>4302</v>
+      </c>
+      <c r="L21" s="45">
+        <f t="shared" si="0"/>
+        <v>4302</v>
+      </c>
+      <c r="M21" s="45">
+        <f t="shared" si="0"/>
+        <v>4302</v>
+      </c>
+      <c r="N21" s="45">
+        <f t="shared" si="0"/>
+        <v>4502</v>
+      </c>
+      <c r="O21" s="45">
+        <f t="shared" si="0"/>
+        <v>4502</v>
+      </c>
+      <c r="P21" s="45">
+        <f t="shared" ref="P21:V21" si="1">SUM(P6+P9+P12+P15+P18)</f>
+        <v>4538</v>
+      </c>
+      <c r="Q21" s="45">
+        <f t="shared" si="1"/>
+        <v>4538</v>
+      </c>
+      <c r="R21" s="45">
+        <f t="shared" si="1"/>
+        <v>4538</v>
+      </c>
+      <c r="S21" s="45">
+        <f t="shared" si="1"/>
+        <v>4538</v>
+      </c>
+      <c r="T21" s="45">
+        <f t="shared" si="1"/>
+        <v>4538</v>
+      </c>
+      <c r="U21" s="45">
+        <f t="shared" si="1"/>
+        <v>4538</v>
+      </c>
+      <c r="V21" s="45">
+        <f t="shared" si="1"/>
+        <v>4538</v>
+      </c>
+      <c r="W21" s="45"/>
+      <c r="X21" s="45"/>
+      <c r="Y21" s="45"/>
+      <c r="Z21" s="45"/>
+      <c r="AA21" s="45"/>
+      <c r="AB21" s="45"/>
+      <c r="AC21" s="45"/>
+      <c r="AD21" s="83"/>
+      <c r="AE21" s="83"/>
+      <c r="AF21" s="83"/>
+      <c r="AG21" s="83"/>
+      <c r="AH21" s="83"/>
+      <c r="AI21" s="83"/>
+      <c r="AJ21" s="83"/>
+    </row>
+    <row r="22" spans="1:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="C22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="D22" s="46">
+        <f t="shared" si="0"/>
+        <v>3716</v>
+      </c>
+      <c r="E22" s="46">
+        <f t="shared" si="0"/>
+        <v>4116</v>
+      </c>
+      <c r="F22" s="46">
+        <f t="shared" si="0"/>
+        <v>4110</v>
+      </c>
+      <c r="G22" s="46">
+        <f t="shared" si="0"/>
+        <v>4110</v>
+      </c>
+      <c r="H22" s="46">
+        <f t="shared" si="0"/>
+        <v>4110</v>
+      </c>
+      <c r="I22" s="46">
+        <f t="shared" si="0"/>
+        <v>4188</v>
+      </c>
+      <c r="J22" s="46">
+        <f t="shared" si="0"/>
+        <v>4188</v>
+      </c>
+      <c r="K22" s="46">
+        <f t="shared" si="0"/>
+        <v>4188</v>
+      </c>
+      <c r="L22" s="46">
+        <f t="shared" si="0"/>
+        <v>4188</v>
+      </c>
+      <c r="M22" s="46">
+        <f t="shared" si="0"/>
+        <v>4188</v>
+      </c>
+      <c r="N22" s="46">
+        <f t="shared" si="0"/>
+        <v>4188</v>
+      </c>
+      <c r="O22" s="46">
+        <f t="shared" si="0"/>
+        <v>4188</v>
+      </c>
+      <c r="P22" s="46">
+        <f t="shared" ref="P22:V22" si="2">SUM(P7+P10+P13+P16+P19)</f>
+        <v>4080</v>
+      </c>
+      <c r="Q22" s="46">
+        <f t="shared" si="2"/>
+        <v>4080</v>
+      </c>
+      <c r="R22" s="46">
+        <f t="shared" si="2"/>
+        <v>4080</v>
+      </c>
+      <c r="S22" s="46">
+        <f t="shared" si="2"/>
+        <v>4080</v>
+      </c>
+      <c r="T22" s="46">
+        <f t="shared" si="2"/>
+        <v>4080</v>
+      </c>
+      <c r="U22" s="46">
+        <f t="shared" si="2"/>
+        <v>4080</v>
+      </c>
+      <c r="V22" s="46">
+        <f t="shared" si="2"/>
+        <v>4080</v>
+      </c>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+      <c r="AD22" s="46"/>
+      <c r="AE22" s="46"/>
+      <c r="AF22" s="46"/>
+      <c r="AG22" s="46"/>
+      <c r="AH22" s="46"/>
+      <c r="AI22" s="46"/>
+      <c r="AJ22" s="46"/>
+    </row>
+    <row r="23" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="49"/>
+      <c r="L23" s="49"/>
+      <c r="M23" s="49"/>
+      <c r="N23" s="49"/>
+      <c r="O23" s="49"/>
+      <c r="P23" s="49"/>
+      <c r="Q23" s="49"/>
+      <c r="R23" s="49"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="49"/>
+    </row>
+    <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="115" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="116"/>
+      <c r="D24" s="116"/>
+      <c r="E24" s="117"/>
+      <c r="F24" s="115" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" s="116"/>
+      <c r="H24" s="116"/>
+      <c r="I24" s="117"/>
+      <c r="J24" s="115" t="s">
+        <v>53</v>
+      </c>
+      <c r="K24" s="118"/>
+      <c r="L24" s="118"/>
+      <c r="M24" s="119"/>
+      <c r="N24" s="115" t="s">
+        <v>54</v>
+      </c>
+      <c r="O24" s="118"/>
+      <c r="P24" s="118"/>
+      <c r="Q24" s="118"/>
+      <c r="R24" s="115" t="s">
+        <v>55</v>
+      </c>
+      <c r="S24" s="118"/>
+      <c r="T24" s="118"/>
+      <c r="U24" s="119"/>
+      <c r="X24" s="51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="102"/>
+      <c r="F25" s="106" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="102"/>
+      <c r="J25" s="106"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="102"/>
+      <c r="N25" s="106"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="102"/>
+      <c r="R25" s="106"/>
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="102"/>
+      <c r="X25" s="52" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="90" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="104"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="G26" s="104"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="105"/>
+      <c r="J26" s="107"/>
+      <c r="K26" s="104"/>
+      <c r="L26" s="104"/>
+      <c r="M26" s="105"/>
+      <c r="N26" s="107"/>
+      <c r="O26" s="104"/>
+      <c r="P26" s="104"/>
+      <c r="Q26" s="105"/>
+      <c r="R26" s="107"/>
+      <c r="S26" s="104"/>
+      <c r="T26" s="104"/>
+      <c r="U26" s="105"/>
+      <c r="X26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH26" s="54"/>
+      <c r="AI26" s="55"/>
+      <c r="AJ26" s="54"/>
+      <c r="AK26" s="54"/>
+      <c r="AL26" s="54"/>
+      <c r="AM26" s="54"/>
+    </row>
+    <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="56"/>
+      <c r="B27" s="56"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="56"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="56"/>
+      <c r="K27" s="57"/>
+      <c r="L27" s="57"/>
+      <c r="M27" s="58"/>
+      <c r="N27" s="56"/>
+      <c r="O27" s="57"/>
+      <c r="P27" s="57"/>
+      <c r="Q27" s="58"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="57"/>
+      <c r="U27" s="58"/>
+      <c r="X27" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z27" s="52"/>
+      <c r="AA27" s="52"/>
+      <c r="AB27" s="52"/>
+      <c r="AC27" s="52"/>
+      <c r="AD27" s="52"/>
+      <c r="AE27" s="52"/>
+      <c r="AF27" s="52"/>
+      <c r="AG27" s="52"/>
+      <c r="AI27" s="55"/>
+    </row>
+    <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="100">
+        <v>100</v>
+      </c>
+      <c r="C28" s="101"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="100">
+        <v>100</v>
+      </c>
+      <c r="G28" s="101"/>
+      <c r="H28" s="101"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="100"/>
+      <c r="K28" s="101"/>
+      <c r="L28" s="101"/>
+      <c r="M28" s="102"/>
+      <c r="N28" s="100"/>
+      <c r="O28" s="101"/>
+      <c r="P28" s="101"/>
+      <c r="Q28" s="102"/>
+      <c r="R28" s="100"/>
+      <c r="S28" s="101"/>
+      <c r="T28" s="101"/>
+      <c r="U28" s="102"/>
+      <c r="Z28" s="55"/>
+      <c r="AA28" s="55"/>
+      <c r="AB28" s="55"/>
+      <c r="AC28" s="55"/>
+      <c r="AD28" s="55"/>
+      <c r="AE28" s="55"/>
+      <c r="AF28" s="55"/>
+      <c r="AG28" s="55"/>
+      <c r="AI28" s="55"/>
+    </row>
+    <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="90" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="103">
+        <v>100</v>
+      </c>
+      <c r="C29" s="104"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="105"/>
+      <c r="F29" s="103">
+        <v>100</v>
+      </c>
+      <c r="G29" s="104"/>
+      <c r="H29" s="104"/>
+      <c r="I29" s="105"/>
+      <c r="J29" s="103"/>
+      <c r="K29" s="104"/>
+      <c r="L29" s="104"/>
+      <c r="M29" s="105"/>
+      <c r="N29" s="103"/>
+      <c r="O29" s="104"/>
+      <c r="P29" s="104"/>
+      <c r="Q29" s="105"/>
+      <c r="R29" s="103"/>
+      <c r="S29" s="104"/>
+      <c r="T29" s="104"/>
+      <c r="U29" s="105"/>
+      <c r="Z29" s="55"/>
+      <c r="AA29" s="55"/>
+      <c r="AB29" s="55"/>
+      <c r="AC29" s="55"/>
+      <c r="AD29" s="55"/>
+      <c r="AE29" s="55"/>
+      <c r="AF29" s="55"/>
+      <c r="AG29" s="55"/>
+    </row>
+    <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="56"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="58"/>
+      <c r="N30" s="57"/>
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="57"/>
+      <c r="R30" s="56"/>
+      <c r="S30" s="57"/>
+      <c r="T30" s="57"/>
+      <c r="U30" s="58"/>
+      <c r="Z30" s="52"/>
+      <c r="AA30" s="52"/>
+      <c r="AB30" s="52"/>
+      <c r="AC30" s="52"/>
+      <c r="AD30" s="52"/>
+      <c r="AE30" s="52"/>
+      <c r="AF30" s="52"/>
+      <c r="AG30" s="52"/>
+    </row>
+    <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="100">
+        <v>100</v>
+      </c>
+      <c r="C31" s="101"/>
+      <c r="D31" s="101"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="100">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="100"/>
+      <c r="K31" s="101"/>
+      <c r="L31" s="101"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="100"/>
+      <c r="O31" s="101"/>
+      <c r="P31" s="101"/>
+      <c r="Q31" s="102"/>
+      <c r="R31" s="100"/>
+      <c r="S31" s="101"/>
+      <c r="T31" s="101"/>
+      <c r="U31" s="102"/>
+      <c r="Z31" s="55"/>
+      <c r="AA31" s="55"/>
+      <c r="AB31" s="55"/>
+      <c r="AC31" s="55"/>
+      <c r="AD31" s="55"/>
+      <c r="AE31" s="55"/>
+      <c r="AF31" s="55"/>
+      <c r="AG31" s="55"/>
+    </row>
+    <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="90" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="103">
+        <v>100</v>
+      </c>
+      <c r="C32" s="104"/>
+      <c r="D32" s="104"/>
+      <c r="E32" s="105"/>
+      <c r="F32" s="103">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="G32" s="104"/>
+      <c r="H32" s="104"/>
+      <c r="I32" s="105"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="104"/>
+      <c r="L32" s="104"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="103"/>
+      <c r="O32" s="104"/>
+      <c r="P32" s="104"/>
+      <c r="Q32" s="105"/>
+      <c r="R32" s="103"/>
+      <c r="S32" s="104"/>
+      <c r="T32" s="104"/>
+      <c r="U32" s="105"/>
+    </row>
+    <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="61"/>
+      <c r="B33" s="57"/>
+      <c r="C33" s="57"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="58"/>
+      <c r="F33" s="56"/>
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="58"/>
+      <c r="J33" s="56"/>
+      <c r="K33" s="57"/>
+      <c r="L33" s="57"/>
+      <c r="M33" s="58"/>
+      <c r="N33" s="57"/>
+      <c r="O33" s="57"/>
+      <c r="P33" s="57"/>
+      <c r="Q33" s="57"/>
+      <c r="R33" s="56"/>
+      <c r="S33" s="57"/>
+      <c r="T33" s="57"/>
+      <c r="U33" s="58"/>
+    </row>
+    <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="91" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="100">
+        <v>100</v>
+      </c>
+      <c r="C34" s="101"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="102"/>
+      <c r="F34" s="100">
+        <f>351/351*100</f>
+        <v>100</v>
+      </c>
+      <c r="G34" s="101"/>
+      <c r="H34" s="101"/>
+      <c r="I34" s="102"/>
+      <c r="J34" s="100"/>
+      <c r="K34" s="101"/>
+      <c r="L34" s="101"/>
+      <c r="M34" s="102"/>
+      <c r="N34" s="100"/>
+      <c r="O34" s="101"/>
+      <c r="P34" s="101"/>
+      <c r="Q34" s="102"/>
+      <c r="R34" s="100"/>
+      <c r="S34" s="101"/>
+      <c r="T34" s="101"/>
+      <c r="U34" s="102"/>
+    </row>
+    <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="90" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="103">
+        <v>0</v>
+      </c>
+      <c r="C35" s="104"/>
+      <c r="D35" s="104"/>
+      <c r="E35" s="105"/>
+      <c r="F35" s="103">
+        <f>0/144*100</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="104"/>
+      <c r="H35" s="104"/>
+      <c r="I35" s="105"/>
+      <c r="J35" s="103"/>
+      <c r="K35" s="104"/>
+      <c r="L35" s="104"/>
+      <c r="M35" s="105"/>
+      <c r="N35" s="103"/>
+      <c r="O35" s="104"/>
+      <c r="P35" s="104"/>
+      <c r="Q35" s="105"/>
+      <c r="R35" s="103"/>
+      <c r="S35" s="104"/>
+      <c r="T35" s="104"/>
+      <c r="U35" s="105"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="117">
+      <c r="B37" s="100">
         <v>100</v>
       </c>
-      <c r="C37" s="114"/>
-[...2 lines deleted...]
-      <c r="F37" s="117">
+      <c r="C37" s="101"/>
+      <c r="D37" s="101"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="100">
+        <f>351/351*100</f>
         <v>100</v>
       </c>
-      <c r="G37" s="114"/>
-[...15 lines deleted...]
-      <c r="U37" s="123"/>
+      <c r="G37" s="101"/>
+      <c r="H37" s="101"/>
+      <c r="I37" s="102"/>
+      <c r="J37" s="100"/>
+      <c r="K37" s="101"/>
+      <c r="L37" s="101"/>
+      <c r="M37" s="102"/>
+      <c r="N37" s="100"/>
+      <c r="O37" s="101"/>
+      <c r="P37" s="101"/>
+      <c r="Q37" s="102"/>
+      <c r="R37" s="94"/>
+      <c r="S37" s="95"/>
+      <c r="T37" s="95"/>
+      <c r="U37" s="96"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="116">
+      <c r="B38" s="103">
         <v>0</v>
       </c>
-      <c r="C38" s="111"/>
-[...2 lines deleted...]
-      <c r="F38" s="116">
+      <c r="C38" s="104"/>
+      <c r="D38" s="104"/>
+      <c r="E38" s="105"/>
+      <c r="F38" s="103">
+        <f>0/144*100</f>
         <v>0</v>
       </c>
-      <c r="G38" s="111"/>
-[...15 lines deleted...]
-      <c r="U38" s="112"/>
+      <c r="G38" s="104"/>
+      <c r="H38" s="104"/>
+      <c r="I38" s="105"/>
+      <c r="J38" s="103"/>
+      <c r="K38" s="104"/>
+      <c r="L38" s="104"/>
+      <c r="M38" s="105"/>
+      <c r="N38" s="103"/>
+      <c r="O38" s="104"/>
+      <c r="P38" s="104"/>
+      <c r="Q38" s="105"/>
+      <c r="R38" s="103"/>
+      <c r="S38" s="104"/>
+      <c r="T38" s="104"/>
+      <c r="U38" s="105"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="86" t="s">
+      <c r="A40" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="121">
+      <c r="B40" s="94">
         <f>(B28+B31+B34+B37)/4</f>
         <v>100</v>
       </c>
-      <c r="C40" s="122"/>
-[...2 lines deleted...]
-      <c r="F40" s="121">
+      <c r="C40" s="95"/>
+      <c r="D40" s="95"/>
+      <c r="E40" s="96"/>
+      <c r="F40" s="94">
         <f>(F28+F31+F34+F37)/4</f>
         <v>100</v>
       </c>
-      <c r="G40" s="122"/>
-[...16 lines deleted...]
-      <c r="U40" s="123"/>
+      <c r="G40" s="95"/>
+      <c r="H40" s="95"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="94"/>
+      <c r="K40" s="95"/>
+      <c r="L40" s="95"/>
+      <c r="M40" s="96"/>
+      <c r="N40" s="94"/>
+      <c r="O40" s="95"/>
+      <c r="P40" s="95"/>
+      <c r="Q40" s="96"/>
+      <c r="R40" s="94"/>
+      <c r="S40" s="95"/>
+      <c r="T40" s="95"/>
+      <c r="U40" s="96"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="85" t="s">
+      <c r="A41" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="118">
+      <c r="B41" s="97">
         <f>(B29+B32+B35+B38)/4</f>
         <v>50</v>
       </c>
-      <c r="C41" s="119"/>
-[...2 lines deleted...]
-      <c r="F41" s="118">
+      <c r="C41" s="98"/>
+      <c r="D41" s="98"/>
+      <c r="E41" s="99"/>
+      <c r="F41" s="97">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="119"/>
-[...16 lines deleted...]
-      <c r="U41" s="120"/>
+      <c r="G41" s="98"/>
+      <c r="H41" s="98"/>
+      <c r="I41" s="99"/>
+      <c r="J41" s="97"/>
+      <c r="K41" s="98"/>
+      <c r="L41" s="98"/>
+      <c r="M41" s="99"/>
+      <c r="N41" s="97"/>
+      <c r="O41" s="98"/>
+      <c r="P41" s="98"/>
+      <c r="Q41" s="99"/>
+      <c r="R41" s="97"/>
+      <c r="S41" s="98"/>
+      <c r="T41" s="98"/>
+      <c r="U41" s="99"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
-    <mergeCell ref="A1:AJ1"/>
-[...5 lines deleted...]
-    <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="P4:V4"/>
     <mergeCell ref="W4:AC4"/>
     <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:I24"/>
     <mergeCell ref="J24:M24"/>
     <mergeCell ref="N24:Q24"/>
     <mergeCell ref="R24:U24"/>
-    <mergeCell ref="B25:E25"/>
-[...58 lines deleted...]
-    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="A1:AJ1"/>
+    <mergeCell ref="A2:AJ2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="AD3:AJ3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>
       <vt:lpstr>March 2026</vt:lpstr>
       <vt:lpstr>April 2026</vt:lpstr>
+      <vt:lpstr>May 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CNTEE Transelectrica</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valeria ANDRONESCU</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>