--- v8 (2026-05-09)
+++ v9 (2026-06-05)
@@ -1,70 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="1425" windowWidth="13725" windowHeight="10560" activeTab="4"/>
+    <workbookView xWindow="390" yWindow="1425" windowWidth="13725" windowHeight="10560" firstSheet="2" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="January 2026" sheetId="1" r:id="rId1"/>
     <sheet name="February 2026" sheetId="2" r:id="rId2"/>
     <sheet name="March 2026" sheetId="3" r:id="rId3"/>
     <sheet name="April 2026" sheetId="4" r:id="rId4"/>
     <sheet name="May 2026" sheetId="5" r:id="rId5"/>
+    <sheet name="June 2026" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B41" i="6" l="1"/>
+  <c r="B40" i="6"/>
+  <c r="B32" i="6"/>
+  <c r="B31" i="6"/>
+  <c r="I22" i="6"/>
+  <c r="J22" i="6"/>
+  <c r="K22" i="6"/>
+  <c r="L22" i="6"/>
+  <c r="M22" i="6"/>
+  <c r="N22" i="6"/>
+  <c r="O22" i="6"/>
+  <c r="I21" i="6"/>
+  <c r="J21" i="6"/>
+  <c r="K21" i="6"/>
+  <c r="L21" i="6"/>
+  <c r="M21" i="6"/>
+  <c r="N21" i="6"/>
+  <c r="O21" i="6"/>
+  <c r="R41" i="5" l="1"/>
+  <c r="R40" i="5"/>
+  <c r="R32" i="5"/>
+  <c r="R31" i="5"/>
+  <c r="H22" i="6"/>
+  <c r="G22" i="6"/>
+  <c r="F22" i="6"/>
+  <c r="E22" i="6"/>
+  <c r="D22" i="6"/>
+  <c r="C22" i="6"/>
+  <c r="B22" i="6"/>
+  <c r="H21" i="6"/>
+  <c r="G21" i="6"/>
+  <c r="F21" i="6"/>
+  <c r="E21" i="6"/>
+  <c r="D21" i="6"/>
+  <c r="C21" i="6"/>
+  <c r="B21" i="6"/>
+  <c r="N32" i="5" l="1"/>
+  <c r="N31" i="5"/>
+  <c r="AD22" i="5" l="1"/>
+  <c r="AE22" i="5"/>
+  <c r="AF22" i="5"/>
+  <c r="AG22" i="5"/>
+  <c r="AH22" i="5"/>
+  <c r="AI22" i="5"/>
+  <c r="AJ22" i="5"/>
+  <c r="AD21" i="5"/>
+  <c r="AE21" i="5"/>
+  <c r="AF21" i="5"/>
+  <c r="AG21" i="5"/>
+  <c r="AH21" i="5"/>
+  <c r="AI21" i="5"/>
+  <c r="AJ21" i="5"/>
+  <c r="N41" i="5" l="1"/>
+  <c r="N40" i="5"/>
+  <c r="W22" i="5" l="1"/>
+  <c r="X22" i="5"/>
+  <c r="Y22" i="5"/>
+  <c r="Z22" i="5"/>
+  <c r="AA22" i="5"/>
+  <c r="AB22" i="5"/>
+  <c r="AC22" i="5"/>
+  <c r="W21" i="5"/>
+  <c r="X21" i="5"/>
+  <c r="Y21" i="5"/>
+  <c r="Z21" i="5"/>
+  <c r="AA21" i="5"/>
+  <c r="AB21" i="5"/>
+  <c r="AC21" i="5"/>
+  <c r="J41" i="5" l="1"/>
+  <c r="J40" i="5"/>
+  <c r="J38" i="5"/>
+  <c r="J37" i="5"/>
+  <c r="J35" i="5"/>
+  <c r="J34" i="5"/>
+  <c r="J32" i="5"/>
+  <c r="J31" i="5"/>
   <c r="F40" i="5" l="1"/>
   <c r="F41" i="5"/>
   <c r="F31" i="5"/>
   <c r="F32" i="5"/>
   <c r="F38" i="5"/>
   <c r="F37" i="5"/>
   <c r="F35" i="5" l="1"/>
   <c r="F34" i="5"/>
   <c r="P21" i="5" l="1"/>
   <c r="Q21" i="5"/>
   <c r="R21" i="5"/>
   <c r="S21" i="5"/>
   <c r="T21" i="5"/>
   <c r="U21" i="5"/>
   <c r="V21" i="5"/>
   <c r="P22" i="5"/>
   <c r="Q22" i="5"/>
   <c r="R22" i="5"/>
   <c r="S22" i="5"/>
   <c r="T22" i="5"/>
   <c r="U22" i="5"/>
   <c r="V22" i="5"/>
   <c r="B41" i="5" l="1"/>
   <c r="B40" i="5"/>
   <c r="R41" i="4"/>
@@ -401,51 +479,51 @@
   <c r="H22" i="1"/>
   <c r="G22" i="1"/>
   <c r="F22" i="1"/>
   <c r="E22" i="1"/>
   <c r="D22" i="1"/>
   <c r="C22" i="1"/>
   <c r="B22" i="1"/>
   <c r="O21" i="1"/>
   <c r="N21" i="1"/>
   <c r="M21" i="1"/>
   <c r="L21" i="1"/>
   <c r="K21" i="1"/>
   <c r="J21" i="1"/>
   <c r="I21" i="1"/>
   <c r="H21" i="1"/>
   <c r="G21" i="1"/>
   <c r="F21" i="1"/>
   <c r="E21" i="1"/>
   <c r="D21" i="1"/>
   <c r="C21" i="1"/>
   <c r="B21" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="67">
   <si>
     <t>Prognoza valorilor NTC saptamanale ianuarie 2026 [MW]</t>
   </si>
   <si>
     <t>Forecast of weekly NTC values January 2026 [MW]</t>
   </si>
   <si>
     <t>Saptamana  Week</t>
   </si>
   <si>
     <t>29.12.2025-04.01.2026</t>
   </si>
   <si>
     <t>05-11.01</t>
   </si>
   <si>
     <t>12-18.01</t>
   </si>
   <si>
     <t>19-25.12</t>
   </si>
   <si>
     <t>26.01-01.02</t>
   </si>
   <si>
@@ -570,56 +648,89 @@
   </si>
   <si>
     <t>Prognoza valorilor NTC saptamanale aprilie 2026 [MW]</t>
   </si>
   <si>
     <t>Forecast of weekly NTC values April 2026 [MW]</t>
   </si>
   <si>
     <t>Prognoza valorilor NTC saptamanale mai 2026 [MW]</t>
   </si>
   <si>
     <t>Forecast of weekly NTC values May 2026 [MW]</t>
   </si>
   <si>
     <t>04-10.05</t>
   </si>
   <si>
     <t>11-17.05</t>
   </si>
   <si>
     <t>18-24.05</t>
   </si>
   <si>
     <t>25-31.05</t>
   </si>
+  <si>
+    <t>31**</t>
+  </si>
+  <si>
+    <t>**  În intervalul orar 00:00-16:59, valorile NTC pe direcțiile RO-&gt;UA și RO-&gt;MD vor fi de 405 MW, iar pe direcțiile UA-&gt;RO și MD-&gt;RO vor fi de 144 MW.</t>
+  </si>
+  <si>
+    <t>RO =&gt;MD*</t>
+  </si>
+  <si>
+    <t>Prognoza valorilor NTC saptamanale iunie 2026 [MW]</t>
+  </si>
+  <si>
+    <t>Forecast of weekly NTC values June 2026 [MW]</t>
+  </si>
+  <si>
+    <t>01-07.06</t>
+  </si>
+  <si>
+    <t>08-14.06</t>
+  </si>
+  <si>
+    <t>15-21.06</t>
+  </si>
+  <si>
+    <t>22-28.06</t>
+  </si>
+  <si>
+    <t>29.06-05.07</t>
+  </si>
+  <si>
+    <t>* Valori propuse de Transelectrica pentru armonizare cu Ukrenergo pe granita RO-UA și cu Moldelectrica pe granița RO-MD. În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 216 MW.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -716,58 +827,50 @@
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FF00B050"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -1069,69 +1172,67 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="131">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1349,180 +1450,189 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="1" fontId="7" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1786,56 +1896,60 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM44"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="R25" sqref="R25:U32"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
@@ -1927,216 +2041,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="120"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="120"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
+      <c r="N1" s="97"/>
+      <c r="O1" s="97"/>
+      <c r="P1" s="97"/>
+      <c r="Q1" s="97"/>
+      <c r="R1" s="97"/>
+      <c r="S1" s="97"/>
+      <c r="T1" s="97"/>
+      <c r="U1" s="97"/>
+      <c r="V1" s="97"/>
+      <c r="W1" s="97"/>
+      <c r="X1" s="97"/>
+      <c r="Y1" s="97"/>
+      <c r="Z1" s="97"/>
+      <c r="AA1" s="97"/>
+      <c r="AB1" s="97"/>
+      <c r="AC1" s="97"/>
+      <c r="AD1" s="97"/>
+      <c r="AE1" s="97"/>
+      <c r="AF1" s="97"/>
+      <c r="AG1" s="97"/>
+      <c r="AH1" s="97"/>
+      <c r="AI1" s="97"/>
+      <c r="AJ1" s="97"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="121" t="s">
+      <c r="A2" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="121"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="121"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="98"/>
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
+      <c r="Z2" s="98"/>
+      <c r="AA2" s="98"/>
+      <c r="AB2" s="98"/>
+      <c r="AC2" s="98"/>
+      <c r="AD2" s="98"/>
+      <c r="AE2" s="98"/>
+      <c r="AF2" s="98"/>
+      <c r="AG2" s="98"/>
+      <c r="AH2" s="98"/>
+      <c r="AI2" s="98"/>
+      <c r="AJ2" s="98"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="122" t="s">
+      <c r="B3" s="99" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="123"/>
-[...5 lines deleted...]
-      <c r="I3" s="122" t="s">
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="123"/>
-[...5 lines deleted...]
-      <c r="P3" s="125" t="s">
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="126"/>
-[...5 lines deleted...]
-      <c r="W3" s="123" t="s">
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103"/>
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="104"/>
+      <c r="W3" s="100" t="s">
         <v>6</v>
       </c>
-      <c r="X3" s="123"/>
-[...5 lines deleted...]
-      <c r="AD3" s="122" t="s">
+      <c r="X3" s="100"/>
+      <c r="Y3" s="100"/>
+      <c r="Z3" s="100"/>
+      <c r="AA3" s="100"/>
+      <c r="AB3" s="100"/>
+      <c r="AC3" s="100"/>
+      <c r="AD3" s="99" t="s">
         <v>7</v>
       </c>
-      <c r="AE3" s="123"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="124"/>
+      <c r="AE3" s="100"/>
+      <c r="AF3" s="100"/>
+      <c r="AG3" s="100"/>
+      <c r="AH3" s="100"/>
+      <c r="AI3" s="100"/>
+      <c r="AJ3" s="101"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="108"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="110"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="115"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="114"/>
+      <c r="T4" s="114"/>
+      <c r="U4" s="114"/>
+      <c r="V4" s="115"/>
+      <c r="W4" s="111"/>
+      <c r="X4" s="111"/>
+      <c r="Y4" s="111"/>
+      <c r="Z4" s="111"/>
+      <c r="AA4" s="111"/>
+      <c r="AB4" s="111"/>
+      <c r="AC4" s="111"/>
+      <c r="AD4" s="110"/>
+      <c r="AE4" s="111"/>
+      <c r="AF4" s="111"/>
+      <c r="AG4" s="111"/>
+      <c r="AH4" s="111"/>
+      <c r="AI4" s="111"/>
+      <c r="AJ4" s="112"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="4">
         <v>30</v>
       </c>
       <c r="D5" s="3">
         <v>31</v>
       </c>
       <c r="E5" s="4">
         <v>1</v>
       </c>
       <c r="F5" s="3">
         <v>2</v>
       </c>
       <c r="G5" s="5">
         <v>3</v>
       </c>
       <c r="H5" s="6">
         <v>4</v>
@@ -3238,51 +3352,51 @@
       <c r="O17" s="26"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="27"/>
       <c r="S17" s="26"/>
       <c r="T17" s="27"/>
       <c r="U17" s="26"/>
       <c r="V17" s="37"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="25"/>
       <c r="AA17" s="25"/>
       <c r="AB17" s="25"/>
       <c r="AC17" s="25"/>
       <c r="AD17" s="25"/>
       <c r="AE17" s="25"/>
       <c r="AF17" s="25"/>
       <c r="AG17" s="25"/>
       <c r="AH17" s="25"/>
       <c r="AI17" s="25"/>
       <c r="AJ17" s="26"/>
     </row>
     <row r="18" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="35" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="B18" s="12">
         <v>315</v>
       </c>
       <c r="C18" s="12">
         <v>315</v>
       </c>
       <c r="D18" s="12">
         <v>315</v>
       </c>
       <c r="E18" s="12">
         <v>367</v>
       </c>
       <c r="F18" s="12">
         <v>367</v>
       </c>
       <c r="G18" s="12">
         <v>367</v>
       </c>
       <c r="H18" s="12">
         <v>367</v>
       </c>
       <c r="I18" s="12">
         <v>367</v>
       </c>
@@ -3816,757 +3930,757 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="115" t="s">
+      <c r="B24" s="105" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="116"/>
-[...2 lines deleted...]
-      <c r="F24" s="115" t="s">
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="G24" s="116"/>
-[...2 lines deleted...]
-      <c r="J24" s="115" t="s">
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="107"/>
+      <c r="J24" s="105" t="s">
         <v>5</v>
       </c>
-      <c r="K24" s="118"/>
-[...2 lines deleted...]
-      <c r="N24" s="115" t="s">
+      <c r="K24" s="108"/>
+      <c r="L24" s="108"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="105" t="s">
         <v>6</v>
       </c>
-      <c r="O24" s="116"/>
-[...2 lines deleted...]
-      <c r="R24" s="115" t="s">
+      <c r="O24" s="106"/>
+      <c r="P24" s="106"/>
+      <c r="Q24" s="107"/>
+      <c r="R24" s="105" t="s">
         <v>7</v>
       </c>
-      <c r="S24" s="116"/>
-[...1 lines deleted...]
-      <c r="U24" s="117"/>
+      <c r="S24" s="106"/>
+      <c r="T24" s="106"/>
+      <c r="U24" s="107"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="106" t="s">
+      <c r="B25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="101"/>
-[...2 lines deleted...]
-      <c r="F25" s="106" t="s">
+      <c r="C25" s="121"/>
+      <c r="D25" s="121"/>
+      <c r="E25" s="122"/>
+      <c r="F25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="101"/>
-[...2 lines deleted...]
-      <c r="J25" s="106" t="s">
+      <c r="G25" s="121"/>
+      <c r="H25" s="121"/>
+      <c r="I25" s="122"/>
+      <c r="J25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="101"/>
-[...2 lines deleted...]
-      <c r="N25" s="106" t="s">
+      <c r="K25" s="121"/>
+      <c r="L25" s="121"/>
+      <c r="M25" s="122"/>
+      <c r="N25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="101"/>
-[...2 lines deleted...]
-      <c r="R25" s="106" t="s">
+      <c r="O25" s="121"/>
+      <c r="P25" s="121"/>
+      <c r="Q25" s="122"/>
+      <c r="R25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="101"/>
-[...1 lines deleted...]
-      <c r="U25" s="102"/>
+      <c r="S25" s="121"/>
+      <c r="T25" s="121"/>
+      <c r="U25" s="122"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="107" t="s">
+      <c r="B26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="104"/>
-[...2 lines deleted...]
-      <c r="F26" s="107" t="s">
+      <c r="C26" s="118"/>
+      <c r="D26" s="118"/>
+      <c r="E26" s="119"/>
+      <c r="F26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="104"/>
-[...2 lines deleted...]
-      <c r="J26" s="107" t="s">
+      <c r="G26" s="118"/>
+      <c r="H26" s="118"/>
+      <c r="I26" s="119"/>
+      <c r="J26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="104"/>
-[...2 lines deleted...]
-      <c r="N26" s="107" t="s">
+      <c r="K26" s="118"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="119"/>
+      <c r="N26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="104"/>
-[...2 lines deleted...]
-      <c r="R26" s="107" t="s">
+      <c r="O26" s="118"/>
+      <c r="P26" s="118"/>
+      <c r="Q26" s="119"/>
+      <c r="R26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="104"/>
-[...1 lines deleted...]
-      <c r="U26" s="105"/>
+      <c r="S26" s="118"/>
+      <c r="T26" s="118"/>
+      <c r="U26" s="119"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AA26" s="54"/>
       <c r="AB26" s="55"/>
       <c r="AC26" s="54"/>
       <c r="AD26" s="55"/>
       <c r="AE26" s="54"/>
       <c r="AF26" s="54"/>
       <c r="AG26" s="54"/>
       <c r="AH26" s="54"/>
       <c r="AI26" s="54"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AB27" s="55"/>
       <c r="AD27" s="54"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="100">
+      <c r="B28" s="124">
         <v>100</v>
       </c>
-      <c r="C28" s="101"/>
-[...2 lines deleted...]
-      <c r="F28" s="100">
+      <c r="C28" s="121"/>
+      <c r="D28" s="121"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="124">
         <v>100</v>
       </c>
-      <c r="G28" s="101"/>
-[...2 lines deleted...]
-      <c r="J28" s="100">
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="122"/>
+      <c r="J28" s="124">
         <v>100</v>
       </c>
-      <c r="K28" s="101"/>
-[...2 lines deleted...]
-      <c r="N28" s="100">
+      <c r="K28" s="121"/>
+      <c r="L28" s="121"/>
+      <c r="M28" s="122"/>
+      <c r="N28" s="124">
         <v>100</v>
       </c>
-      <c r="O28" s="101"/>
-[...2 lines deleted...]
-      <c r="R28" s="100">
+      <c r="O28" s="121"/>
+      <c r="P28" s="121"/>
+      <c r="Q28" s="122"/>
+      <c r="R28" s="124">
         <v>100</v>
       </c>
-      <c r="S28" s="101"/>
-[...1 lines deleted...]
-      <c r="U28" s="102"/>
+      <c r="S28" s="121"/>
+      <c r="T28" s="121"/>
+      <c r="U28" s="122"/>
       <c r="Z28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AD28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="103">
+      <c r="B29" s="123">
         <v>100</v>
       </c>
-      <c r="C29" s="104"/>
-[...2 lines deleted...]
-      <c r="F29" s="103">
+      <c r="C29" s="118"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="123">
         <v>100</v>
       </c>
-      <c r="G29" s="104"/>
-[...2 lines deleted...]
-      <c r="J29" s="103">
+      <c r="G29" s="118"/>
+      <c r="H29" s="118"/>
+      <c r="I29" s="119"/>
+      <c r="J29" s="123">
         <v>100</v>
       </c>
-      <c r="K29" s="104"/>
-[...2 lines deleted...]
-      <c r="N29" s="103">
+      <c r="K29" s="118"/>
+      <c r="L29" s="118"/>
+      <c r="M29" s="119"/>
+      <c r="N29" s="123">
         <v>100</v>
       </c>
-      <c r="O29" s="104"/>
-[...2 lines deleted...]
-      <c r="R29" s="103">
+      <c r="O29" s="118"/>
+      <c r="P29" s="118"/>
+      <c r="Q29" s="119"/>
+      <c r="R29" s="123">
         <v>100</v>
       </c>
-      <c r="S29" s="104"/>
-[...1 lines deleted...]
-      <c r="U29" s="105"/>
+      <c r="S29" s="118"/>
+      <c r="T29" s="118"/>
+      <c r="U29" s="119"/>
       <c r="Z29" s="55"/>
       <c r="AD29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="100">
+      <c r="B31" s="124">
         <v>100</v>
       </c>
-      <c r="C31" s="101"/>
-[...2 lines deleted...]
-      <c r="F31" s="100">
+      <c r="C31" s="121"/>
+      <c r="D31" s="121"/>
+      <c r="E31" s="122"/>
+      <c r="F31" s="124">
         <v>100</v>
       </c>
-      <c r="G31" s="101"/>
-[...2 lines deleted...]
-      <c r="J31" s="100">
+      <c r="G31" s="121"/>
+      <c r="H31" s="121"/>
+      <c r="I31" s="122"/>
+      <c r="J31" s="124">
         <v>100</v>
       </c>
-      <c r="K31" s="101"/>
-[...2 lines deleted...]
-      <c r="N31" s="100">
+      <c r="K31" s="121"/>
+      <c r="L31" s="121"/>
+      <c r="M31" s="122"/>
+      <c r="N31" s="124">
         <v>100</v>
       </c>
-      <c r="O31" s="101"/>
-[...2 lines deleted...]
-      <c r="R31" s="100">
+      <c r="O31" s="121"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="122"/>
+      <c r="R31" s="124">
         <v>100</v>
       </c>
-      <c r="S31" s="101"/>
-[...1 lines deleted...]
-      <c r="U31" s="102"/>
+      <c r="S31" s="121"/>
+      <c r="T31" s="121"/>
+      <c r="U31" s="122"/>
       <c r="Z31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="103">
+      <c r="B32" s="123">
         <v>100</v>
       </c>
-      <c r="C32" s="104"/>
-[...2 lines deleted...]
-      <c r="F32" s="103">
+      <c r="C32" s="118"/>
+      <c r="D32" s="118"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="123">
         <v>100</v>
       </c>
-      <c r="G32" s="104"/>
-[...2 lines deleted...]
-      <c r="J32" s="103">
+      <c r="G32" s="118"/>
+      <c r="H32" s="118"/>
+      <c r="I32" s="119"/>
+      <c r="J32" s="123">
         <v>100</v>
       </c>
-      <c r="K32" s="104"/>
-[...2 lines deleted...]
-      <c r="N32" s="103">
+      <c r="K32" s="118"/>
+      <c r="L32" s="118"/>
+      <c r="M32" s="119"/>
+      <c r="N32" s="123">
         <v>100</v>
       </c>
-      <c r="O32" s="104"/>
-[...2 lines deleted...]
-      <c r="R32" s="103">
+      <c r="O32" s="118"/>
+      <c r="P32" s="118"/>
+      <c r="Q32" s="119"/>
+      <c r="R32" s="123">
         <v>100</v>
       </c>
-      <c r="S32" s="104"/>
-[...1 lines deleted...]
-      <c r="U32" s="105"/>
+      <c r="S32" s="118"/>
+      <c r="T32" s="118"/>
+      <c r="U32" s="119"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
       <c r="R33" s="57"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="100">
+      <c r="B34" s="124">
         <v>50</v>
       </c>
-      <c r="C34" s="101"/>
-[...2 lines deleted...]
-      <c r="F34" s="100">
+      <c r="C34" s="121"/>
+      <c r="D34" s="121"/>
+      <c r="E34" s="122"/>
+      <c r="F34" s="124">
         <v>65</v>
       </c>
-      <c r="G34" s="101"/>
-[...2 lines deleted...]
-      <c r="J34" s="100">
+      <c r="G34" s="121"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="122"/>
+      <c r="J34" s="124">
         <v>70</v>
       </c>
-      <c r="K34" s="101"/>
-[...2 lines deleted...]
-      <c r="N34" s="100">
+      <c r="K34" s="121"/>
+      <c r="L34" s="121"/>
+      <c r="M34" s="122"/>
+      <c r="N34" s="124">
         <v>48</v>
       </c>
-      <c r="O34" s="101"/>
-[...2 lines deleted...]
-      <c r="R34" s="100">
+      <c r="O34" s="121"/>
+      <c r="P34" s="121"/>
+      <c r="Q34" s="122"/>
+      <c r="R34" s="124">
         <v>65</v>
       </c>
-      <c r="S34" s="101"/>
-[...1 lines deleted...]
-      <c r="U34" s="102"/>
+      <c r="S34" s="121"/>
+      <c r="T34" s="121"/>
+      <c r="U34" s="122"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="103">
+      <c r="B35" s="123">
         <v>0</v>
       </c>
-      <c r="C35" s="104"/>
-[...2 lines deleted...]
-      <c r="F35" s="103">
+      <c r="C35" s="118"/>
+      <c r="D35" s="118"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="123">
         <v>0</v>
       </c>
-      <c r="G35" s="104"/>
-[...2 lines deleted...]
-      <c r="J35" s="103">
+      <c r="G35" s="118"/>
+      <c r="H35" s="118"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="123">
         <v>0</v>
       </c>
-      <c r="K35" s="104"/>
-[...2 lines deleted...]
-      <c r="N35" s="103">
+      <c r="K35" s="118"/>
+      <c r="L35" s="118"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="123">
         <v>0</v>
       </c>
-      <c r="O35" s="104"/>
-[...2 lines deleted...]
-      <c r="R35" s="103">
+      <c r="O35" s="118"/>
+      <c r="P35" s="118"/>
+      <c r="Q35" s="119"/>
+      <c r="R35" s="123">
         <v>0</v>
       </c>
-      <c r="S35" s="104"/>
-[...1 lines deleted...]
-      <c r="U35" s="105"/>
+      <c r="S35" s="118"/>
+      <c r="T35" s="118"/>
+      <c r="U35" s="119"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="57"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="100">
+      <c r="B37" s="124">
         <v>111</v>
       </c>
-      <c r="C37" s="101"/>
-[...2 lines deleted...]
-      <c r="F37" s="100">
+      <c r="C37" s="121"/>
+      <c r="D37" s="121"/>
+      <c r="E37" s="122"/>
+      <c r="F37" s="124">
         <v>100</v>
       </c>
-      <c r="G37" s="101"/>
-[...2 lines deleted...]
-      <c r="J37" s="100">
+      <c r="G37" s="121"/>
+      <c r="H37" s="121"/>
+      <c r="I37" s="122"/>
+      <c r="J37" s="124">
         <v>100</v>
       </c>
-      <c r="K37" s="101"/>
-[...2 lines deleted...]
-      <c r="N37" s="100">
+      <c r="K37" s="121"/>
+      <c r="L37" s="121"/>
+      <c r="M37" s="122"/>
+      <c r="N37" s="124">
         <v>100</v>
       </c>
-      <c r="O37" s="101"/>
-[...2 lines deleted...]
-      <c r="R37" s="100">
+      <c r="O37" s="121"/>
+      <c r="P37" s="121"/>
+      <c r="Q37" s="122"/>
+      <c r="R37" s="124">
         <v>100</v>
       </c>
-      <c r="S37" s="101"/>
-[...1 lines deleted...]
-      <c r="U37" s="102"/>
+      <c r="S37" s="121"/>
+      <c r="T37" s="121"/>
+      <c r="U37" s="122"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="103">
+      <c r="B38" s="123">
         <v>100</v>
       </c>
-      <c r="C38" s="104"/>
-[...2 lines deleted...]
-      <c r="F38" s="103">
+      <c r="C38" s="118"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="123">
         <v>100</v>
       </c>
-      <c r="G38" s="104"/>
-[...2 lines deleted...]
-      <c r="J38" s="103">
+      <c r="G38" s="118"/>
+      <c r="H38" s="118"/>
+      <c r="I38" s="119"/>
+      <c r="J38" s="123">
         <v>100</v>
       </c>
-      <c r="K38" s="104"/>
-[...2 lines deleted...]
-      <c r="N38" s="103">
+      <c r="K38" s="118"/>
+      <c r="L38" s="118"/>
+      <c r="M38" s="119"/>
+      <c r="N38" s="123">
         <v>100</v>
       </c>
-      <c r="O38" s="104"/>
-[...2 lines deleted...]
-      <c r="R38" s="103">
+      <c r="O38" s="118"/>
+      <c r="P38" s="118"/>
+      <c r="Q38" s="119"/>
+      <c r="R38" s="123">
         <v>100</v>
       </c>
-      <c r="S38" s="104"/>
-[...1 lines deleted...]
-      <c r="U38" s="105"/>
+      <c r="S38" s="118"/>
+      <c r="T38" s="118"/>
+      <c r="U38" s="119"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
       <c r="R39" s="57"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="94">
+      <c r="B40" s="128">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.25</v>
       </c>
-      <c r="C40" s="95"/>
-[...2 lines deleted...]
-      <c r="F40" s="94">
+      <c r="C40" s="129"/>
+      <c r="D40" s="129"/>
+      <c r="E40" s="130"/>
+      <c r="F40" s="128">
         <f>(F28+F31+F34+F37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="G40" s="95"/>
-[...2 lines deleted...]
-      <c r="J40" s="94">
+      <c r="G40" s="129"/>
+      <c r="H40" s="129"/>
+      <c r="I40" s="130"/>
+      <c r="J40" s="128">
         <f>(J28+J31+J34+J37)/4</f>
         <v>92.5</v>
       </c>
-      <c r="K40" s="95"/>
-[...2 lines deleted...]
-      <c r="N40" s="94">
+      <c r="K40" s="129"/>
+      <c r="L40" s="129"/>
+      <c r="M40" s="130"/>
+      <c r="N40" s="128">
         <f>(N28+N31+N34+N37)/4</f>
         <v>87</v>
       </c>
-      <c r="O40" s="95"/>
-[...2 lines deleted...]
-      <c r="R40" s="94">
+      <c r="O40" s="129"/>
+      <c r="P40" s="129"/>
+      <c r="Q40" s="130"/>
+      <c r="R40" s="128">
         <f>(R28+R31+R34+R37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="S40" s="95"/>
-[...1 lines deleted...]
-      <c r="U40" s="96"/>
+      <c r="S40" s="129"/>
+      <c r="T40" s="129"/>
+      <c r="U40" s="130"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="97">
+      <c r="B41" s="125">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="98"/>
-[...2 lines deleted...]
-      <c r="F41" s="97">
+      <c r="C41" s="126"/>
+      <c r="D41" s="126"/>
+      <c r="E41" s="127"/>
+      <c r="F41" s="125">
         <f>(F29+F32+F35+F38)/4</f>
         <v>75</v>
       </c>
-      <c r="G41" s="98"/>
-[...2 lines deleted...]
-      <c r="J41" s="97">
+      <c r="G41" s="126"/>
+      <c r="H41" s="126"/>
+      <c r="I41" s="127"/>
+      <c r="J41" s="125">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="98"/>
-[...2 lines deleted...]
-      <c r="N41" s="97">
+      <c r="K41" s="126"/>
+      <c r="L41" s="126"/>
+      <c r="M41" s="127"/>
+      <c r="N41" s="125">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="98"/>
-[...2 lines deleted...]
-      <c r="R41" s="97">
+      <c r="O41" s="126"/>
+      <c r="P41" s="126"/>
+      <c r="Q41" s="127"/>
+      <c r="R41" s="125">
         <f>(R29+R32+R35+R38)/4</f>
         <v>75</v>
       </c>
-      <c r="S41" s="98"/>
-[...1 lines deleted...]
-      <c r="U41" s="99"/>
+      <c r="S41" s="126"/>
+      <c r="T41" s="126"/>
+      <c r="U41" s="127"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
-    <mergeCell ref="B24:E24"/>
-[...68 lines deleted...]
-    <mergeCell ref="R40:U40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC44"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="N35" sqref="N35:Q35"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="29" width="8.7109375" customWidth="1"/>
     <col min="250" max="250" width="16.85546875" customWidth="1"/>
     <col min="251" max="285" width="8.7109375" customWidth="1"/>
     <col min="506" max="506" width="16.85546875" customWidth="1"/>
     <col min="507" max="541" width="8.7109375" customWidth="1"/>
     <col min="762" max="762" width="16.85546875" customWidth="1"/>
     <col min="763" max="797" width="8.7109375" customWidth="1"/>
     <col min="1018" max="1018" width="16.85546875" customWidth="1"/>
     <col min="1019" max="1053" width="8.7109375" customWidth="1"/>
     <col min="1274" max="1274" width="16.85546875" customWidth="1"/>
     <col min="1275" max="1309" width="8.7109375" customWidth="1"/>
     <col min="1530" max="1530" width="16.85546875" customWidth="1"/>
     <col min="1531" max="1565" width="8.7109375" customWidth="1"/>
     <col min="1786" max="1786" width="16.85546875" customWidth="1"/>
     <col min="1787" max="1821" width="8.7109375" customWidth="1"/>
     <col min="2042" max="2042" width="16.85546875" customWidth="1"/>
     <col min="2043" max="2077" width="8.7109375" customWidth="1"/>
     <col min="2298" max="2298" width="16.85546875" customWidth="1"/>
     <col min="2299" max="2333" width="8.7109375" customWidth="1"/>
     <col min="2554" max="2554" width="16.85546875" customWidth="1"/>
@@ -4658,186 +4772,186 @@
     <col min="13562" max="13562" width="16.85546875" customWidth="1"/>
     <col min="13563" max="13597" width="8.7109375" customWidth="1"/>
     <col min="13818" max="13818" width="16.85546875" customWidth="1"/>
     <col min="13819" max="13853" width="8.7109375" customWidth="1"/>
     <col min="14074" max="14074" width="16.85546875" customWidth="1"/>
     <col min="14075" max="14109" width="8.7109375" customWidth="1"/>
     <col min="14330" max="14330" width="16.85546875" customWidth="1"/>
     <col min="14331" max="14365" width="8.7109375" customWidth="1"/>
     <col min="14586" max="14586" width="16.85546875" customWidth="1"/>
     <col min="14587" max="14621" width="8.7109375" customWidth="1"/>
     <col min="14842" max="14842" width="16.85546875" customWidth="1"/>
     <col min="14843" max="14877" width="8.7109375" customWidth="1"/>
     <col min="15098" max="15098" width="16.85546875" customWidth="1"/>
     <col min="15099" max="15133" width="8.7109375" customWidth="1"/>
     <col min="15354" max="15354" width="16.85546875" customWidth="1"/>
     <col min="15355" max="15389" width="8.7109375" customWidth="1"/>
     <col min="15610" max="15610" width="16.85546875" customWidth="1"/>
     <col min="15611" max="15645" width="8.7109375" customWidth="1"/>
     <col min="15866" max="15866" width="16.85546875" customWidth="1"/>
     <col min="15867" max="15901" width="8.7109375" customWidth="1"/>
     <col min="16122" max="16122" width="16.85546875" customWidth="1"/>
     <col min="16123" max="16157" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="120"/>
-[...26 lines deleted...]
-      <c r="AC1" s="120"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
+      <c r="N1" s="97"/>
+      <c r="O1" s="97"/>
+      <c r="P1" s="97"/>
+      <c r="Q1" s="97"/>
+      <c r="R1" s="97"/>
+      <c r="S1" s="97"/>
+      <c r="T1" s="97"/>
+      <c r="U1" s="97"/>
+      <c r="V1" s="97"/>
+      <c r="W1" s="97"/>
+      <c r="X1" s="97"/>
+      <c r="Y1" s="97"/>
+      <c r="Z1" s="97"/>
+      <c r="AA1" s="97"/>
+      <c r="AB1" s="97"/>
+      <c r="AC1" s="97"/>
     </row>
     <row r="2" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="121" t="s">
+      <c r="A2" s="98" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="121"/>
-[...26 lines deleted...]
-      <c r="AC2" s="121"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="98"/>
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
+      <c r="Z2" s="98"/>
+      <c r="AA2" s="98"/>
+      <c r="AB2" s="98"/>
+      <c r="AC2" s="98"/>
     </row>
     <row r="3" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="122" t="s">
+      <c r="B3" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="123"/>
-[...5 lines deleted...]
-      <c r="I3" s="122" t="s">
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="J3" s="123"/>
-[...5 lines deleted...]
-      <c r="P3" s="125" t="s">
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="102" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="126"/>
-[...5 lines deleted...]
-      <c r="W3" s="122" t="s">
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103"/>
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="104"/>
+      <c r="W3" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="123"/>
-[...4 lines deleted...]
-      <c r="AC3" s="124"/>
+      <c r="X3" s="100"/>
+      <c r="Y3" s="100"/>
+      <c r="Z3" s="100"/>
+      <c r="AA3" s="100"/>
+      <c r="AB3" s="100"/>
+      <c r="AC3" s="101"/>
     </row>
     <row r="4" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="108"/>
-[...26 lines deleted...]
-      <c r="AC4" s="110"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="115"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="114"/>
+      <c r="T4" s="114"/>
+      <c r="U4" s="114"/>
+      <c r="V4" s="115"/>
+      <c r="W4" s="110"/>
+      <c r="X4" s="111"/>
+      <c r="Y4" s="111"/>
+      <c r="Z4" s="111"/>
+      <c r="AA4" s="111"/>
+      <c r="AB4" s="111"/>
+      <c r="AC4" s="112"/>
     </row>
     <row r="5" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>2</v>
       </c>
       <c r="C5" s="4">
         <v>3</v>
       </c>
       <c r="D5" s="3">
         <v>4</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="3">
         <v>6</v>
       </c>
       <c r="G5" s="5">
         <v>7</v>
       </c>
       <c r="H5" s="6">
         <v>8</v>
@@ -5722,51 +5836,51 @@
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="27"/>
       <c r="M17" s="26"/>
       <c r="N17" s="27"/>
       <c r="O17" s="26"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="27"/>
       <c r="S17" s="26"/>
       <c r="T17" s="27"/>
       <c r="U17" s="26"/>
       <c r="V17" s="37"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="25"/>
       <c r="AA17" s="25"/>
       <c r="AB17" s="25"/>
       <c r="AC17" s="26"/>
     </row>
     <row r="18" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="35" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="B18" s="12">
         <v>367</v>
       </c>
       <c r="C18" s="12">
         <v>367</v>
       </c>
       <c r="D18" s="12">
         <v>367</v>
       </c>
       <c r="E18" s="12">
         <v>367</v>
       </c>
       <c r="F18" s="12">
         <v>367</v>
       </c>
       <c r="G18" s="12">
         <v>367</v>
       </c>
       <c r="H18" s="12">
         <v>367</v>
       </c>
       <c r="I18" s="12">
         <v>360</v>
       </c>
@@ -6195,632 +6309,632 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:29" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="115" t="s">
+      <c r="B24" s="105" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="116"/>
-[...2 lines deleted...]
-      <c r="F24" s="115" t="s">
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="105" t="s">
         <v>34</v>
       </c>
-      <c r="G24" s="116"/>
-[...2 lines deleted...]
-      <c r="J24" s="115" t="s">
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="107"/>
+      <c r="J24" s="105" t="s">
         <v>35</v>
       </c>
-      <c r="K24" s="118"/>
-[...2 lines deleted...]
-      <c r="N24" s="115" t="s">
+      <c r="K24" s="108"/>
+      <c r="L24" s="108"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="O24" s="116"/>
-[...1 lines deleted...]
-      <c r="Q24" s="117"/>
+      <c r="O24" s="106"/>
+      <c r="P24" s="106"/>
+      <c r="Q24" s="107"/>
       <c r="T24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="106" t="s">
+      <c r="B25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="101"/>
-[...2 lines deleted...]
-      <c r="F25" s="106" t="s">
+      <c r="C25" s="121"/>
+      <c r="D25" s="121"/>
+      <c r="E25" s="122"/>
+      <c r="F25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="101"/>
-[...2 lines deleted...]
-      <c r="J25" s="106" t="s">
+      <c r="G25" s="121"/>
+      <c r="H25" s="121"/>
+      <c r="I25" s="122"/>
+      <c r="J25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="101"/>
-[...2 lines deleted...]
-      <c r="N25" s="106" t="s">
+      <c r="K25" s="121"/>
+      <c r="L25" s="121"/>
+      <c r="M25" s="122"/>
+      <c r="N25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="101"/>
-[...1 lines deleted...]
-      <c r="Q25" s="102"/>
+      <c r="O25" s="121"/>
+      <c r="P25" s="121"/>
+      <c r="Q25" s="122"/>
       <c r="T25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="107" t="s">
+      <c r="B26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="104"/>
-[...2 lines deleted...]
-      <c r="F26" s="107" t="s">
+      <c r="C26" s="118"/>
+      <c r="D26" s="118"/>
+      <c r="E26" s="119"/>
+      <c r="F26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="104"/>
-[...2 lines deleted...]
-      <c r="J26" s="107" t="s">
+      <c r="G26" s="118"/>
+      <c r="H26" s="118"/>
+      <c r="I26" s="119"/>
+      <c r="J26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="104"/>
-[...2 lines deleted...]
-      <c r="N26" s="107" t="s">
+      <c r="K26" s="118"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="119"/>
+      <c r="N26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="104"/>
-[...1 lines deleted...]
-      <c r="Q26" s="105"/>
+      <c r="O26" s="118"/>
+      <c r="P26" s="118"/>
+      <c r="Q26" s="119"/>
       <c r="T26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="W26" s="54"/>
       <c r="X26" s="55"/>
       <c r="Y26" s="54"/>
       <c r="Z26" s="54"/>
       <c r="AA26" s="54"/>
       <c r="AB26" s="54"/>
     </row>
     <row r="27" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="T27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="V27" s="52"/>
       <c r="X27" s="55"/>
     </row>
     <row r="28" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="100">
+      <c r="B28" s="124">
         <v>100</v>
       </c>
-      <c r="C28" s="101"/>
-[...2 lines deleted...]
-      <c r="F28" s="100">
+      <c r="C28" s="121"/>
+      <c r="D28" s="121"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="124">
         <v>100</v>
       </c>
-      <c r="G28" s="101"/>
-[...2 lines deleted...]
-      <c r="J28" s="100">
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="122"/>
+      <c r="J28" s="124">
         <v>100</v>
       </c>
-      <c r="K28" s="101"/>
-[...2 lines deleted...]
-      <c r="N28" s="100">
+      <c r="K28" s="121"/>
+      <c r="L28" s="121"/>
+      <c r="M28" s="122"/>
+      <c r="N28" s="124">
         <v>100</v>
       </c>
-      <c r="O28" s="101"/>
-[...1 lines deleted...]
-      <c r="Q28" s="102"/>
+      <c r="O28" s="121"/>
+      <c r="P28" s="121"/>
+      <c r="Q28" s="122"/>
       <c r="V28" s="55"/>
       <c r="X28" s="55"/>
     </row>
     <row r="29" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="103">
+      <c r="B29" s="123">
         <v>100</v>
       </c>
-      <c r="C29" s="104"/>
-[...2 lines deleted...]
-      <c r="F29" s="103">
+      <c r="C29" s="118"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="123">
         <v>100</v>
       </c>
-      <c r="G29" s="104"/>
-[...2 lines deleted...]
-      <c r="J29" s="103">
+      <c r="G29" s="118"/>
+      <c r="H29" s="118"/>
+      <c r="I29" s="119"/>
+      <c r="J29" s="123">
         <v>100</v>
       </c>
-      <c r="K29" s="104"/>
-[...2 lines deleted...]
-      <c r="N29" s="103">
+      <c r="K29" s="118"/>
+      <c r="L29" s="118"/>
+      <c r="M29" s="119"/>
+      <c r="N29" s="123">
         <v>100</v>
       </c>
-      <c r="O29" s="104"/>
-[...1 lines deleted...]
-      <c r="Q29" s="105"/>
+      <c r="O29" s="118"/>
+      <c r="P29" s="118"/>
+      <c r="Q29" s="119"/>
       <c r="V29" s="55"/>
     </row>
     <row r="30" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="V30" s="52"/>
     </row>
     <row r="31" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="100">
+      <c r="B31" s="124">
         <v>100</v>
       </c>
-      <c r="C31" s="101"/>
-[...2 lines deleted...]
-      <c r="F31" s="100">
+      <c r="C31" s="121"/>
+      <c r="D31" s="121"/>
+      <c r="E31" s="122"/>
+      <c r="F31" s="124">
         <v>100</v>
       </c>
-      <c r="G31" s="101"/>
-[...2 lines deleted...]
-      <c r="J31" s="100">
+      <c r="G31" s="121"/>
+      <c r="H31" s="121"/>
+      <c r="I31" s="122"/>
+      <c r="J31" s="124">
         <v>100</v>
       </c>
-      <c r="K31" s="101"/>
-[...2 lines deleted...]
-      <c r="N31" s="100">
+      <c r="K31" s="121"/>
+      <c r="L31" s="121"/>
+      <c r="M31" s="122"/>
+      <c r="N31" s="124">
         <v>100</v>
       </c>
-      <c r="O31" s="101"/>
-[...1 lines deleted...]
-      <c r="Q31" s="102"/>
+      <c r="O31" s="121"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="122"/>
       <c r="V31" s="55"/>
     </row>
     <row r="32" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="103">
+      <c r="B32" s="123">
         <v>100</v>
       </c>
-      <c r="C32" s="104"/>
-[...2 lines deleted...]
-      <c r="F32" s="103">
+      <c r="C32" s="118"/>
+      <c r="D32" s="118"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="123">
         <v>100</v>
       </c>
-      <c r="G32" s="104"/>
-[...2 lines deleted...]
-      <c r="J32" s="103">
+      <c r="G32" s="118"/>
+      <c r="H32" s="118"/>
+      <c r="I32" s="119"/>
+      <c r="J32" s="123">
         <v>100</v>
       </c>
-      <c r="K32" s="104"/>
-[...2 lines deleted...]
-      <c r="N32" s="103">
+      <c r="K32" s="118"/>
+      <c r="L32" s="118"/>
+      <c r="M32" s="119"/>
+      <c r="N32" s="123">
         <v>100</v>
       </c>
-      <c r="O32" s="104"/>
-[...1 lines deleted...]
-      <c r="Q32" s="105"/>
+      <c r="O32" s="118"/>
+      <c r="P32" s="118"/>
+      <c r="Q32" s="119"/>
     </row>
     <row r="33" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
     </row>
     <row r="34" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="100">
+      <c r="B34" s="124">
         <v>62</v>
       </c>
-      <c r="C34" s="101"/>
-[...2 lines deleted...]
-      <c r="F34" s="100">
+      <c r="C34" s="121"/>
+      <c r="D34" s="121"/>
+      <c r="E34" s="122"/>
+      <c r="F34" s="124">
         <v>68</v>
       </c>
-      <c r="G34" s="101"/>
-[...2 lines deleted...]
-      <c r="J34" s="100">
+      <c r="G34" s="121"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="122"/>
+      <c r="J34" s="124">
         <v>100</v>
       </c>
-      <c r="K34" s="101"/>
-[...2 lines deleted...]
-      <c r="N34" s="100">
+      <c r="K34" s="121"/>
+      <c r="L34" s="121"/>
+      <c r="M34" s="122"/>
+      <c r="N34" s="124">
         <v>68</v>
       </c>
-      <c r="O34" s="101"/>
-[...1 lines deleted...]
-      <c r="Q34" s="102"/>
+      <c r="O34" s="121"/>
+      <c r="P34" s="121"/>
+      <c r="Q34" s="122"/>
     </row>
     <row r="35" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="103">
+      <c r="B35" s="123">
         <v>0</v>
       </c>
-      <c r="C35" s="104"/>
-[...2 lines deleted...]
-      <c r="F35" s="103">
+      <c r="C35" s="118"/>
+      <c r="D35" s="118"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="123">
         <v>0</v>
       </c>
-      <c r="G35" s="104"/>
-[...2 lines deleted...]
-      <c r="J35" s="103">
+      <c r="G35" s="118"/>
+      <c r="H35" s="118"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="123">
         <v>0</v>
       </c>
-      <c r="K35" s="104"/>
-[...2 lines deleted...]
-      <c r="N35" s="103">
+      <c r="K35" s="118"/>
+      <c r="L35" s="118"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="123">
         <v>0</v>
       </c>
-      <c r="O35" s="104"/>
-[...1 lines deleted...]
-      <c r="Q35" s="105"/>
+      <c r="O35" s="118"/>
+      <c r="P35" s="118"/>
+      <c r="Q35" s="119"/>
     </row>
     <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
     </row>
     <row r="37" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="100">
+      <c r="B37" s="124">
         <v>100</v>
       </c>
-      <c r="C37" s="101"/>
-[...2 lines deleted...]
-      <c r="F37" s="100">
+      <c r="C37" s="121"/>
+      <c r="D37" s="121"/>
+      <c r="E37" s="122"/>
+      <c r="F37" s="124">
         <v>100</v>
       </c>
-      <c r="G37" s="101"/>
-[...2 lines deleted...]
-      <c r="J37" s="100">
+      <c r="G37" s="121"/>
+      <c r="H37" s="121"/>
+      <c r="I37" s="122"/>
+      <c r="J37" s="124">
         <v>100</v>
       </c>
-      <c r="K37" s="101"/>
-[...2 lines deleted...]
-      <c r="N37" s="100">
+      <c r="K37" s="121"/>
+      <c r="L37" s="121"/>
+      <c r="M37" s="122"/>
+      <c r="N37" s="124">
         <v>100</v>
       </c>
-      <c r="O37" s="101"/>
-[...1 lines deleted...]
-      <c r="Q37" s="102"/>
+      <c r="O37" s="121"/>
+      <c r="P37" s="121"/>
+      <c r="Q37" s="122"/>
     </row>
     <row r="38" spans="1:17" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="103">
+      <c r="B38" s="123">
         <v>100</v>
       </c>
-      <c r="C38" s="104"/>
-[...2 lines deleted...]
-      <c r="F38" s="103">
+      <c r="C38" s="118"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="123">
         <v>107</v>
       </c>
-      <c r="G38" s="104"/>
-[...2 lines deleted...]
-      <c r="J38" s="103">
+      <c r="G38" s="118"/>
+      <c r="H38" s="118"/>
+      <c r="I38" s="119"/>
+      <c r="J38" s="123">
         <v>100</v>
       </c>
-      <c r="K38" s="104"/>
-[...2 lines deleted...]
-      <c r="N38" s="103">
+      <c r="K38" s="118"/>
+      <c r="L38" s="118"/>
+      <c r="M38" s="119"/>
+      <c r="N38" s="123">
         <v>100</v>
       </c>
-      <c r="O38" s="104"/>
-[...1 lines deleted...]
-      <c r="Q38" s="105"/>
+      <c r="O38" s="118"/>
+      <c r="P38" s="118"/>
+      <c r="Q38" s="119"/>
     </row>
     <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="94">
+      <c r="B40" s="128">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.5</v>
       </c>
-      <c r="C40" s="95"/>
-[...2 lines deleted...]
-      <c r="F40" s="94">
+      <c r="C40" s="129"/>
+      <c r="D40" s="129"/>
+      <c r="E40" s="130"/>
+      <c r="F40" s="128">
         <f>(F28+F31+F34+F37)/4</f>
         <v>92</v>
       </c>
-      <c r="G40" s="95"/>
-[...2 lines deleted...]
-      <c r="J40" s="94">
+      <c r="G40" s="129"/>
+      <c r="H40" s="129"/>
+      <c r="I40" s="130"/>
+      <c r="J40" s="128">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="95"/>
-[...2 lines deleted...]
-      <c r="N40" s="94">
+      <c r="K40" s="129"/>
+      <c r="L40" s="129"/>
+      <c r="M40" s="130"/>
+      <c r="N40" s="128">
         <f>(N28+N31+N34+N37)/4</f>
         <v>92</v>
       </c>
-      <c r="O40" s="95"/>
-[...1 lines deleted...]
-      <c r="Q40" s="96"/>
+      <c r="O40" s="129"/>
+      <c r="P40" s="129"/>
+      <c r="Q40" s="130"/>
     </row>
     <row r="41" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="97">
+      <c r="B41" s="125">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="98"/>
-[...2 lines deleted...]
-      <c r="F41" s="97">
+      <c r="C41" s="126"/>
+      <c r="D41" s="126"/>
+      <c r="E41" s="127"/>
+      <c r="F41" s="125">
         <f>(F29+F32+F35+F38)/4</f>
         <v>76.75</v>
       </c>
-      <c r="G41" s="98"/>
-[...2 lines deleted...]
-      <c r="J41" s="97">
+      <c r="G41" s="126"/>
+      <c r="H41" s="126"/>
+      <c r="I41" s="127"/>
+      <c r="J41" s="125">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="98"/>
-[...2 lines deleted...]
-      <c r="N41" s="97">
+      <c r="K41" s="126"/>
+      <c r="L41" s="126"/>
+      <c r="M41" s="127"/>
+      <c r="N41" s="125">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="98"/>
-[...1 lines deleted...]
-      <c r="Q41" s="99"/>
+      <c r="O41" s="126"/>
+      <c r="P41" s="126"/>
+      <c r="Q41" s="127"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="62">
-    <mergeCell ref="A1:AC1"/>
-[...4 lines deleted...]
-    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="P4:V4"/>
     <mergeCell ref="W4:AC4"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:I24"/>
     <mergeCell ref="J24:M24"/>
     <mergeCell ref="N24:Q24"/>
-    <mergeCell ref="B25:E25"/>
-[...46 lines deleted...]
-    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="W3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX44"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="AC36" sqref="AC36"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="43" width="8.7109375" customWidth="1"/>
     <col min="264" max="264" width="16.85546875" customWidth="1"/>
     <col min="265" max="299" width="8.7109375" customWidth="1"/>
     <col min="520" max="520" width="16.85546875" customWidth="1"/>
     <col min="521" max="555" width="8.7109375" customWidth="1"/>
     <col min="776" max="776" width="16.85546875" customWidth="1"/>
     <col min="777" max="811" width="8.7109375" customWidth="1"/>
     <col min="1032" max="1032" width="16.85546875" customWidth="1"/>
     <col min="1033" max="1067" width="8.7109375" customWidth="1"/>
     <col min="1288" max="1288" width="16.85546875" customWidth="1"/>
     <col min="1289" max="1323" width="8.7109375" customWidth="1"/>
     <col min="1544" max="1544" width="16.85546875" customWidth="1"/>
     <col min="1545" max="1579" width="8.7109375" customWidth="1"/>
     <col min="1800" max="1800" width="16.85546875" customWidth="1"/>
     <col min="1801" max="1835" width="8.7109375" customWidth="1"/>
     <col min="2056" max="2056" width="16.85546875" customWidth="1"/>
     <col min="2057" max="2091" width="8.7109375" customWidth="1"/>
     <col min="2312" max="2312" width="16.85546875" customWidth="1"/>
     <col min="2313" max="2347" width="8.7109375" customWidth="1"/>
     <col min="2568" max="2568" width="16.85546875" customWidth="1"/>
@@ -6912,246 +7026,246 @@
     <col min="13576" max="13576" width="16.85546875" customWidth="1"/>
     <col min="13577" max="13611" width="8.7109375" customWidth="1"/>
     <col min="13832" max="13832" width="16.85546875" customWidth="1"/>
     <col min="13833" max="13867" width="8.7109375" customWidth="1"/>
     <col min="14088" max="14088" width="16.85546875" customWidth="1"/>
     <col min="14089" max="14123" width="8.7109375" customWidth="1"/>
     <col min="14344" max="14344" width="16.85546875" customWidth="1"/>
     <col min="14345" max="14379" width="8.7109375" customWidth="1"/>
     <col min="14600" max="14600" width="16.85546875" customWidth="1"/>
     <col min="14601" max="14635" width="8.7109375" customWidth="1"/>
     <col min="14856" max="14856" width="16.85546875" customWidth="1"/>
     <col min="14857" max="14891" width="8.7109375" customWidth="1"/>
     <col min="15112" max="15112" width="16.85546875" customWidth="1"/>
     <col min="15113" max="15147" width="8.7109375" customWidth="1"/>
     <col min="15368" max="15368" width="16.85546875" customWidth="1"/>
     <col min="15369" max="15403" width="8.7109375" customWidth="1"/>
     <col min="15624" max="15624" width="16.85546875" customWidth="1"/>
     <col min="15625" max="15659" width="8.7109375" customWidth="1"/>
     <col min="15880" max="15880" width="16.85546875" customWidth="1"/>
     <col min="15881" max="15915" width="8.7109375" customWidth="1"/>
     <col min="16136" max="16136" width="16.85546875" customWidth="1"/>
     <col min="16137" max="16171" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="120"/>
-[...40 lines deleted...]
-      <c r="AQ1" s="120"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
+      <c r="N1" s="97"/>
+      <c r="O1" s="97"/>
+      <c r="P1" s="97"/>
+      <c r="Q1" s="97"/>
+      <c r="R1" s="97"/>
+      <c r="S1" s="97"/>
+      <c r="T1" s="97"/>
+      <c r="U1" s="97"/>
+      <c r="V1" s="97"/>
+      <c r="W1" s="97"/>
+      <c r="X1" s="97"/>
+      <c r="Y1" s="97"/>
+      <c r="Z1" s="97"/>
+      <c r="AA1" s="97"/>
+      <c r="AB1" s="97"/>
+      <c r="AC1" s="97"/>
+      <c r="AD1" s="97"/>
+      <c r="AE1" s="97"/>
+      <c r="AF1" s="97"/>
+      <c r="AG1" s="97"/>
+      <c r="AH1" s="97"/>
+      <c r="AI1" s="97"/>
+      <c r="AJ1" s="97"/>
+      <c r="AK1" s="97"/>
+      <c r="AL1" s="97"/>
+      <c r="AM1" s="97"/>
+      <c r="AN1" s="97"/>
+      <c r="AO1" s="97"/>
+      <c r="AP1" s="97"/>
+      <c r="AQ1" s="97"/>
     </row>
     <row r="2" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="121" t="s">
+      <c r="A2" s="98" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="121"/>
-[...40 lines deleted...]
-      <c r="AQ2" s="121"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="98"/>
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
+      <c r="Z2" s="98"/>
+      <c r="AA2" s="98"/>
+      <c r="AB2" s="98"/>
+      <c r="AC2" s="98"/>
+      <c r="AD2" s="98"/>
+      <c r="AE2" s="98"/>
+      <c r="AF2" s="98"/>
+      <c r="AG2" s="98"/>
+      <c r="AH2" s="98"/>
+      <c r="AI2" s="98"/>
+      <c r="AJ2" s="98"/>
+      <c r="AK2" s="98"/>
+      <c r="AL2" s="98"/>
+      <c r="AM2" s="98"/>
+      <c r="AN2" s="98"/>
+      <c r="AO2" s="98"/>
+      <c r="AP2" s="98"/>
+      <c r="AQ2" s="98"/>
     </row>
     <row r="3" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="122" t="s">
+      <c r="B3" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="123"/>
-[...5 lines deleted...]
-      <c r="I3" s="122" t="s">
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="J3" s="123"/>
-[...5 lines deleted...]
-      <c r="P3" s="125" t="s">
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="102" t="s">
         <v>38</v>
       </c>
-      <c r="Q3" s="126"/>
-[...5 lines deleted...]
-      <c r="W3" s="128" t="s">
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103"/>
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="103"/>
+      <c r="W3" s="131" t="s">
         <v>39</v>
       </c>
-      <c r="X3" s="129"/>
-[...5 lines deleted...]
-      <c r="AD3" s="129" t="s">
+      <c r="X3" s="132"/>
+      <c r="Y3" s="132"/>
+      <c r="Z3" s="132"/>
+      <c r="AA3" s="132"/>
+      <c r="AB3" s="132"/>
+      <c r="AC3" s="133"/>
+      <c r="AD3" s="132" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="129"/>
-[...5 lines deleted...]
-      <c r="AK3" s="122" t="s">
+      <c r="AE3" s="132"/>
+      <c r="AF3" s="132"/>
+      <c r="AG3" s="132"/>
+      <c r="AH3" s="132"/>
+      <c r="AI3" s="132"/>
+      <c r="AJ3" s="133"/>
+      <c r="AK3" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="AL3" s="123"/>
-[...4 lines deleted...]
-      <c r="AQ3" s="124"/>
+      <c r="AL3" s="100"/>
+      <c r="AM3" s="100"/>
+      <c r="AN3" s="100"/>
+      <c r="AO3" s="100"/>
+      <c r="AP3" s="100"/>
+      <c r="AQ3" s="101"/>
     </row>
     <row r="4" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="108"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="110"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="115"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="114"/>
+      <c r="T4" s="114"/>
+      <c r="U4" s="114"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="114"/>
+      <c r="AB4" s="114"/>
+      <c r="AC4" s="115"/>
+      <c r="AD4" s="114"/>
+      <c r="AE4" s="114"/>
+      <c r="AF4" s="114"/>
+      <c r="AG4" s="114"/>
+      <c r="AH4" s="114"/>
+      <c r="AI4" s="114"/>
+      <c r="AJ4" s="115"/>
+      <c r="AK4" s="110"/>
+      <c r="AL4" s="111"/>
+      <c r="AM4" s="111"/>
+      <c r="AN4" s="111"/>
+      <c r="AO4" s="111"/>
+      <c r="AP4" s="111"/>
+      <c r="AQ4" s="112"/>
     </row>
     <row r="5" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>23</v>
       </c>
       <c r="C5" s="4">
         <v>24</v>
       </c>
       <c r="D5" s="3">
         <v>25</v>
       </c>
       <c r="E5" s="4">
         <v>26</v>
       </c>
       <c r="F5" s="3">
         <v>27</v>
       </c>
       <c r="G5" s="5">
         <v>28</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
@@ -8470,51 +8584,51 @@
       <c r="V17" s="27"/>
       <c r="W17" s="26"/>
       <c r="X17" s="27"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="27"/>
       <c r="AA17" s="26"/>
       <c r="AB17" s="27"/>
       <c r="AC17" s="26"/>
       <c r="AD17" s="37"/>
       <c r="AE17" s="27"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="27"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="27"/>
       <c r="AK17" s="25"/>
       <c r="AL17" s="25"/>
       <c r="AM17" s="25"/>
       <c r="AN17" s="25"/>
       <c r="AO17" s="25"/>
       <c r="AP17" s="25"/>
       <c r="AQ17" s="26"/>
     </row>
     <row r="18" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="35" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="B18" s="12">
         <v>360</v>
       </c>
       <c r="C18" s="12">
         <v>360</v>
       </c>
       <c r="D18" s="12">
         <v>360</v>
       </c>
       <c r="E18" s="12">
         <v>360</v>
       </c>
       <c r="F18" s="12">
         <v>360</v>
       </c>
       <c r="G18" s="12">
         <v>360</v>
       </c>
       <c r="H18" s="12">
         <v>225</v>
       </c>
       <c r="I18" s="12">
         <v>352</v>
       </c>
@@ -9153,174 +9267,174 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="48"/>
       <c r="AN23" s="47"/>
       <c r="AO23" s="48"/>
       <c r="AP23" s="48"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:50" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="115" t="s">
+      <c r="B24" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="C24" s="116"/>
-[...2 lines deleted...]
-      <c r="F24" s="115" t="s">
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="105" t="s">
         <v>37</v>
       </c>
-      <c r="G24" s="116"/>
-[...2 lines deleted...]
-      <c r="J24" s="115" t="s">
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="107"/>
+      <c r="J24" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="K24" s="118"/>
-[...2 lines deleted...]
-      <c r="N24" s="115" t="s">
+      <c r="K24" s="108"/>
+      <c r="L24" s="108"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="105" t="s">
         <v>39</v>
       </c>
-      <c r="O24" s="118"/>
-[...2 lines deleted...]
-      <c r="R24" s="115" t="s">
+      <c r="O24" s="108"/>
+      <c r="P24" s="108"/>
+      <c r="Q24" s="108"/>
+      <c r="R24" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="S24" s="118"/>
-[...2 lines deleted...]
-      <c r="V24" s="115" t="s">
+      <c r="S24" s="108"/>
+      <c r="T24" s="108"/>
+      <c r="U24" s="109"/>
+      <c r="V24" s="105" t="s">
         <v>43</v>
       </c>
-      <c r="W24" s="116"/>
-[...1 lines deleted...]
-      <c r="Y24" s="117"/>
+      <c r="W24" s="106"/>
+      <c r="X24" s="106"/>
+      <c r="Y24" s="107"/>
       <c r="AB24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="106" t="s">
+      <c r="B25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="101"/>
-[...2 lines deleted...]
-      <c r="F25" s="106" t="s">
+      <c r="C25" s="121"/>
+      <c r="D25" s="121"/>
+      <c r="E25" s="122"/>
+      <c r="F25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="101"/>
-[...2 lines deleted...]
-      <c r="J25" s="106" t="s">
+      <c r="G25" s="121"/>
+      <c r="H25" s="121"/>
+      <c r="I25" s="122"/>
+      <c r="J25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="101"/>
-[...2 lines deleted...]
-      <c r="N25" s="106" t="s">
+      <c r="K25" s="121"/>
+      <c r="L25" s="121"/>
+      <c r="M25" s="122"/>
+      <c r="N25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="101"/>
-[...2 lines deleted...]
-      <c r="R25" s="106" t="s">
+      <c r="O25" s="121"/>
+      <c r="P25" s="121"/>
+      <c r="Q25" s="122"/>
+      <c r="R25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="101"/>
-[...2 lines deleted...]
-      <c r="V25" s="106" t="s">
+      <c r="S25" s="121"/>
+      <c r="T25" s="121"/>
+      <c r="U25" s="122"/>
+      <c r="V25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="W25" s="101"/>
-[...1 lines deleted...]
-      <c r="Y25" s="102"/>
+      <c r="W25" s="121"/>
+      <c r="X25" s="121"/>
+      <c r="Y25" s="122"/>
       <c r="AB25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="107" t="s">
+      <c r="B26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="104"/>
-[...2 lines deleted...]
-      <c r="F26" s="107" t="s">
+      <c r="C26" s="118"/>
+      <c r="D26" s="118"/>
+      <c r="E26" s="119"/>
+      <c r="F26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="104"/>
-[...2 lines deleted...]
-      <c r="J26" s="107" t="s">
+      <c r="G26" s="118"/>
+      <c r="H26" s="118"/>
+      <c r="I26" s="119"/>
+      <c r="J26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="104"/>
-[...2 lines deleted...]
-      <c r="N26" s="107" t="s">
+      <c r="K26" s="118"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="119"/>
+      <c r="N26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="104"/>
-[...2 lines deleted...]
-      <c r="R26" s="107" t="s">
+      <c r="O26" s="118"/>
+      <c r="P26" s="118"/>
+      <c r="Q26" s="119"/>
+      <c r="R26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="104"/>
-[...2 lines deleted...]
-      <c r="V26" s="107" t="s">
+      <c r="S26" s="118"/>
+      <c r="T26" s="118"/>
+      <c r="U26" s="119"/>
+      <c r="V26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="W26" s="104"/>
-[...1 lines deleted...]
-      <c r="Y26" s="105"/>
+      <c r="W26" s="118"/>
+      <c r="X26" s="118"/>
+      <c r="Y26" s="119"/>
       <c r="AB26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AS26" s="54"/>
       <c r="AT26" s="55"/>
       <c r="AU26" s="54"/>
       <c r="AV26" s="54"/>
       <c r="AW26" s="54"/>
       <c r="AX26" s="54"/>
     </row>
     <row r="27" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
@@ -9337,143 +9451,143 @@
       <c r="Y27" s="58"/>
       <c r="AB27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AH27" s="52"/>
       <c r="AI27" s="52"/>
       <c r="AJ27" s="52"/>
       <c r="AK27" s="52"/>
       <c r="AL27" s="52"/>
       <c r="AM27" s="52"/>
       <c r="AN27" s="52"/>
       <c r="AO27" s="52"/>
       <c r="AP27" s="52"/>
       <c r="AQ27" s="52"/>
       <c r="AR27" s="52"/>
       <c r="AT27" s="55"/>
     </row>
     <row r="28" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="100">
+      <c r="B28" s="124">
         <v>100</v>
       </c>
-      <c r="C28" s="101"/>
-[...2 lines deleted...]
-      <c r="F28" s="100">
+      <c r="C28" s="121"/>
+      <c r="D28" s="121"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="124">
         <v>100</v>
       </c>
-      <c r="G28" s="101"/>
-[...2 lines deleted...]
-      <c r="J28" s="100">
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="122"/>
+      <c r="J28" s="124">
         <v>100</v>
       </c>
-      <c r="K28" s="101"/>
-[...2 lines deleted...]
-      <c r="N28" s="100">
+      <c r="K28" s="121"/>
+      <c r="L28" s="121"/>
+      <c r="M28" s="122"/>
+      <c r="N28" s="124">
         <v>100</v>
       </c>
-      <c r="O28" s="101"/>
-[...2 lines deleted...]
-      <c r="R28" s="100">
+      <c r="O28" s="121"/>
+      <c r="P28" s="121"/>
+      <c r="Q28" s="122"/>
+      <c r="R28" s="124">
         <v>100</v>
       </c>
-      <c r="S28" s="101"/>
-[...2 lines deleted...]
-      <c r="V28" s="100">
+      <c r="S28" s="121"/>
+      <c r="T28" s="121"/>
+      <c r="U28" s="122"/>
+      <c r="V28" s="124">
         <v>100</v>
       </c>
-      <c r="W28" s="101"/>
-[...1 lines deleted...]
-      <c r="Y28" s="102"/>
+      <c r="W28" s="121"/>
+      <c r="X28" s="121"/>
+      <c r="Y28" s="122"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AH28" s="55"/>
       <c r="AI28" s="55"/>
       <c r="AJ28" s="55"/>
       <c r="AK28" s="55"/>
       <c r="AL28" s="55"/>
       <c r="AM28" s="55"/>
       <c r="AN28" s="55"/>
       <c r="AO28" s="55"/>
       <c r="AP28" s="55"/>
       <c r="AQ28" s="55"/>
       <c r="AR28" s="55"/>
       <c r="AT28" s="55"/>
     </row>
     <row r="29" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="103">
+      <c r="B29" s="123">
         <v>100</v>
       </c>
-      <c r="C29" s="104"/>
-[...2 lines deleted...]
-      <c r="F29" s="103">
+      <c r="C29" s="118"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="123">
         <v>100</v>
       </c>
-      <c r="G29" s="104"/>
-[...2 lines deleted...]
-      <c r="J29" s="103">
+      <c r="G29" s="118"/>
+      <c r="H29" s="118"/>
+      <c r="I29" s="119"/>
+      <c r="J29" s="123">
         <v>100</v>
       </c>
-      <c r="K29" s="104"/>
-[...2 lines deleted...]
-      <c r="N29" s="103">
+      <c r="K29" s="118"/>
+      <c r="L29" s="118"/>
+      <c r="M29" s="119"/>
+      <c r="N29" s="123">
         <v>100</v>
       </c>
-      <c r="O29" s="104"/>
-[...2 lines deleted...]
-      <c r="R29" s="103">
+      <c r="O29" s="118"/>
+      <c r="P29" s="118"/>
+      <c r="Q29" s="119"/>
+      <c r="R29" s="123">
         <v>100</v>
       </c>
-      <c r="S29" s="104"/>
-[...2 lines deleted...]
-      <c r="V29" s="103">
+      <c r="S29" s="118"/>
+      <c r="T29" s="118"/>
+      <c r="U29" s="119"/>
+      <c r="V29" s="123">
         <v>100</v>
       </c>
-      <c r="W29" s="104"/>
-[...1 lines deleted...]
-      <c r="Y29" s="105"/>
+      <c r="W29" s="118"/>
+      <c r="X29" s="118"/>
+      <c r="Y29" s="119"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
       <c r="AH29" s="55"/>
       <c r="AI29" s="55"/>
       <c r="AJ29" s="55"/>
       <c r="AK29" s="55"/>
       <c r="AL29" s="55"/>
       <c r="AM29" s="55"/>
       <c r="AN29" s="55"/>
       <c r="AO29" s="55"/>
       <c r="AP29" s="55"/>
       <c r="AQ29" s="55"/>
       <c r="AR29" s="55"/>
     </row>
     <row r="30" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
@@ -9492,597 +9606,597 @@
       <c r="U30" s="57"/>
       <c r="V30" s="57"/>
       <c r="W30" s="57"/>
       <c r="X30" s="57"/>
       <c r="Y30" s="58"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
       <c r="AH30" s="52"/>
       <c r="AI30" s="52"/>
       <c r="AJ30" s="52"/>
       <c r="AK30" s="52"/>
       <c r="AL30" s="52"/>
       <c r="AM30" s="52"/>
       <c r="AN30" s="52"/>
       <c r="AO30" s="52"/>
       <c r="AP30" s="52"/>
       <c r="AQ30" s="52"/>
       <c r="AR30" s="52"/>
     </row>
     <row r="31" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="100">
+      <c r="B31" s="124">
         <v>100</v>
       </c>
-      <c r="C31" s="101"/>
-[...2 lines deleted...]
-      <c r="F31" s="100">
+      <c r="C31" s="121"/>
+      <c r="D31" s="121"/>
+      <c r="E31" s="122"/>
+      <c r="F31" s="124">
         <v>100</v>
       </c>
-      <c r="G31" s="101"/>
-[...2 lines deleted...]
-      <c r="J31" s="100">
+      <c r="G31" s="121"/>
+      <c r="H31" s="121"/>
+      <c r="I31" s="122"/>
+      <c r="J31" s="124">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K31" s="101"/>
-[...2 lines deleted...]
-      <c r="N31" s="100">
+      <c r="K31" s="121"/>
+      <c r="L31" s="121"/>
+      <c r="M31" s="122"/>
+      <c r="N31" s="124">
         <v>100</v>
       </c>
-      <c r="O31" s="101"/>
-[...2 lines deleted...]
-      <c r="R31" s="100">
+      <c r="O31" s="121"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="122"/>
+      <c r="R31" s="124">
         <v>100</v>
       </c>
-      <c r="S31" s="101"/>
-[...2 lines deleted...]
-      <c r="V31" s="100">
+      <c r="S31" s="121"/>
+      <c r="T31" s="121"/>
+      <c r="U31" s="122"/>
+      <c r="V31" s="124">
         <v>100</v>
       </c>
-      <c r="W31" s="101"/>
-[...1 lines deleted...]
-      <c r="Y31" s="102"/>
+      <c r="W31" s="121"/>
+      <c r="X31" s="121"/>
+      <c r="Y31" s="122"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
       <c r="AH31" s="55"/>
       <c r="AI31" s="55"/>
       <c r="AJ31" s="55"/>
       <c r="AK31" s="55"/>
       <c r="AL31" s="55"/>
       <c r="AM31" s="55"/>
       <c r="AN31" s="55"/>
       <c r="AO31" s="55"/>
       <c r="AP31" s="55"/>
       <c r="AQ31" s="55"/>
       <c r="AR31" s="55"/>
     </row>
     <row r="32" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="103">
+      <c r="B32" s="123">
         <v>100</v>
       </c>
-      <c r="C32" s="104"/>
-[...2 lines deleted...]
-      <c r="F32" s="103">
+      <c r="C32" s="118"/>
+      <c r="D32" s="118"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="123">
         <v>100</v>
       </c>
-      <c r="G32" s="104"/>
-[...2 lines deleted...]
-      <c r="J32" s="103">
+      <c r="G32" s="118"/>
+      <c r="H32" s="118"/>
+      <c r="I32" s="119"/>
+      <c r="J32" s="123">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K32" s="104"/>
-[...2 lines deleted...]
-      <c r="N32" s="103">
+      <c r="K32" s="118"/>
+      <c r="L32" s="118"/>
+      <c r="M32" s="119"/>
+      <c r="N32" s="123">
         <v>100</v>
       </c>
-      <c r="O32" s="104"/>
-[...2 lines deleted...]
-      <c r="R32" s="103">
+      <c r="O32" s="118"/>
+      <c r="P32" s="118"/>
+      <c r="Q32" s="119"/>
+      <c r="R32" s="123">
         <v>100</v>
       </c>
-      <c r="S32" s="104"/>
-[...2 lines deleted...]
-      <c r="V32" s="103">
+      <c r="S32" s="118"/>
+      <c r="T32" s="118"/>
+      <c r="U32" s="119"/>
+      <c r="V32" s="123">
         <v>100</v>
       </c>
-      <c r="W32" s="104"/>
-[...1 lines deleted...]
-      <c r="Y32" s="105"/>
+      <c r="W32" s="118"/>
+      <c r="X32" s="118"/>
+      <c r="Y32" s="119"/>
     </row>
     <row r="33" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="57"/>
       <c r="V33" s="56"/>
       <c r="W33" s="57"/>
       <c r="X33" s="57"/>
       <c r="Y33" s="58"/>
     </row>
     <row r="34" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="100">
+      <c r="B34" s="124">
         <v>68</v>
       </c>
-      <c r="C34" s="101"/>
-[...2 lines deleted...]
-      <c r="F34" s="100">
+      <c r="C34" s="121"/>
+      <c r="D34" s="121"/>
+      <c r="E34" s="122"/>
+      <c r="F34" s="124">
         <v>44</v>
       </c>
-      <c r="G34" s="101"/>
-[...2 lines deleted...]
-      <c r="J34" s="94">
+      <c r="G34" s="121"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="122"/>
+      <c r="J34" s="128">
         <f>111/367*100</f>
         <v>30.245231607629432</v>
       </c>
-      <c r="K34" s="95"/>
-[...2 lines deleted...]
-      <c r="N34" s="100">
+      <c r="K34" s="129"/>
+      <c r="L34" s="129"/>
+      <c r="M34" s="130"/>
+      <c r="N34" s="124">
         <v>100</v>
       </c>
-      <c r="O34" s="101"/>
-[...2 lines deleted...]
-      <c r="R34" s="100">
+      <c r="O34" s="121"/>
+      <c r="P34" s="121"/>
+      <c r="Q34" s="122"/>
+      <c r="R34" s="124">
         <v>100</v>
       </c>
-      <c r="S34" s="101"/>
-[...2 lines deleted...]
-      <c r="V34" s="100">
+      <c r="S34" s="121"/>
+      <c r="T34" s="121"/>
+      <c r="U34" s="122"/>
+      <c r="V34" s="124">
         <v>100</v>
       </c>
-      <c r="W34" s="101"/>
-[...1 lines deleted...]
-      <c r="Y34" s="102"/>
+      <c r="W34" s="121"/>
+      <c r="X34" s="121"/>
+      <c r="Y34" s="122"/>
     </row>
     <row r="35" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="103">
+      <c r="B35" s="123">
         <v>0</v>
       </c>
-      <c r="C35" s="104"/>
-[...2 lines deleted...]
-      <c r="F35" s="103">
+      <c r="C35" s="118"/>
+      <c r="D35" s="118"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="123">
         <v>0</v>
       </c>
-      <c r="G35" s="104"/>
-[...2 lines deleted...]
-      <c r="J35" s="103">
+      <c r="G35" s="118"/>
+      <c r="H35" s="118"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="123">
         <v>0</v>
       </c>
-      <c r="K35" s="104"/>
-[...2 lines deleted...]
-      <c r="N35" s="103">
+      <c r="K35" s="118"/>
+      <c r="L35" s="118"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="123">
         <v>0</v>
       </c>
-      <c r="O35" s="104"/>
-[...2 lines deleted...]
-      <c r="R35" s="103">
+      <c r="O35" s="118"/>
+      <c r="P35" s="118"/>
+      <c r="Q35" s="119"/>
+      <c r="R35" s="123">
         <v>0</v>
       </c>
-      <c r="S35" s="104"/>
-[...2 lines deleted...]
-      <c r="V35" s="103">
+      <c r="S35" s="118"/>
+      <c r="T35" s="118"/>
+      <c r="U35" s="119"/>
+      <c r="V35" s="123">
         <v>0</v>
       </c>
-      <c r="W35" s="104"/>
-[...1 lines deleted...]
-      <c r="Y35" s="105"/>
+      <c r="W35" s="118"/>
+      <c r="X35" s="118"/>
+      <c r="Y35" s="119"/>
     </row>
     <row r="36" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="57"/>
       <c r="V36" s="56"/>
       <c r="W36" s="57"/>
       <c r="X36" s="57"/>
       <c r="Y36" s="58"/>
     </row>
     <row r="37" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="100">
+      <c r="B37" s="124">
         <v>100</v>
       </c>
-      <c r="C37" s="101"/>
-[...2 lines deleted...]
-      <c r="F37" s="100">
+      <c r="C37" s="121"/>
+      <c r="D37" s="121"/>
+      <c r="E37" s="122"/>
+      <c r="F37" s="124">
         <v>103</v>
       </c>
-      <c r="G37" s="101"/>
-[...2 lines deleted...]
-      <c r="J37" s="100">
+      <c r="G37" s="121"/>
+      <c r="H37" s="121"/>
+      <c r="I37" s="122"/>
+      <c r="J37" s="124">
         <v>100</v>
       </c>
-      <c r="K37" s="101"/>
-[...2 lines deleted...]
-      <c r="N37" s="100">
+      <c r="K37" s="121"/>
+      <c r="L37" s="121"/>
+      <c r="M37" s="122"/>
+      <c r="N37" s="124">
         <v>100</v>
       </c>
-      <c r="O37" s="101"/>
-[...2 lines deleted...]
-      <c r="R37" s="94">
+      <c r="O37" s="121"/>
+      <c r="P37" s="121"/>
+      <c r="Q37" s="122"/>
+      <c r="R37" s="128">
         <f>10/337*100</f>
         <v>2.9673590504451042</v>
       </c>
-      <c r="S37" s="95"/>
-[...2 lines deleted...]
-      <c r="V37" s="100">
+      <c r="S37" s="129"/>
+      <c r="T37" s="129"/>
+      <c r="U37" s="130"/>
+      <c r="V37" s="124">
         <v>100</v>
       </c>
-      <c r="W37" s="101"/>
-[...1 lines deleted...]
-      <c r="Y37" s="102"/>
+      <c r="W37" s="121"/>
+      <c r="X37" s="121"/>
+      <c r="Y37" s="122"/>
     </row>
     <row r="38" spans="1:25" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="103">
+      <c r="B38" s="123">
         <v>100</v>
       </c>
-      <c r="C38" s="104"/>
-[...2 lines deleted...]
-      <c r="F38" s="103">
+      <c r="C38" s="118"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="123">
         <v>0</v>
       </c>
-      <c r="G38" s="104"/>
-[...2 lines deleted...]
-      <c r="J38" s="103">
+      <c r="G38" s="118"/>
+      <c r="H38" s="118"/>
+      <c r="I38" s="119"/>
+      <c r="J38" s="123">
         <v>100</v>
       </c>
-      <c r="K38" s="104"/>
-[...2 lines deleted...]
-      <c r="N38" s="103">
+      <c r="K38" s="118"/>
+      <c r="L38" s="118"/>
+      <c r="M38" s="119"/>
+      <c r="N38" s="123">
         <v>0</v>
       </c>
-      <c r="O38" s="104"/>
-[...2 lines deleted...]
-      <c r="R38" s="103">
+      <c r="O38" s="118"/>
+      <c r="P38" s="118"/>
+      <c r="Q38" s="119"/>
+      <c r="R38" s="123">
         <v>0</v>
       </c>
-      <c r="S38" s="104"/>
-[...2 lines deleted...]
-      <c r="V38" s="103">
+      <c r="S38" s="118"/>
+      <c r="T38" s="118"/>
+      <c r="U38" s="119"/>
+      <c r="V38" s="123">
         <v>0</v>
       </c>
-      <c r="W38" s="104"/>
-[...1 lines deleted...]
-      <c r="Y38" s="105"/>
+      <c r="W38" s="118"/>
+      <c r="X38" s="118"/>
+      <c r="Y38" s="119"/>
     </row>
     <row r="39" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="57"/>
       <c r="V39" s="56"/>
       <c r="W39" s="57"/>
       <c r="X39" s="57"/>
       <c r="Y39" s="58"/>
     </row>
     <row r="40" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="94">
+      <c r="B40" s="128">
         <f>(B28+B31+B34+B37)/4</f>
         <v>92</v>
       </c>
-      <c r="C40" s="95"/>
-[...2 lines deleted...]
-      <c r="F40" s="94">
+      <c r="C40" s="129"/>
+      <c r="D40" s="129"/>
+      <c r="E40" s="130"/>
+      <c r="F40" s="128">
         <f>(F28+F31+F34+F37)/4</f>
         <v>86.75</v>
       </c>
-      <c r="G40" s="95"/>
-[...2 lines deleted...]
-      <c r="J40" s="94">
+      <c r="G40" s="129"/>
+      <c r="H40" s="129"/>
+      <c r="I40" s="130"/>
+      <c r="J40" s="128">
         <f>(J28+J31+J34+J37)/4</f>
         <v>82.561307901907355</v>
       </c>
-      <c r="K40" s="95"/>
-[...2 lines deleted...]
-      <c r="N40" s="94">
+      <c r="K40" s="129"/>
+      <c r="L40" s="129"/>
+      <c r="M40" s="130"/>
+      <c r="N40" s="128">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="95"/>
-[...2 lines deleted...]
-      <c r="R40" s="94">
+      <c r="O40" s="129"/>
+      <c r="P40" s="129"/>
+      <c r="Q40" s="130"/>
+      <c r="R40" s="128">
         <f>(R28+R31+R34+R37)/4</f>
         <v>75.741839762611278</v>
       </c>
-      <c r="S40" s="95"/>
-[...2 lines deleted...]
-      <c r="V40" s="94">
+      <c r="S40" s="129"/>
+      <c r="T40" s="129"/>
+      <c r="U40" s="130"/>
+      <c r="V40" s="128">
         <f>(V28+V31+V34+V37)/4</f>
         <v>100</v>
       </c>
-      <c r="W40" s="95"/>
-[...1 lines deleted...]
-      <c r="Y40" s="96"/>
+      <c r="W40" s="129"/>
+      <c r="X40" s="129"/>
+      <c r="Y40" s="130"/>
     </row>
     <row r="41" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="97">
+      <c r="B41" s="125">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="98"/>
-[...2 lines deleted...]
-      <c r="F41" s="97">
+      <c r="C41" s="126"/>
+      <c r="D41" s="126"/>
+      <c r="E41" s="127"/>
+      <c r="F41" s="125">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="98"/>
-[...2 lines deleted...]
-      <c r="J41" s="97">
+      <c r="G41" s="126"/>
+      <c r="H41" s="126"/>
+      <c r="I41" s="127"/>
+      <c r="J41" s="125">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="98"/>
-[...2 lines deleted...]
-      <c r="N41" s="97">
+      <c r="K41" s="126"/>
+      <c r="L41" s="126"/>
+      <c r="M41" s="127"/>
+      <c r="N41" s="125">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="98"/>
-[...2 lines deleted...]
-      <c r="R41" s="97">
+      <c r="O41" s="126"/>
+      <c r="P41" s="126"/>
+      <c r="Q41" s="127"/>
+      <c r="R41" s="125">
         <f>(R29+R32+R35+R38)/4</f>
         <v>50</v>
       </c>
-      <c r="S41" s="98"/>
-[...2 lines deleted...]
-      <c r="V41" s="97">
+      <c r="S41" s="126"/>
+      <c r="T41" s="126"/>
+      <c r="U41" s="127"/>
+      <c r="V41" s="125">
         <f>(V29+V32+V35+V38)/4</f>
         <v>50</v>
       </c>
-      <c r="W41" s="98"/>
-[...1 lines deleted...]
-      <c r="Y41" s="99"/>
+      <c r="W41" s="126"/>
+      <c r="X41" s="126"/>
+      <c r="Y41" s="127"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="A1:AQ1"/>
-[...6 lines deleted...]
-    <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="V37:Y37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="V38:Y38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="V40:Y40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="V41:Y41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="V34:Y34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="V35:Y35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="V31:Y31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="V32:Y32"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="V28:Y28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="V25:Y25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="R26:U26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="P4:V4"/>
     <mergeCell ref="AK4:AQ4"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:I24"/>
     <mergeCell ref="J24:M24"/>
     <mergeCell ref="V24:Y24"/>
     <mergeCell ref="W4:AC4"/>
     <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="N24:Q24"/>
     <mergeCell ref="R24:U24"/>
-    <mergeCell ref="B25:E25"/>
-[...70 lines deleted...]
-    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="A1:AQ1"/>
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="AK3:AQ3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="AD3:AJ3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM44"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="R34" sqref="R34:U34"/>
+      <selection activeCell="F50" sqref="F50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
@@ -10174,216 +10288,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="97" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="120"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="120"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
+      <c r="N1" s="97"/>
+      <c r="O1" s="97"/>
+      <c r="P1" s="97"/>
+      <c r="Q1" s="97"/>
+      <c r="R1" s="97"/>
+      <c r="S1" s="97"/>
+      <c r="T1" s="97"/>
+      <c r="U1" s="97"/>
+      <c r="V1" s="97"/>
+      <c r="W1" s="97"/>
+      <c r="X1" s="97"/>
+      <c r="Y1" s="97"/>
+      <c r="Z1" s="97"/>
+      <c r="AA1" s="97"/>
+      <c r="AB1" s="97"/>
+      <c r="AC1" s="97"/>
+      <c r="AD1" s="97"/>
+      <c r="AE1" s="97"/>
+      <c r="AF1" s="97"/>
+      <c r="AG1" s="97"/>
+      <c r="AH1" s="97"/>
+      <c r="AI1" s="97"/>
+      <c r="AJ1" s="97"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="121" t="s">
+      <c r="A2" s="98" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="121"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="121"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="98"/>
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
+      <c r="Z2" s="98"/>
+      <c r="AA2" s="98"/>
+      <c r="AB2" s="98"/>
+      <c r="AC2" s="98"/>
+      <c r="AD2" s="98"/>
+      <c r="AE2" s="98"/>
+      <c r="AF2" s="98"/>
+      <c r="AG2" s="98"/>
+      <c r="AH2" s="98"/>
+      <c r="AI2" s="98"/>
+      <c r="AJ2" s="98"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="122" t="s">
+      <c r="B3" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="123"/>
-[...5 lines deleted...]
-      <c r="I3" s="122" t="s">
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J3" s="123"/>
-[...5 lines deleted...]
-      <c r="P3" s="125" t="s">
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="Q3" s="126"/>
-[...5 lines deleted...]
-      <c r="W3" s="128" t="s">
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103"/>
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="103"/>
+      <c r="W3" s="131" t="s">
         <v>46</v>
       </c>
-      <c r="X3" s="129"/>
-[...5 lines deleted...]
-      <c r="AD3" s="129" t="s">
+      <c r="X3" s="132"/>
+      <c r="Y3" s="132"/>
+      <c r="Z3" s="132"/>
+      <c r="AA3" s="132"/>
+      <c r="AB3" s="132"/>
+      <c r="AC3" s="133"/>
+      <c r="AD3" s="132" t="s">
         <v>47</v>
       </c>
-      <c r="AE3" s="129"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="130"/>
+      <c r="AE3" s="132"/>
+      <c r="AF3" s="132"/>
+      <c r="AG3" s="132"/>
+      <c r="AH3" s="132"/>
+      <c r="AI3" s="132"/>
+      <c r="AJ3" s="133"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="108"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="113"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="115"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="114"/>
+      <c r="T4" s="114"/>
+      <c r="U4" s="114"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="114"/>
+      <c r="AB4" s="114"/>
+      <c r="AC4" s="115"/>
+      <c r="AD4" s="114"/>
+      <c r="AE4" s="114"/>
+      <c r="AF4" s="114"/>
+      <c r="AG4" s="114"/>
+      <c r="AH4" s="114"/>
+      <c r="AI4" s="114"/>
+      <c r="AJ4" s="115"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>30</v>
       </c>
       <c r="C5" s="4">
         <v>31</v>
       </c>
       <c r="D5" s="3">
         <v>1</v>
       </c>
       <c r="E5" s="4">
         <v>2</v>
       </c>
       <c r="F5" s="3">
         <v>3</v>
       </c>
       <c r="G5" s="5">
         <v>4</v>
       </c>
       <c r="H5" s="6">
         <v>5</v>
@@ -11485,51 +11599,51 @@
       <c r="O17" s="26"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="27"/>
       <c r="S17" s="26"/>
       <c r="T17" s="27"/>
       <c r="U17" s="26"/>
       <c r="V17" s="27"/>
       <c r="W17" s="26"/>
       <c r="X17" s="27"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="27"/>
       <c r="AA17" s="26"/>
       <c r="AB17" s="27"/>
       <c r="AC17" s="26"/>
       <c r="AD17" s="37"/>
       <c r="AE17" s="27"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="27"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="26"/>
     </row>
     <row r="18" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="35" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="B18" s="12">
         <v>150</v>
       </c>
       <c r="C18" s="12">
         <v>150</v>
       </c>
       <c r="D18" s="12">
         <v>315</v>
       </c>
       <c r="E18" s="12">
         <v>315</v>
       </c>
       <c r="F18" s="12">
         <v>315</v>
       </c>
       <c r="G18" s="12">
         <v>315</v>
       </c>
       <c r="H18" s="12">
         <v>315</v>
       </c>
       <c r="I18" s="12">
         <v>378</v>
       </c>
@@ -12057,782 +12171,782 @@
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="115" t="s">
+      <c r="B24" s="105" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="116"/>
-[...2 lines deleted...]
-      <c r="F24" s="115" t="s">
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="105" t="s">
         <v>44</v>
       </c>
-      <c r="G24" s="116"/>
-[...2 lines deleted...]
-      <c r="J24" s="115" t="s">
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="107"/>
+      <c r="J24" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="K24" s="118"/>
-[...2 lines deleted...]
-      <c r="N24" s="115" t="s">
+      <c r="K24" s="108"/>
+      <c r="L24" s="108"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="105" t="s">
         <v>46</v>
       </c>
-      <c r="O24" s="118"/>
-[...2 lines deleted...]
-      <c r="R24" s="115" t="s">
+      <c r="O24" s="108"/>
+      <c r="P24" s="108"/>
+      <c r="Q24" s="108"/>
+      <c r="R24" s="105" t="s">
         <v>47</v>
       </c>
-      <c r="S24" s="118"/>
-[...1 lines deleted...]
-      <c r="U24" s="119"/>
+      <c r="S24" s="108"/>
+      <c r="T24" s="108"/>
+      <c r="U24" s="109"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="106" t="s">
+      <c r="B25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="101"/>
-[...2 lines deleted...]
-      <c r="F25" s="106" t="s">
+      <c r="C25" s="121"/>
+      <c r="D25" s="121"/>
+      <c r="E25" s="122"/>
+      <c r="F25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="101"/>
-[...2 lines deleted...]
-      <c r="J25" s="106" t="s">
+      <c r="G25" s="121"/>
+      <c r="H25" s="121"/>
+      <c r="I25" s="122"/>
+      <c r="J25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="101"/>
-[...2 lines deleted...]
-      <c r="N25" s="106" t="s">
+      <c r="K25" s="121"/>
+      <c r="L25" s="121"/>
+      <c r="M25" s="122"/>
+      <c r="N25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="101"/>
-[...2 lines deleted...]
-      <c r="R25" s="106" t="s">
+      <c r="O25" s="121"/>
+      <c r="P25" s="121"/>
+      <c r="Q25" s="122"/>
+      <c r="R25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="101"/>
-[...1 lines deleted...]
-      <c r="U25" s="102"/>
+      <c r="S25" s="121"/>
+      <c r="T25" s="121"/>
+      <c r="U25" s="122"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="107" t="s">
+      <c r="B26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="104"/>
-[...2 lines deleted...]
-      <c r="F26" s="107" t="s">
+      <c r="C26" s="118"/>
+      <c r="D26" s="118"/>
+      <c r="E26" s="119"/>
+      <c r="F26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="104"/>
-[...2 lines deleted...]
-      <c r="J26" s="107" t="s">
+      <c r="G26" s="118"/>
+      <c r="H26" s="118"/>
+      <c r="I26" s="119"/>
+      <c r="J26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="104"/>
-[...2 lines deleted...]
-      <c r="N26" s="107" t="s">
+      <c r="K26" s="118"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="119"/>
+      <c r="N26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="104"/>
-[...2 lines deleted...]
-      <c r="R26" s="107" t="s">
+      <c r="O26" s="118"/>
+      <c r="P26" s="118"/>
+      <c r="Q26" s="119"/>
+      <c r="R26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="104"/>
-[...1 lines deleted...]
-      <c r="U26" s="105"/>
+      <c r="S26" s="118"/>
+      <c r="T26" s="118"/>
+      <c r="U26" s="119"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="100">
+      <c r="B28" s="124">
         <v>100</v>
       </c>
-      <c r="C28" s="101"/>
-[...2 lines deleted...]
-      <c r="F28" s="100">
+      <c r="C28" s="121"/>
+      <c r="D28" s="121"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="124">
         <v>100</v>
       </c>
-      <c r="G28" s="101"/>
-[...2 lines deleted...]
-      <c r="J28" s="100">
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="122"/>
+      <c r="J28" s="124">
         <v>100</v>
       </c>
-      <c r="K28" s="101"/>
-[...2 lines deleted...]
-      <c r="N28" s="100">
+      <c r="K28" s="121"/>
+      <c r="L28" s="121"/>
+      <c r="M28" s="122"/>
+      <c r="N28" s="124">
         <v>100</v>
       </c>
-      <c r="O28" s="101"/>
-[...2 lines deleted...]
-      <c r="R28" s="100">
+      <c r="O28" s="121"/>
+      <c r="P28" s="121"/>
+      <c r="Q28" s="122"/>
+      <c r="R28" s="124">
         <v>100</v>
       </c>
-      <c r="S28" s="101"/>
-[...1 lines deleted...]
-      <c r="U28" s="102"/>
+      <c r="S28" s="121"/>
+      <c r="T28" s="121"/>
+      <c r="U28" s="122"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="103">
+      <c r="B29" s="123">
         <v>100</v>
       </c>
-      <c r="C29" s="104"/>
-[...2 lines deleted...]
-      <c r="F29" s="103">
+      <c r="C29" s="118"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="123">
         <v>100</v>
       </c>
-      <c r="G29" s="104"/>
-[...2 lines deleted...]
-      <c r="J29" s="103">
+      <c r="G29" s="118"/>
+      <c r="H29" s="118"/>
+      <c r="I29" s="119"/>
+      <c r="J29" s="123">
         <v>100</v>
       </c>
-      <c r="K29" s="104"/>
-[...2 lines deleted...]
-      <c r="N29" s="103">
+      <c r="K29" s="118"/>
+      <c r="L29" s="118"/>
+      <c r="M29" s="119"/>
+      <c r="N29" s="123">
         <v>100</v>
       </c>
-      <c r="O29" s="104"/>
-[...2 lines deleted...]
-      <c r="R29" s="103">
+      <c r="O29" s="118"/>
+      <c r="P29" s="118"/>
+      <c r="Q29" s="119"/>
+      <c r="R29" s="123">
         <v>100</v>
       </c>
-      <c r="S29" s="104"/>
-[...1 lines deleted...]
-      <c r="U29" s="105"/>
+      <c r="S29" s="118"/>
+      <c r="T29" s="118"/>
+      <c r="U29" s="119"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="57"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="100">
+      <c r="B31" s="124">
         <v>100</v>
       </c>
-      <c r="C31" s="101"/>
-[...2 lines deleted...]
-      <c r="F31" s="100">
+      <c r="C31" s="121"/>
+      <c r="D31" s="121"/>
+      <c r="E31" s="122"/>
+      <c r="F31" s="124">
         <v>100</v>
       </c>
-      <c r="G31" s="101"/>
-[...2 lines deleted...]
-      <c r="J31" s="100">
+      <c r="G31" s="121"/>
+      <c r="H31" s="121"/>
+      <c r="I31" s="122"/>
+      <c r="J31" s="124">
         <v>100</v>
       </c>
-      <c r="K31" s="101"/>
-[...2 lines deleted...]
-      <c r="N31" s="100">
+      <c r="K31" s="121"/>
+      <c r="L31" s="121"/>
+      <c r="M31" s="122"/>
+      <c r="N31" s="124">
         <v>100</v>
       </c>
-      <c r="O31" s="101"/>
-[...2 lines deleted...]
-      <c r="R31" s="100">
+      <c r="O31" s="121"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="122"/>
+      <c r="R31" s="124">
         <v>100</v>
       </c>
-      <c r="S31" s="101"/>
-[...1 lines deleted...]
-      <c r="U31" s="102"/>
+      <c r="S31" s="121"/>
+      <c r="T31" s="121"/>
+      <c r="U31" s="122"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="103">
+      <c r="B32" s="123">
         <v>100</v>
       </c>
-      <c r="C32" s="104"/>
-[...2 lines deleted...]
-      <c r="F32" s="103">
+      <c r="C32" s="118"/>
+      <c r="D32" s="118"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="123">
         <v>100</v>
       </c>
-      <c r="G32" s="104"/>
-[...2 lines deleted...]
-      <c r="J32" s="103">
+      <c r="G32" s="118"/>
+      <c r="H32" s="118"/>
+      <c r="I32" s="119"/>
+      <c r="J32" s="123">
         <v>100</v>
       </c>
-      <c r="K32" s="104"/>
-[...2 lines deleted...]
-      <c r="N32" s="103">
+      <c r="K32" s="118"/>
+      <c r="L32" s="118"/>
+      <c r="M32" s="119"/>
+      <c r="N32" s="123">
         <v>100</v>
       </c>
-      <c r="O32" s="104"/>
-[...2 lines deleted...]
-      <c r="R32" s="103">
+      <c r="O32" s="118"/>
+      <c r="P32" s="118"/>
+      <c r="Q32" s="119"/>
+      <c r="R32" s="123">
         <v>100</v>
       </c>
-      <c r="S32" s="104"/>
-[...1 lines deleted...]
-      <c r="U32" s="105"/>
+      <c r="S32" s="118"/>
+      <c r="T32" s="118"/>
+      <c r="U32" s="119"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="100">
+      <c r="B34" s="124">
         <v>100</v>
       </c>
-      <c r="C34" s="101"/>
-[...2 lines deleted...]
-      <c r="F34" s="100">
+      <c r="C34" s="121"/>
+      <c r="D34" s="121"/>
+      <c r="E34" s="122"/>
+      <c r="F34" s="124">
         <v>100</v>
       </c>
-      <c r="G34" s="101"/>
-[...2 lines deleted...]
-      <c r="J34" s="100">
+      <c r="G34" s="121"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="122"/>
+      <c r="J34" s="124">
         <v>100</v>
       </c>
-      <c r="K34" s="101"/>
-[...2 lines deleted...]
-      <c r="N34" s="100">
+      <c r="K34" s="121"/>
+      <c r="L34" s="121"/>
+      <c r="M34" s="122"/>
+      <c r="N34" s="124">
         <v>100</v>
       </c>
-      <c r="O34" s="101"/>
-[...2 lines deleted...]
-      <c r="R34" s="100">
+      <c r="O34" s="121"/>
+      <c r="P34" s="121"/>
+      <c r="Q34" s="122"/>
+      <c r="R34" s="124">
         <v>100</v>
       </c>
-      <c r="S34" s="101"/>
-[...1 lines deleted...]
-      <c r="U34" s="102"/>
+      <c r="S34" s="121"/>
+      <c r="T34" s="121"/>
+      <c r="U34" s="122"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="103">
+      <c r="B35" s="123">
         <v>0</v>
       </c>
-      <c r="C35" s="104"/>
-[...2 lines deleted...]
-      <c r="F35" s="103">
+      <c r="C35" s="118"/>
+      <c r="D35" s="118"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="123">
         <v>0</v>
       </c>
-      <c r="G35" s="104"/>
-[...2 lines deleted...]
-      <c r="J35" s="103">
+      <c r="G35" s="118"/>
+      <c r="H35" s="118"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="123">
         <v>0</v>
       </c>
-      <c r="K35" s="104"/>
-[...2 lines deleted...]
-      <c r="N35" s="103">
+      <c r="K35" s="118"/>
+      <c r="L35" s="118"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="123">
         <v>0</v>
       </c>
-      <c r="O35" s="104"/>
-[...2 lines deleted...]
-      <c r="R35" s="103">
+      <c r="O35" s="118"/>
+      <c r="P35" s="118"/>
+      <c r="Q35" s="119"/>
+      <c r="R35" s="123">
         <v>0</v>
       </c>
-      <c r="S35" s="104"/>
-[...1 lines deleted...]
-      <c r="U35" s="105"/>
+      <c r="S35" s="118"/>
+      <c r="T35" s="118"/>
+      <c r="U35" s="119"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="100">
+      <c r="B37" s="124">
         <v>100</v>
       </c>
-      <c r="C37" s="101"/>
-[...2 lines deleted...]
-      <c r="F37" s="100">
+      <c r="C37" s="121"/>
+      <c r="D37" s="121"/>
+      <c r="E37" s="122"/>
+      <c r="F37" s="124">
         <v>100</v>
       </c>
-      <c r="G37" s="101"/>
-[...2 lines deleted...]
-      <c r="J37" s="100">
+      <c r="G37" s="121"/>
+      <c r="H37" s="121"/>
+      <c r="I37" s="122"/>
+      <c r="J37" s="124">
         <v>100</v>
       </c>
-      <c r="K37" s="101"/>
-[...2 lines deleted...]
-      <c r="N37" s="100">
+      <c r="K37" s="121"/>
+      <c r="L37" s="121"/>
+      <c r="M37" s="122"/>
+      <c r="N37" s="124">
         <v>100</v>
       </c>
-      <c r="O37" s="101"/>
-[...2 lines deleted...]
-      <c r="R37" s="94">
+      <c r="O37" s="121"/>
+      <c r="P37" s="121"/>
+      <c r="Q37" s="122"/>
+      <c r="R37" s="128">
         <v>100</v>
       </c>
-      <c r="S37" s="95"/>
-[...1 lines deleted...]
-      <c r="U37" s="96"/>
+      <c r="S37" s="129"/>
+      <c r="T37" s="129"/>
+      <c r="U37" s="130"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="103">
+      <c r="B38" s="123">
         <v>0</v>
       </c>
-      <c r="C38" s="104"/>
-[...2 lines deleted...]
-      <c r="F38" s="103">
+      <c r="C38" s="118"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="123">
         <v>0</v>
       </c>
-      <c r="G38" s="104"/>
-[...2 lines deleted...]
-      <c r="J38" s="103">
+      <c r="G38" s="118"/>
+      <c r="H38" s="118"/>
+      <c r="I38" s="119"/>
+      <c r="J38" s="123">
         <v>0</v>
       </c>
-      <c r="K38" s="104"/>
-[...2 lines deleted...]
-      <c r="N38" s="103">
+      <c r="K38" s="118"/>
+      <c r="L38" s="118"/>
+      <c r="M38" s="119"/>
+      <c r="N38" s="123">
         <v>0</v>
       </c>
-      <c r="O38" s="104"/>
-[...2 lines deleted...]
-      <c r="R38" s="103">
+      <c r="O38" s="118"/>
+      <c r="P38" s="118"/>
+      <c r="Q38" s="119"/>
+      <c r="R38" s="123">
         <v>0</v>
       </c>
-      <c r="S38" s="104"/>
-[...1 lines deleted...]
-      <c r="U38" s="105"/>
+      <c r="S38" s="118"/>
+      <c r="T38" s="118"/>
+      <c r="U38" s="119"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="94">
+      <c r="B40" s="128">
         <f>(B28+B31+B34+B37)/4</f>
         <v>100</v>
       </c>
-      <c r="C40" s="95"/>
-[...2 lines deleted...]
-      <c r="F40" s="94">
+      <c r="C40" s="129"/>
+      <c r="D40" s="129"/>
+      <c r="E40" s="130"/>
+      <c r="F40" s="128">
         <f>(F28+F31+F34+F37)/4</f>
         <v>100</v>
       </c>
-      <c r="G40" s="95"/>
-[...2 lines deleted...]
-      <c r="J40" s="94">
+      <c r="G40" s="129"/>
+      <c r="H40" s="129"/>
+      <c r="I40" s="130"/>
+      <c r="J40" s="128">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="95"/>
-[...2 lines deleted...]
-      <c r="N40" s="94">
+      <c r="K40" s="129"/>
+      <c r="L40" s="129"/>
+      <c r="M40" s="130"/>
+      <c r="N40" s="128">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="95"/>
-[...2 lines deleted...]
-      <c r="R40" s="94">
+      <c r="O40" s="129"/>
+      <c r="P40" s="129"/>
+      <c r="Q40" s="130"/>
+      <c r="R40" s="128">
         <f>(R28+R31+R34+R37)/4</f>
         <v>100</v>
       </c>
-      <c r="S40" s="95"/>
-[...1 lines deleted...]
-      <c r="U40" s="96"/>
+      <c r="S40" s="129"/>
+      <c r="T40" s="129"/>
+      <c r="U40" s="130"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="97">
+      <c r="B41" s="125">
         <f>(B29+B32+B35+B38)/4</f>
         <v>50</v>
       </c>
-      <c r="C41" s="98"/>
-[...2 lines deleted...]
-      <c r="F41" s="97">
+      <c r="C41" s="126"/>
+      <c r="D41" s="126"/>
+      <c r="E41" s="127"/>
+      <c r="F41" s="125">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="98"/>
-[...2 lines deleted...]
-      <c r="J41" s="97">
+      <c r="G41" s="126"/>
+      <c r="H41" s="126"/>
+      <c r="I41" s="127"/>
+      <c r="J41" s="125">
         <f>(J29+J32+J35+J38)/4</f>
         <v>50</v>
       </c>
-      <c r="K41" s="98"/>
-[...2 lines deleted...]
-      <c r="N41" s="97">
+      <c r="K41" s="126"/>
+      <c r="L41" s="126"/>
+      <c r="M41" s="127"/>
+      <c r="N41" s="125">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="98"/>
-[...2 lines deleted...]
-      <c r="R41" s="97">
+      <c r="O41" s="126"/>
+      <c r="P41" s="126"/>
+      <c r="Q41" s="127"/>
+      <c r="R41" s="125">
         <f>(R29+R32+R35+R38)/4</f>
         <v>50</v>
       </c>
-      <c r="S41" s="98"/>
-[...1 lines deleted...]
-      <c r="U41" s="99"/>
+      <c r="S41" s="126"/>
+      <c r="T41" s="126"/>
+      <c r="U41" s="127"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
-    <mergeCell ref="B41:E41"/>
-[...68 lines deleted...]
-    <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AM44"/>
+  <dimension ref="A1:AM45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="X32" sqref="X32"/>
+    <sheetView topLeftCell="F1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="R25" sqref="R25:U38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
@@ -12924,216 +13038,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="97" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="120"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="120"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
+      <c r="N1" s="97"/>
+      <c r="O1" s="97"/>
+      <c r="P1" s="97"/>
+      <c r="Q1" s="97"/>
+      <c r="R1" s="97"/>
+      <c r="S1" s="97"/>
+      <c r="T1" s="97"/>
+      <c r="U1" s="97"/>
+      <c r="V1" s="97"/>
+      <c r="W1" s="97"/>
+      <c r="X1" s="97"/>
+      <c r="Y1" s="97"/>
+      <c r="Z1" s="97"/>
+      <c r="AA1" s="97"/>
+      <c r="AB1" s="97"/>
+      <c r="AC1" s="97"/>
+      <c r="AD1" s="97"/>
+      <c r="AE1" s="97"/>
+      <c r="AF1" s="97"/>
+      <c r="AG1" s="97"/>
+      <c r="AH1" s="97"/>
+      <c r="AI1" s="97"/>
+      <c r="AJ1" s="97"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="121" t="s">
+      <c r="A2" s="98" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="121"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="121"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="98"/>
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
+      <c r="Z2" s="98"/>
+      <c r="AA2" s="98"/>
+      <c r="AB2" s="98"/>
+      <c r="AC2" s="98"/>
+      <c r="AD2" s="98"/>
+      <c r="AE2" s="98"/>
+      <c r="AF2" s="98"/>
+      <c r="AG2" s="98"/>
+      <c r="AH2" s="98"/>
+      <c r="AI2" s="98"/>
+      <c r="AJ2" s="98"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="122" t="s">
+      <c r="B3" s="99" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="123"/>
-[...5 lines deleted...]
-      <c r="I3" s="122" t="s">
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="99" t="s">
         <v>52</v>
       </c>
-      <c r="J3" s="123"/>
-[...5 lines deleted...]
-      <c r="P3" s="125" t="s">
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="102" t="s">
         <v>53</v>
       </c>
-      <c r="Q3" s="126"/>
-[...5 lines deleted...]
-      <c r="W3" s="128" t="s">
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103"/>
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="103"/>
+      <c r="W3" s="131" t="s">
         <v>54</v>
       </c>
-      <c r="X3" s="129"/>
-[...5 lines deleted...]
-      <c r="AD3" s="129" t="s">
+      <c r="X3" s="132"/>
+      <c r="Y3" s="132"/>
+      <c r="Z3" s="132"/>
+      <c r="AA3" s="132"/>
+      <c r="AB3" s="132"/>
+      <c r="AC3" s="133"/>
+      <c r="AD3" s="132" t="s">
         <v>55</v>
       </c>
-      <c r="AE3" s="129"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="130"/>
+      <c r="AE3" s="132"/>
+      <c r="AF3" s="132"/>
+      <c r="AG3" s="132"/>
+      <c r="AH3" s="132"/>
+      <c r="AI3" s="132"/>
+      <c r="AJ3" s="133"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="108"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="113"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="115"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="114"/>
+      <c r="T4" s="114"/>
+      <c r="U4" s="114"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="114"/>
+      <c r="AB4" s="114"/>
+      <c r="AC4" s="115"/>
+      <c r="AD4" s="114"/>
+      <c r="AE4" s="114"/>
+      <c r="AF4" s="114"/>
+      <c r="AG4" s="114"/>
+      <c r="AH4" s="114"/>
+      <c r="AI4" s="114"/>
+      <c r="AJ4" s="115"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>27</v>
       </c>
       <c r="C5" s="4">
         <v>28</v>
       </c>
       <c r="D5" s="3">
         <v>29</v>
       </c>
       <c r="E5" s="4">
         <v>30</v>
       </c>
       <c r="F5" s="3">
         <v>1</v>
       </c>
       <c r="G5" s="5">
         <v>2</v>
       </c>
       <c r="H5" s="6">
         <v>3</v>
@@ -13197,52 +13311,52 @@
       </c>
       <c r="AB5" s="7">
         <v>23</v>
       </c>
       <c r="AC5" s="3">
         <v>24</v>
       </c>
       <c r="AD5" s="10">
         <v>25</v>
       </c>
       <c r="AE5" s="3">
         <v>26</v>
       </c>
       <c r="AF5" s="10">
         <v>27</v>
       </c>
       <c r="AG5" s="3">
         <v>28</v>
       </c>
       <c r="AH5" s="10">
         <v>29</v>
       </c>
       <c r="AI5" s="3">
         <v>30</v>
       </c>
-      <c r="AJ5" s="3">
-        <v>31</v>
+      <c r="AJ5" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="91" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="12">
         <v>1000</v>
       </c>
       <c r="C6" s="12">
         <v>1000</v>
       </c>
       <c r="D6" s="12">
         <v>1000</v>
       </c>
       <c r="E6" s="12">
         <v>1000</v>
       </c>
       <c r="F6" s="12">
         <v>1000</v>
       </c>
       <c r="G6" s="12">
         <v>1000</v>
       </c>
       <c r="H6" s="12">
@@ -13268,64 +13382,92 @@
       </c>
       <c r="O6" s="12">
         <v>1000</v>
       </c>
       <c r="P6" s="14">
         <v>1000</v>
       </c>
       <c r="Q6" s="12">
         <v>1000</v>
       </c>
       <c r="R6" s="14">
         <v>1000</v>
       </c>
       <c r="S6" s="12">
         <v>1000</v>
       </c>
       <c r="T6" s="14">
         <v>1000</v>
       </c>
       <c r="U6" s="12">
         <v>1000</v>
       </c>
       <c r="V6" s="14">
         <v>1000</v>
       </c>
-      <c r="W6" s="72"/>
-[...12 lines deleted...]
-      <c r="AJ6" s="15"/>
+      <c r="W6" s="89">
+        <v>1000</v>
+      </c>
+      <c r="X6" s="93">
+        <v>1000</v>
+      </c>
+      <c r="Y6" s="89">
+        <v>1000</v>
+      </c>
+      <c r="Z6" s="93">
+        <v>1000</v>
+      </c>
+      <c r="AA6" s="89">
+        <v>1000</v>
+      </c>
+      <c r="AB6" s="93">
+        <v>1000</v>
+      </c>
+      <c r="AC6" s="89">
+        <v>1000</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AE6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AF6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AG6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AH6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AI6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AJ6" s="15">
+        <v>1000</v>
+      </c>
     </row>
     <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="90" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="18">
         <v>1000</v>
       </c>
       <c r="C7" s="18">
         <v>1000</v>
       </c>
       <c r="D7" s="18">
         <v>1000</v>
       </c>
       <c r="E7" s="18">
         <v>1000</v>
       </c>
       <c r="F7" s="18">
         <v>1000</v>
       </c>
       <c r="G7" s="18">
         <v>1000</v>
       </c>
       <c r="H7" s="18">
         <v>1000</v>
@@ -13350,64 +13492,92 @@
       </c>
       <c r="O7" s="18">
         <v>1000</v>
       </c>
       <c r="P7" s="19">
         <v>1000</v>
       </c>
       <c r="Q7" s="20">
         <v>1000</v>
       </c>
       <c r="R7" s="21">
         <v>1000</v>
       </c>
       <c r="S7" s="20">
         <v>1000</v>
       </c>
       <c r="T7" s="21">
         <v>1000</v>
       </c>
       <c r="U7" s="20">
         <v>1000</v>
       </c>
       <c r="V7" s="68">
         <v>1000</v>
       </c>
-      <c r="W7" s="73"/>
-[...12 lines deleted...]
-      <c r="AJ7" s="18"/>
+      <c r="W7" s="87">
+        <v>1000</v>
+      </c>
+      <c r="X7" s="88">
+        <v>1000</v>
+      </c>
+      <c r="Y7" s="87">
+        <v>1000</v>
+      </c>
+      <c r="Z7" s="88">
+        <v>1000</v>
+      </c>
+      <c r="AA7" s="87">
+        <v>1000</v>
+      </c>
+      <c r="AB7" s="88">
+        <v>1000</v>
+      </c>
+      <c r="AC7" s="87">
+        <v>1000</v>
+      </c>
+      <c r="AD7" s="70">
+        <v>1000</v>
+      </c>
+      <c r="AE7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AF7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AG7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AH7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AI7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AJ7" s="18">
+        <v>1000</v>
+      </c>
     </row>
     <row r="8" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="24"/>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="27"/>
       <c r="K8" s="26"/>
       <c r="L8" s="27"/>
       <c r="M8" s="26"/>
       <c r="N8" s="27"/>
       <c r="O8" s="26"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="27"/>
       <c r="S8" s="26"/>
       <c r="T8" s="27"/>
       <c r="U8" s="26"/>
       <c r="V8" s="27"/>
       <c r="W8" s="66"/>
@@ -13470,64 +13640,92 @@
       </c>
       <c r="O9" s="12">
         <v>900</v>
       </c>
       <c r="P9" s="14">
         <v>900</v>
       </c>
       <c r="Q9" s="12">
         <v>900</v>
       </c>
       <c r="R9" s="14">
         <v>900</v>
       </c>
       <c r="S9" s="12">
         <v>900</v>
       </c>
       <c r="T9" s="14">
         <v>900</v>
       </c>
       <c r="U9" s="12">
         <v>900</v>
       </c>
       <c r="V9" s="14">
         <v>900</v>
       </c>
-      <c r="W9" s="89"/>
-[...12 lines deleted...]
-      <c r="AJ9" s="15"/>
+      <c r="W9" s="89">
+        <v>900</v>
+      </c>
+      <c r="X9" s="89">
+        <v>900</v>
+      </c>
+      <c r="Y9" s="89">
+        <v>900</v>
+      </c>
+      <c r="Z9" s="89">
+        <v>900</v>
+      </c>
+      <c r="AA9" s="89">
+        <v>900</v>
+      </c>
+      <c r="AB9" s="89">
+        <v>1000</v>
+      </c>
+      <c r="AC9" s="89">
+        <v>1000</v>
+      </c>
+      <c r="AD9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AE9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AF9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AG9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AH9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AI9" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AJ9" s="15">
+        <v>1000</v>
+      </c>
     </row>
     <row r="10" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="23">
         <v>1000</v>
       </c>
       <c r="C10" s="23">
         <v>1000</v>
       </c>
       <c r="D10" s="23">
         <v>1000</v>
       </c>
       <c r="E10" s="23">
         <v>1000</v>
       </c>
       <c r="F10" s="23">
         <v>1000</v>
       </c>
       <c r="G10" s="23">
         <v>1000</v>
       </c>
       <c r="H10" s="31">
         <v>1000</v>
@@ -13552,64 +13750,92 @@
       </c>
       <c r="O10" s="31">
         <v>1000</v>
       </c>
       <c r="P10" s="19">
         <v>1000</v>
       </c>
       <c r="Q10" s="20">
         <v>1000</v>
       </c>
       <c r="R10" s="21">
         <v>1000</v>
       </c>
       <c r="S10" s="20">
         <v>1000</v>
       </c>
       <c r="T10" s="21">
         <v>1000</v>
       </c>
       <c r="U10" s="20">
         <v>1000</v>
       </c>
       <c r="V10" s="68">
         <v>1000</v>
       </c>
-      <c r="W10" s="87"/>
-[...12 lines deleted...]
-      <c r="AJ10" s="18"/>
+      <c r="W10" s="87">
+        <v>1000</v>
+      </c>
+      <c r="X10" s="88">
+        <v>1000</v>
+      </c>
+      <c r="Y10" s="87">
+        <v>1000</v>
+      </c>
+      <c r="Z10" s="88">
+        <v>1000</v>
+      </c>
+      <c r="AA10" s="87">
+        <v>1000</v>
+      </c>
+      <c r="AB10" s="88">
+        <v>1000</v>
+      </c>
+      <c r="AC10" s="87">
+        <v>1000</v>
+      </c>
+      <c r="AD10" s="70">
+        <v>1000</v>
+      </c>
+      <c r="AE10" s="64">
+        <v>1000</v>
+      </c>
+      <c r="AF10" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AG10" s="64">
+        <v>1000</v>
+      </c>
+      <c r="AH10" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AI10" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AJ10" s="18">
+        <v>1000</v>
+      </c>
     </row>
     <row r="11" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="24"/>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="27"/>
       <c r="M11" s="26"/>
       <c r="N11" s="27"/>
       <c r="O11" s="26"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="26"/>
       <c r="R11" s="27"/>
       <c r="S11" s="26"/>
       <c r="T11" s="27"/>
       <c r="U11" s="26"/>
       <c r="V11" s="27"/>
       <c r="W11" s="66"/>
@@ -13672,64 +13898,92 @@
       </c>
       <c r="O12" s="29">
         <v>1900</v>
       </c>
       <c r="P12" s="14">
         <v>1900</v>
       </c>
       <c r="Q12" s="12">
         <v>1900</v>
       </c>
       <c r="R12" s="14">
         <v>1900</v>
       </c>
       <c r="S12" s="12">
         <v>1900</v>
       </c>
       <c r="T12" s="14">
         <v>1900</v>
       </c>
       <c r="U12" s="12">
         <v>1900</v>
       </c>
       <c r="V12" s="14">
         <v>1900</v>
       </c>
-      <c r="W12" s="89"/>
-[...12 lines deleted...]
-      <c r="AJ12" s="12"/>
+      <c r="W12" s="89">
+        <v>1900</v>
+      </c>
+      <c r="X12" s="89">
+        <v>1900</v>
+      </c>
+      <c r="Y12" s="89">
+        <v>1900</v>
+      </c>
+      <c r="Z12" s="89">
+        <v>1900</v>
+      </c>
+      <c r="AA12" s="89">
+        <v>1900</v>
+      </c>
+      <c r="AB12" s="89">
+        <v>1900</v>
+      </c>
+      <c r="AC12" s="89">
+        <v>1900</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="AE12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="AF12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="AG12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="AH12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="AI12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="AJ12" s="12">
+        <v>1900</v>
+      </c>
     </row>
     <row r="13" spans="1:36" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="90" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="31">
         <v>1500</v>
       </c>
       <c r="C13" s="31">
         <v>1500</v>
       </c>
       <c r="D13" s="31">
         <v>1500</v>
       </c>
       <c r="E13" s="31">
         <v>1900</v>
       </c>
       <c r="F13" s="31">
         <v>1900</v>
       </c>
       <c r="G13" s="31">
         <v>1900</v>
       </c>
       <c r="H13" s="31">
         <v>1900</v>
@@ -13751,67 +14005,95 @@
       </c>
       <c r="N13" s="31">
         <v>1900</v>
       </c>
       <c r="O13" s="31">
         <v>1900</v>
       </c>
       <c r="P13" s="19">
         <v>1900</v>
       </c>
       <c r="Q13" s="20">
         <v>1900</v>
       </c>
       <c r="R13" s="21">
         <v>1900</v>
       </c>
       <c r="S13" s="20">
         <v>1900</v>
       </c>
       <c r="T13" s="21">
         <v>1900</v>
       </c>
       <c r="U13" s="20">
         <v>1900</v>
       </c>
-      <c r="V13" s="68">
-[...15 lines deleted...]
-      <c r="AJ13" s="18"/>
+      <c r="V13" s="18">
+        <v>1900</v>
+      </c>
+      <c r="W13" s="94">
+        <v>1900</v>
+      </c>
+      <c r="X13" s="92">
+        <v>1900</v>
+      </c>
+      <c r="Y13" s="92">
+        <v>1900</v>
+      </c>
+      <c r="Z13" s="92">
+        <v>1900</v>
+      </c>
+      <c r="AA13" s="92">
+        <v>1900</v>
+      </c>
+      <c r="AB13" s="92">
+        <v>1900</v>
+      </c>
+      <c r="AC13" s="92">
+        <v>1900</v>
+      </c>
+      <c r="AD13" s="70">
+        <v>1900</v>
+      </c>
+      <c r="AE13" s="64">
+        <v>1900</v>
+      </c>
+      <c r="AF13" s="18">
+        <v>1900</v>
+      </c>
+      <c r="AG13" s="64">
+        <v>1900</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>1900</v>
+      </c>
+      <c r="AI13" s="64">
+        <v>1900</v>
+      </c>
+      <c r="AJ13" s="18">
+        <v>1900</v>
+      </c>
     </row>
     <row r="14" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="24"/>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="27"/>
       <c r="M14" s="26"/>
       <c r="N14" s="27"/>
       <c r="O14" s="26"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="27"/>
       <c r="S14" s="26"/>
       <c r="T14" s="27"/>
       <c r="U14" s="26"/>
       <c r="V14" s="27"/>
       <c r="W14" s="26"/>
@@ -13874,64 +14156,92 @@
       </c>
       <c r="O15" s="12">
         <v>351</v>
       </c>
       <c r="P15" s="12">
         <v>369</v>
       </c>
       <c r="Q15" s="12">
         <v>369</v>
       </c>
       <c r="R15" s="12">
         <v>369</v>
       </c>
       <c r="S15" s="12">
         <v>369</v>
       </c>
       <c r="T15" s="12">
         <v>369</v>
       </c>
       <c r="U15" s="12">
         <v>369</v>
       </c>
       <c r="V15" s="12">
         <v>369</v>
       </c>
-      <c r="W15" s="12"/>
-[...12 lines deleted...]
-      <c r="AJ15" s="15"/>
+      <c r="W15" s="12">
+        <v>351</v>
+      </c>
+      <c r="X15" s="12">
+        <v>351</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>351</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>351</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>351</v>
+      </c>
+      <c r="AB15" s="12">
+        <v>351</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>351</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>405</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>405</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>405</v>
+      </c>
+      <c r="AG15" s="15">
+        <v>405</v>
+      </c>
+      <c r="AH15" s="15">
+        <v>405</v>
+      </c>
+      <c r="AI15" s="15">
+        <v>405</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>337</v>
+      </c>
     </row>
     <row r="16" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="18">
         <v>108</v>
       </c>
       <c r="C16" s="18">
         <v>108</v>
       </c>
       <c r="D16" s="18">
         <v>108</v>
       </c>
       <c r="E16" s="18">
         <v>108</v>
       </c>
       <c r="F16" s="18">
         <v>105</v>
       </c>
       <c r="G16" s="18">
         <v>105</v>
       </c>
       <c r="H16" s="18">
         <v>105</v>
@@ -13956,106 +14266,134 @@
       </c>
       <c r="O16" s="18">
         <v>144</v>
       </c>
       <c r="P16" s="18">
         <v>90</v>
       </c>
       <c r="Q16" s="18">
         <v>90</v>
       </c>
       <c r="R16" s="18">
         <v>90</v>
       </c>
       <c r="S16" s="18">
         <v>90</v>
       </c>
       <c r="T16" s="18">
         <v>90</v>
       </c>
       <c r="U16" s="18">
         <v>90</v>
       </c>
       <c r="V16" s="18">
         <v>90</v>
       </c>
-      <c r="W16" s="18"/>
-[...12 lines deleted...]
-      <c r="AJ16" s="70"/>
+      <c r="W16" s="18">
+        <v>126</v>
+      </c>
+      <c r="X16" s="18">
+        <v>126</v>
+      </c>
+      <c r="Y16" s="18">
+        <v>126</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>126</v>
+      </c>
+      <c r="AA16" s="18">
+        <v>126</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>126</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>126</v>
+      </c>
+      <c r="AD16" s="70">
+        <v>144</v>
+      </c>
+      <c r="AE16" s="70">
+        <v>144</v>
+      </c>
+      <c r="AF16" s="70">
+        <v>144</v>
+      </c>
+      <c r="AG16" s="70">
+        <v>144</v>
+      </c>
+      <c r="AH16" s="70">
+        <v>144</v>
+      </c>
+      <c r="AI16" s="70">
+        <v>144</v>
+      </c>
+      <c r="AJ16" s="70">
+        <v>120</v>
+      </c>
     </row>
     <row r="17" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="24"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="26"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="27"/>
       <c r="M17" s="26"/>
       <c r="N17" s="27"/>
       <c r="O17" s="26"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="26"/>
       <c r="X17" s="27"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="27"/>
       <c r="AA17" s="26"/>
       <c r="AB17" s="27"/>
       <c r="AC17" s="26"/>
       <c r="AD17" s="37"/>
       <c r="AE17" s="27"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="27"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="26"/>
     </row>
     <row r="18" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="35" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="B18" s="12">
         <v>333</v>
       </c>
       <c r="C18" s="12">
         <v>333</v>
       </c>
       <c r="D18" s="12">
         <v>333</v>
       </c>
       <c r="E18" s="12">
         <v>333</v>
       </c>
       <c r="F18" s="12">
         <v>300</v>
       </c>
       <c r="G18" s="12">
         <v>300</v>
       </c>
       <c r="H18" s="12">
         <v>300</v>
       </c>
       <c r="I18" s="12">
         <v>351</v>
       </c>
@@ -14076,64 +14414,92 @@
       </c>
       <c r="O18" s="12">
         <v>351</v>
       </c>
       <c r="P18" s="12">
         <v>369</v>
       </c>
       <c r="Q18" s="12">
         <v>369</v>
       </c>
       <c r="R18" s="12">
         <v>369</v>
       </c>
       <c r="S18" s="12">
         <v>369</v>
       </c>
       <c r="T18" s="12">
         <v>369</v>
       </c>
       <c r="U18" s="12">
         <v>369</v>
       </c>
       <c r="V18" s="12">
         <v>369</v>
       </c>
-      <c r="W18" s="12"/>
-[...12 lines deleted...]
-      <c r="AJ18" s="12"/>
+      <c r="W18" s="12">
+        <v>351</v>
+      </c>
+      <c r="X18" s="12">
+        <v>351</v>
+      </c>
+      <c r="Y18" s="12">
+        <v>351</v>
+      </c>
+      <c r="Z18" s="12">
+        <v>351</v>
+      </c>
+      <c r="AA18" s="12">
+        <v>351</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>351</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>351</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>405</v>
+      </c>
+      <c r="AE18" s="12">
+        <v>405</v>
+      </c>
+      <c r="AF18" s="12">
+        <v>405</v>
+      </c>
+      <c r="AG18" s="12">
+        <v>405</v>
+      </c>
+      <c r="AH18" s="12">
+        <v>405</v>
+      </c>
+      <c r="AI18" s="12">
+        <v>405</v>
+      </c>
+      <c r="AJ18" s="12">
+        <v>337</v>
+      </c>
     </row>
     <row r="19" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18">
         <v>108</v>
       </c>
       <c r="C19" s="18">
         <v>108</v>
       </c>
       <c r="D19" s="18">
         <v>108</v>
       </c>
       <c r="E19" s="18">
         <v>108</v>
       </c>
       <c r="F19" s="18">
         <v>105</v>
       </c>
       <c r="G19" s="18">
         <v>105</v>
       </c>
       <c r="H19" s="18">
         <v>105</v>
@@ -14158,64 +14524,92 @@
       </c>
       <c r="O19" s="18">
         <v>144</v>
       </c>
       <c r="P19" s="18">
         <v>90</v>
       </c>
       <c r="Q19" s="18">
         <v>90</v>
       </c>
       <c r="R19" s="18">
         <v>90</v>
       </c>
       <c r="S19" s="18">
         <v>90</v>
       </c>
       <c r="T19" s="18">
         <v>90</v>
       </c>
       <c r="U19" s="18">
         <v>90</v>
       </c>
       <c r="V19" s="18">
         <v>90</v>
       </c>
-      <c r="W19" s="31"/>
-[...12 lines deleted...]
-      <c r="AJ19" s="18"/>
+      <c r="W19" s="18">
+        <v>126</v>
+      </c>
+      <c r="X19" s="18">
+        <v>126</v>
+      </c>
+      <c r="Y19" s="18">
+        <v>126</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>126</v>
+      </c>
+      <c r="AA19" s="18">
+        <v>126</v>
+      </c>
+      <c r="AB19" s="18">
+        <v>126</v>
+      </c>
+      <c r="AC19" s="18">
+        <v>126</v>
+      </c>
+      <c r="AD19" s="70">
+        <v>144</v>
+      </c>
+      <c r="AE19" s="18">
+        <v>144</v>
+      </c>
+      <c r="AF19" s="18">
+        <v>144</v>
+      </c>
+      <c r="AG19" s="18">
+        <v>144</v>
+      </c>
+      <c r="AH19" s="18">
+        <v>144</v>
+      </c>
+      <c r="AI19" s="18">
+        <v>144</v>
+      </c>
+      <c r="AJ19" s="18">
+        <v>120</v>
+      </c>
     </row>
     <row r="20" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="38"/>
       <c r="B20" s="39"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="41"/>
       <c r="H20" s="42"/>
       <c r="I20" s="43"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
       <c r="L20" s="41"/>
       <c r="M20" s="41"/>
       <c r="N20" s="41"/>
       <c r="O20" s="42"/>
       <c r="P20" s="41"/>
       <c r="Q20" s="41"/>
       <c r="R20" s="41"/>
       <c r="S20" s="41"/>
       <c r="T20" s="44"/>
       <c r="U20" s="41"/>
       <c r="V20" s="41"/>
       <c r="W20" s="65"/>
@@ -14272,91 +14666,133 @@
       <c r="J21" s="45">
         <f t="shared" si="0"/>
         <v>4302</v>
       </c>
       <c r="K21" s="45">
         <f t="shared" si="0"/>
         <v>4302</v>
       </c>
       <c r="L21" s="45">
         <f t="shared" si="0"/>
         <v>4302</v>
       </c>
       <c r="M21" s="45">
         <f t="shared" si="0"/>
         <v>4302</v>
       </c>
       <c r="N21" s="45">
         <f t="shared" si="0"/>
         <v>4502</v>
       </c>
       <c r="O21" s="45">
         <f t="shared" si="0"/>
         <v>4502</v>
       </c>
       <c r="P21" s="45">
-        <f t="shared" ref="P21:V21" si="1">SUM(P6+P9+P12+P15+P18)</f>
+        <f t="shared" ref="P21:AJ21" si="1">SUM(P6+P9+P12+P15+P18)</f>
         <v>4538</v>
       </c>
       <c r="Q21" s="45">
         <f t="shared" si="1"/>
         <v>4538</v>
       </c>
       <c r="R21" s="45">
         <f t="shared" si="1"/>
         <v>4538</v>
       </c>
       <c r="S21" s="45">
         <f t="shared" si="1"/>
         <v>4538</v>
       </c>
       <c r="T21" s="45">
         <f t="shared" si="1"/>
         <v>4538</v>
       </c>
       <c r="U21" s="45">
         <f t="shared" si="1"/>
         <v>4538</v>
       </c>
       <c r="V21" s="45">
         <f t="shared" si="1"/>
         <v>4538</v>
       </c>
-      <c r="W21" s="45"/>
-[...12 lines deleted...]
-      <c r="AJ21" s="83"/>
+      <c r="W21" s="45">
+        <f t="shared" si="1"/>
+        <v>4502</v>
+      </c>
+      <c r="X21" s="45">
+        <f t="shared" si="1"/>
+        <v>4502</v>
+      </c>
+      <c r="Y21" s="45">
+        <f t="shared" si="1"/>
+        <v>4502</v>
+      </c>
+      <c r="Z21" s="45">
+        <f t="shared" si="1"/>
+        <v>4502</v>
+      </c>
+      <c r="AA21" s="45">
+        <f t="shared" si="1"/>
+        <v>4502</v>
+      </c>
+      <c r="AB21" s="45">
+        <f t="shared" si="1"/>
+        <v>4602</v>
+      </c>
+      <c r="AC21" s="45">
+        <f t="shared" si="1"/>
+        <v>4602</v>
+      </c>
+      <c r="AD21" s="45">
+        <f t="shared" si="1"/>
+        <v>4710</v>
+      </c>
+      <c r="AE21" s="45">
+        <f t="shared" si="1"/>
+        <v>4710</v>
+      </c>
+      <c r="AF21" s="45">
+        <f t="shared" si="1"/>
+        <v>4710</v>
+      </c>
+      <c r="AG21" s="45">
+        <f t="shared" si="1"/>
+        <v>4710</v>
+      </c>
+      <c r="AH21" s="45">
+        <f t="shared" si="1"/>
+        <v>4710</v>
+      </c>
+      <c r="AI21" s="45">
+        <f t="shared" si="1"/>
+        <v>4710</v>
+      </c>
+      <c r="AJ21" s="45">
+        <f t="shared" si="1"/>
+        <v>4574</v>
+      </c>
     </row>
     <row r="22" spans="1:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="46">
         <f t="shared" si="0"/>
         <v>3716</v>
       </c>
       <c r="C22" s="46">
         <f t="shared" si="0"/>
         <v>3716</v>
       </c>
       <c r="D22" s="46">
         <f t="shared" si="0"/>
         <v>3716</v>
       </c>
       <c r="E22" s="46">
         <f t="shared" si="0"/>
         <v>4116</v>
       </c>
       <c r="F22" s="46">
         <f t="shared" si="0"/>
         <v>4110</v>
       </c>
@@ -14375,685 +14811,2922 @@
       <c r="J22" s="46">
         <f t="shared" si="0"/>
         <v>4188</v>
       </c>
       <c r="K22" s="46">
         <f t="shared" si="0"/>
         <v>4188</v>
       </c>
       <c r="L22" s="46">
         <f t="shared" si="0"/>
         <v>4188</v>
       </c>
       <c r="M22" s="46">
         <f t="shared" si="0"/>
         <v>4188</v>
       </c>
       <c r="N22" s="46">
         <f t="shared" si="0"/>
         <v>4188</v>
       </c>
       <c r="O22" s="46">
         <f t="shared" si="0"/>
         <v>4188</v>
       </c>
       <c r="P22" s="46">
-        <f t="shared" ref="P22:V22" si="2">SUM(P7+P10+P13+P16+P19)</f>
+        <f t="shared" ref="P22:AJ22" si="2">SUM(P7+P10+P13+P16+P19)</f>
         <v>4080</v>
       </c>
       <c r="Q22" s="46">
         <f t="shared" si="2"/>
         <v>4080</v>
       </c>
       <c r="R22" s="46">
         <f t="shared" si="2"/>
         <v>4080</v>
       </c>
       <c r="S22" s="46">
         <f t="shared" si="2"/>
         <v>4080</v>
       </c>
       <c r="T22" s="46">
         <f t="shared" si="2"/>
         <v>4080</v>
       </c>
       <c r="U22" s="46">
         <f t="shared" si="2"/>
         <v>4080</v>
       </c>
       <c r="V22" s="46">
         <f t="shared" si="2"/>
         <v>4080</v>
       </c>
-      <c r="W22" s="46"/>
-[...12 lines deleted...]
-      <c r="AJ22" s="46"/>
+      <c r="W22" s="46">
+        <f t="shared" si="2"/>
+        <v>4152</v>
+      </c>
+      <c r="X22" s="46">
+        <f t="shared" si="2"/>
+        <v>4152</v>
+      </c>
+      <c r="Y22" s="46">
+        <f t="shared" si="2"/>
+        <v>4152</v>
+      </c>
+      <c r="Z22" s="46">
+        <f t="shared" si="2"/>
+        <v>4152</v>
+      </c>
+      <c r="AA22" s="46">
+        <f t="shared" si="2"/>
+        <v>4152</v>
+      </c>
+      <c r="AB22" s="46">
+        <f t="shared" si="2"/>
+        <v>4152</v>
+      </c>
+      <c r="AC22" s="46">
+        <f t="shared" si="2"/>
+        <v>4152</v>
+      </c>
+      <c r="AD22" s="46">
+        <f t="shared" si="2"/>
+        <v>4188</v>
+      </c>
+      <c r="AE22" s="46">
+        <f t="shared" si="2"/>
+        <v>4188</v>
+      </c>
+      <c r="AF22" s="46">
+        <f t="shared" si="2"/>
+        <v>4188</v>
+      </c>
+      <c r="AG22" s="46">
+        <f t="shared" si="2"/>
+        <v>4188</v>
+      </c>
+      <c r="AH22" s="46">
+        <f t="shared" si="2"/>
+        <v>4188</v>
+      </c>
+      <c r="AI22" s="46">
+        <f t="shared" si="2"/>
+        <v>4188</v>
+      </c>
+      <c r="AJ22" s="46">
+        <f t="shared" si="2"/>
+        <v>4140</v>
+      </c>
     </row>
     <row r="23" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="115" t="s">
+      <c r="B24" s="105" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="116"/>
-[...2 lines deleted...]
-      <c r="F24" s="115" t="s">
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="105" t="s">
         <v>52</v>
       </c>
-      <c r="G24" s="116"/>
-[...2 lines deleted...]
-      <c r="J24" s="115" t="s">
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="107"/>
+      <c r="J24" s="105" t="s">
         <v>53</v>
       </c>
-      <c r="K24" s="118"/>
-[...2 lines deleted...]
-      <c r="N24" s="115" t="s">
+      <c r="K24" s="108"/>
+      <c r="L24" s="108"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="105" t="s">
         <v>54</v>
       </c>
-      <c r="O24" s="118"/>
-[...2 lines deleted...]
-      <c r="R24" s="115" t="s">
+      <c r="O24" s="108"/>
+      <c r="P24" s="108"/>
+      <c r="Q24" s="108"/>
+      <c r="R24" s="105" t="s">
         <v>55</v>
       </c>
-      <c r="S24" s="118"/>
-[...1 lines deleted...]
-      <c r="U24" s="119"/>
+      <c r="S24" s="108"/>
+      <c r="T24" s="108"/>
+      <c r="U24" s="109"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="106" t="s">
+      <c r="B25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="101"/>
-[...2 lines deleted...]
-      <c r="F25" s="106" t="s">
+      <c r="C25" s="121"/>
+      <c r="D25" s="121"/>
+      <c r="E25" s="122"/>
+      <c r="F25" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="101"/>
-[...13 lines deleted...]
-      <c r="U25" s="102"/>
+      <c r="G25" s="121"/>
+      <c r="H25" s="121"/>
+      <c r="I25" s="122"/>
+      <c r="J25" s="120" t="s">
+        <v>30</v>
+      </c>
+      <c r="K25" s="121"/>
+      <c r="L25" s="121"/>
+      <c r="M25" s="122"/>
+      <c r="N25" s="120" t="s">
+        <v>30</v>
+      </c>
+      <c r="O25" s="121"/>
+      <c r="P25" s="121"/>
+      <c r="Q25" s="122"/>
+      <c r="R25" s="120" t="s">
+        <v>30</v>
+      </c>
+      <c r="S25" s="121"/>
+      <c r="T25" s="121"/>
+      <c r="U25" s="122"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="107" t="s">
+      <c r="B26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="104"/>
-[...2 lines deleted...]
-      <c r="F26" s="107" t="s">
+      <c r="C26" s="118"/>
+      <c r="D26" s="118"/>
+      <c r="E26" s="119"/>
+      <c r="F26" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="104"/>
-[...13 lines deleted...]
-      <c r="U26" s="105"/>
+      <c r="G26" s="118"/>
+      <c r="H26" s="118"/>
+      <c r="I26" s="119"/>
+      <c r="J26" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="K26" s="118"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="119"/>
+      <c r="N26" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="O26" s="118"/>
+      <c r="P26" s="118"/>
+      <c r="Q26" s="119"/>
+      <c r="R26" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="S26" s="118"/>
+      <c r="T26" s="118"/>
+      <c r="U26" s="119"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="91" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="100">
+      <c r="B28" s="124">
         <v>100</v>
       </c>
-      <c r="C28" s="101"/>
-[...2 lines deleted...]
-      <c r="F28" s="100">
+      <c r="C28" s="121"/>
+      <c r="D28" s="121"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="124">
         <v>100</v>
       </c>
-      <c r="G28" s="101"/>
-[...13 lines deleted...]
-      <c r="U28" s="102"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="122"/>
+      <c r="J28" s="124">
+        <v>100</v>
+      </c>
+      <c r="K28" s="121"/>
+      <c r="L28" s="121"/>
+      <c r="M28" s="122"/>
+      <c r="N28" s="124">
+        <v>100</v>
+      </c>
+      <c r="O28" s="121"/>
+      <c r="P28" s="121"/>
+      <c r="Q28" s="122"/>
+      <c r="R28" s="124">
+        <v>100</v>
+      </c>
+      <c r="S28" s="121"/>
+      <c r="T28" s="121"/>
+      <c r="U28" s="122"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="90" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="103">
+      <c r="B29" s="123">
         <v>100</v>
       </c>
-      <c r="C29" s="104"/>
-[...2 lines deleted...]
-      <c r="F29" s="103">
+      <c r="C29" s="118"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="123">
         <v>100</v>
       </c>
-      <c r="G29" s="104"/>
-[...13 lines deleted...]
-      <c r="U29" s="105"/>
+      <c r="G29" s="118"/>
+      <c r="H29" s="118"/>
+      <c r="I29" s="119"/>
+      <c r="J29" s="123">
+        <v>100</v>
+      </c>
+      <c r="K29" s="118"/>
+      <c r="L29" s="118"/>
+      <c r="M29" s="119"/>
+      <c r="N29" s="123">
+        <v>100</v>
+      </c>
+      <c r="O29" s="118"/>
+      <c r="P29" s="118"/>
+      <c r="Q29" s="119"/>
+      <c r="R29" s="123">
+        <v>100</v>
+      </c>
+      <c r="S29" s="118"/>
+      <c r="T29" s="118"/>
+      <c r="U29" s="119"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="58"/>
+      <c r="N30" s="57"/>
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="58"/>
+      <c r="R30" s="57"/>
+      <c r="S30" s="57"/>
+      <c r="T30" s="57"/>
+      <c r="U30" s="58"/>
+      <c r="Z30" s="52"/>
+      <c r="AA30" s="52"/>
+      <c r="AB30" s="52"/>
+      <c r="AC30" s="52"/>
+      <c r="AD30" s="52"/>
+      <c r="AE30" s="52"/>
+      <c r="AF30" s="52"/>
+      <c r="AG30" s="52"/>
+    </row>
+    <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="124">
+        <v>100</v>
+      </c>
+      <c r="C31" s="121"/>
+      <c r="D31" s="121"/>
+      <c r="E31" s="122"/>
+      <c r="F31" s="124">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="G31" s="121"/>
+      <c r="H31" s="121"/>
+      <c r="I31" s="122"/>
+      <c r="J31" s="124">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="K31" s="121"/>
+      <c r="L31" s="121"/>
+      <c r="M31" s="122"/>
+      <c r="N31" s="124">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="O31" s="121"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="122"/>
+      <c r="R31" s="124">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="S31" s="121"/>
+      <c r="T31" s="121"/>
+      <c r="U31" s="122"/>
+      <c r="Z31" s="55"/>
+      <c r="AA31" s="55"/>
+      <c r="AB31" s="55"/>
+      <c r="AC31" s="55"/>
+      <c r="AD31" s="55"/>
+      <c r="AE31" s="55"/>
+      <c r="AF31" s="55"/>
+      <c r="AG31" s="55"/>
+    </row>
+    <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="90" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="123">
+        <v>100</v>
+      </c>
+      <c r="C32" s="118"/>
+      <c r="D32" s="118"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="123">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="G32" s="118"/>
+      <c r="H32" s="118"/>
+      <c r="I32" s="119"/>
+      <c r="J32" s="123">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="K32" s="118"/>
+      <c r="L32" s="118"/>
+      <c r="M32" s="119"/>
+      <c r="N32" s="123">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="O32" s="118"/>
+      <c r="P32" s="118"/>
+      <c r="Q32" s="119"/>
+      <c r="R32" s="123">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="S32" s="118"/>
+      <c r="T32" s="118"/>
+      <c r="U32" s="119"/>
+    </row>
+    <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="61"/>
+      <c r="B33" s="57"/>
+      <c r="C33" s="57"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="58"/>
+      <c r="F33" s="56"/>
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="58"/>
+      <c r="J33" s="56"/>
+      <c r="K33" s="57"/>
+      <c r="L33" s="57"/>
+      <c r="M33" s="58"/>
+      <c r="N33" s="57"/>
+      <c r="O33" s="57"/>
+      <c r="P33" s="57"/>
+      <c r="Q33" s="58"/>
+      <c r="R33" s="57"/>
+      <c r="S33" s="57"/>
+      <c r="T33" s="57"/>
+      <c r="U33" s="58"/>
+    </row>
+    <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="91" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="124">
+        <v>100</v>
+      </c>
+      <c r="C34" s="121"/>
+      <c r="D34" s="121"/>
+      <c r="E34" s="122"/>
+      <c r="F34" s="124">
+        <f>351/351*100</f>
+        <v>100</v>
+      </c>
+      <c r="G34" s="121"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="122"/>
+      <c r="J34" s="124">
+        <f>351/351*100</f>
+        <v>100</v>
+      </c>
+      <c r="K34" s="121"/>
+      <c r="L34" s="121"/>
+      <c r="M34" s="122"/>
+      <c r="N34" s="124">
+        <v>100</v>
+      </c>
+      <c r="O34" s="121"/>
+      <c r="P34" s="121"/>
+      <c r="Q34" s="122"/>
+      <c r="R34" s="124">
+        <v>100</v>
+      </c>
+      <c r="S34" s="121"/>
+      <c r="T34" s="121"/>
+      <c r="U34" s="122"/>
+    </row>
+    <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="90" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="123">
+        <v>0</v>
+      </c>
+      <c r="C35" s="118"/>
+      <c r="D35" s="118"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="123">
+        <f>0/144*100</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="118"/>
+      <c r="H35" s="118"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="123">
+        <f>0/144*100</f>
+        <v>0</v>
+      </c>
+      <c r="K35" s="118"/>
+      <c r="L35" s="118"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="123">
+        <v>0</v>
+      </c>
+      <c r="O35" s="118"/>
+      <c r="P35" s="118"/>
+      <c r="Q35" s="119"/>
+      <c r="R35" s="123">
+        <v>75</v>
+      </c>
+      <c r="S35" s="118"/>
+      <c r="T35" s="118"/>
+      <c r="U35" s="119"/>
+    </row>
+    <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="61"/>
+      <c r="B36" s="57"/>
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="57"/>
+      <c r="H36" s="57"/>
+      <c r="I36" s="58"/>
+      <c r="J36" s="57"/>
+      <c r="K36" s="57"/>
+      <c r="L36" s="57"/>
+      <c r="M36" s="58"/>
+      <c r="N36" s="57"/>
+      <c r="O36" s="57"/>
+      <c r="P36" s="57"/>
+      <c r="Q36" s="58"/>
+      <c r="R36" s="57"/>
+      <c r="S36" s="57"/>
+      <c r="T36" s="57"/>
+      <c r="U36" s="58"/>
+    </row>
+    <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="124">
+        <v>100</v>
+      </c>
+      <c r="C37" s="121"/>
+      <c r="D37" s="121"/>
+      <c r="E37" s="122"/>
+      <c r="F37" s="124">
+        <f>351/351*100</f>
+        <v>100</v>
+      </c>
+      <c r="G37" s="121"/>
+      <c r="H37" s="121"/>
+      <c r="I37" s="122"/>
+      <c r="J37" s="124">
+        <f>351/351*100</f>
+        <v>100</v>
+      </c>
+      <c r="K37" s="121"/>
+      <c r="L37" s="121"/>
+      <c r="M37" s="122"/>
+      <c r="N37" s="124">
+        <v>100</v>
+      </c>
+      <c r="O37" s="121"/>
+      <c r="P37" s="121"/>
+      <c r="Q37" s="122"/>
+      <c r="R37" s="124">
+        <v>100</v>
+      </c>
+      <c r="S37" s="121"/>
+      <c r="T37" s="121"/>
+      <c r="U37" s="122"/>
+    </row>
+    <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="123">
+        <v>0</v>
+      </c>
+      <c r="C38" s="118"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="123">
+        <f>0/144*100</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="118"/>
+      <c r="H38" s="118"/>
+      <c r="I38" s="119"/>
+      <c r="J38" s="123">
+        <f>0/144*100</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="118"/>
+      <c r="L38" s="118"/>
+      <c r="M38" s="119"/>
+      <c r="N38" s="123">
+        <v>0</v>
+      </c>
+      <c r="O38" s="118"/>
+      <c r="P38" s="118"/>
+      <c r="Q38" s="119"/>
+      <c r="R38" s="123">
+        <v>0</v>
+      </c>
+      <c r="S38" s="118"/>
+      <c r="T38" s="118"/>
+      <c r="U38" s="119"/>
+    </row>
+    <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="56"/>
+      <c r="B39" s="56"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="58"/>
+      <c r="F39" s="56"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="58"/>
+      <c r="J39" s="56"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="58"/>
+      <c r="N39" s="57"/>
+      <c r="O39" s="57"/>
+      <c r="P39" s="57"/>
+      <c r="Q39" s="57"/>
+      <c r="R39" s="56"/>
+      <c r="S39" s="57"/>
+      <c r="T39" s="57"/>
+      <c r="U39" s="58"/>
+    </row>
+    <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="91" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="128">
+        <f>(B28+B31+B34+B37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="C40" s="129"/>
+      <c r="D40" s="129"/>
+      <c r="E40" s="130"/>
+      <c r="F40" s="128">
+        <f>(F28+F31+F34+F37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="G40" s="129"/>
+      <c r="H40" s="129"/>
+      <c r="I40" s="130"/>
+      <c r="J40" s="128">
+        <f>(J28+J31+J34+J37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="K40" s="129"/>
+      <c r="L40" s="129"/>
+      <c r="M40" s="130"/>
+      <c r="N40" s="128">
+        <f>(N28+N31+N34+N37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="O40" s="129"/>
+      <c r="P40" s="129"/>
+      <c r="Q40" s="130"/>
+      <c r="R40" s="128">
+        <f>(R28+R31+R34+R37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="S40" s="129"/>
+      <c r="T40" s="129"/>
+      <c r="U40" s="130"/>
+    </row>
+    <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="125">
+        <f>(B29+B32+B35+B38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="C41" s="126"/>
+      <c r="D41" s="126"/>
+      <c r="E41" s="127"/>
+      <c r="F41" s="125">
+        <f>(F29+F32+F35+F38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="G41" s="126"/>
+      <c r="H41" s="126"/>
+      <c r="I41" s="127"/>
+      <c r="J41" s="125">
+        <f>(J29+J32+J35+J38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="K41" s="126"/>
+      <c r="L41" s="126"/>
+      <c r="M41" s="127"/>
+      <c r="N41" s="125">
+        <f>(N29+N32+N35+N38)/4</f>
+        <v>50</v>
+      </c>
+      <c r="O41" s="126"/>
+      <c r="P41" s="126"/>
+      <c r="Q41" s="127"/>
+      <c r="R41" s="125">
+        <f>(R29+R32+R35+R38)/4</f>
+        <v>68.75</v>
+      </c>
+      <c r="S41" s="126"/>
+      <c r="T41" s="126"/>
+      <c r="U41" s="127"/>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="77">
+    <mergeCell ref="A1:AJ1"/>
+    <mergeCell ref="A2:AJ2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AM44"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Z32" sqref="Z32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.85546875" customWidth="1"/>
+    <col min="2" max="36" width="8.7109375" customWidth="1"/>
+    <col min="257" max="257" width="16.85546875" customWidth="1"/>
+    <col min="258" max="292" width="8.7109375" customWidth="1"/>
+    <col min="513" max="513" width="16.85546875" customWidth="1"/>
+    <col min="514" max="548" width="8.7109375" customWidth="1"/>
+    <col min="769" max="769" width="16.85546875" customWidth="1"/>
+    <col min="770" max="804" width="8.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
+    <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
+    <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
+    <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
+    <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
+    <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
+    <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
+    <col min="2562" max="2596" width="8.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="16.85546875" customWidth="1"/>
+    <col min="2818" max="2852" width="8.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="16.85546875" customWidth="1"/>
+    <col min="3074" max="3108" width="8.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="16.85546875" customWidth="1"/>
+    <col min="3330" max="3364" width="8.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="16.85546875" customWidth="1"/>
+    <col min="3586" max="3620" width="8.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="16.85546875" customWidth="1"/>
+    <col min="3842" max="3876" width="8.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="16.85546875" customWidth="1"/>
+    <col min="4098" max="4132" width="8.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="16.85546875" customWidth="1"/>
+    <col min="4354" max="4388" width="8.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="16.85546875" customWidth="1"/>
+    <col min="4610" max="4644" width="8.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="16.85546875" customWidth="1"/>
+    <col min="4866" max="4900" width="8.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="16.85546875" customWidth="1"/>
+    <col min="5122" max="5156" width="8.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="16.85546875" customWidth="1"/>
+    <col min="5378" max="5412" width="8.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="16.85546875" customWidth="1"/>
+    <col min="5634" max="5668" width="8.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="16.85546875" customWidth="1"/>
+    <col min="5890" max="5924" width="8.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="16.85546875" customWidth="1"/>
+    <col min="6146" max="6180" width="8.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="16.85546875" customWidth="1"/>
+    <col min="6402" max="6436" width="8.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="16.85546875" customWidth="1"/>
+    <col min="6658" max="6692" width="8.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="16.85546875" customWidth="1"/>
+    <col min="6914" max="6948" width="8.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="16.85546875" customWidth="1"/>
+    <col min="7170" max="7204" width="8.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="16.85546875" customWidth="1"/>
+    <col min="7426" max="7460" width="8.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="16.85546875" customWidth="1"/>
+    <col min="7682" max="7716" width="8.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="16.85546875" customWidth="1"/>
+    <col min="7938" max="7972" width="8.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="16.85546875" customWidth="1"/>
+    <col min="8194" max="8228" width="8.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="16.85546875" customWidth="1"/>
+    <col min="8450" max="8484" width="8.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="16.85546875" customWidth="1"/>
+    <col min="8706" max="8740" width="8.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="16.85546875" customWidth="1"/>
+    <col min="8962" max="8996" width="8.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="16.85546875" customWidth="1"/>
+    <col min="9218" max="9252" width="8.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="16.85546875" customWidth="1"/>
+    <col min="9474" max="9508" width="8.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="16.85546875" customWidth="1"/>
+    <col min="9730" max="9764" width="8.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="16.85546875" customWidth="1"/>
+    <col min="9986" max="10020" width="8.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="16.85546875" customWidth="1"/>
+    <col min="10242" max="10276" width="8.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="16.85546875" customWidth="1"/>
+    <col min="10498" max="10532" width="8.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="16.85546875" customWidth="1"/>
+    <col min="10754" max="10788" width="8.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="16.85546875" customWidth="1"/>
+    <col min="11010" max="11044" width="8.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="16.85546875" customWidth="1"/>
+    <col min="11266" max="11300" width="8.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="16.85546875" customWidth="1"/>
+    <col min="11522" max="11556" width="8.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="16.85546875" customWidth="1"/>
+    <col min="11778" max="11812" width="8.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="16.85546875" customWidth="1"/>
+    <col min="12034" max="12068" width="8.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="16.85546875" customWidth="1"/>
+    <col min="12290" max="12324" width="8.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="16.85546875" customWidth="1"/>
+    <col min="12546" max="12580" width="8.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="16.85546875" customWidth="1"/>
+    <col min="12802" max="12836" width="8.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="16.85546875" customWidth="1"/>
+    <col min="13058" max="13092" width="8.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="16.85546875" customWidth="1"/>
+    <col min="13314" max="13348" width="8.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
+    <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
+    <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
+    <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
+    <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
+    <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
+    <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
+    <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
+    <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
+    <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
+    <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
+    <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1" s="97" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
+      <c r="N1" s="97"/>
+      <c r="O1" s="97"/>
+      <c r="P1" s="97"/>
+      <c r="Q1" s="97"/>
+      <c r="R1" s="97"/>
+      <c r="S1" s="97"/>
+      <c r="T1" s="97"/>
+      <c r="U1" s="97"/>
+      <c r="V1" s="97"/>
+      <c r="W1" s="97"/>
+      <c r="X1" s="97"/>
+      <c r="Y1" s="97"/>
+      <c r="Z1" s="97"/>
+      <c r="AA1" s="97"/>
+      <c r="AB1" s="97"/>
+      <c r="AC1" s="97"/>
+      <c r="AD1" s="97"/>
+      <c r="AE1" s="97"/>
+      <c r="AF1" s="97"/>
+      <c r="AG1" s="97"/>
+      <c r="AH1" s="97"/>
+      <c r="AI1" s="97"/>
+      <c r="AJ1" s="97"/>
+    </row>
+    <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="98" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="98"/>
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
+      <c r="Z2" s="98"/>
+      <c r="AA2" s="98"/>
+      <c r="AB2" s="98"/>
+      <c r="AC2" s="98"/>
+      <c r="AD2" s="98"/>
+      <c r="AE2" s="98"/>
+      <c r="AF2" s="98"/>
+      <c r="AG2" s="98"/>
+      <c r="AH2" s="98"/>
+      <c r="AI2" s="98"/>
+      <c r="AJ2" s="98"/>
+    </row>
+    <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="99" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="99" t="s">
+        <v>62</v>
+      </c>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="102" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103"/>
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="103"/>
+      <c r="W3" s="131" t="s">
+        <v>64</v>
+      </c>
+      <c r="X3" s="132"/>
+      <c r="Y3" s="132"/>
+      <c r="Z3" s="132"/>
+      <c r="AA3" s="132"/>
+      <c r="AB3" s="132"/>
+      <c r="AC3" s="133"/>
+      <c r="AD3" s="132" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE3" s="132"/>
+      <c r="AF3" s="132"/>
+      <c r="AG3" s="132"/>
+      <c r="AH3" s="132"/>
+      <c r="AI3" s="132"/>
+      <c r="AJ3" s="133"/>
+    </row>
+    <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="115"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="114"/>
+      <c r="T4" s="114"/>
+      <c r="U4" s="114"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="114"/>
+      <c r="AB4" s="114"/>
+      <c r="AC4" s="115"/>
+      <c r="AD4" s="114"/>
+      <c r="AE4" s="114"/>
+      <c r="AF4" s="114"/>
+      <c r="AG4" s="114"/>
+      <c r="AH4" s="114"/>
+      <c r="AI4" s="114"/>
+      <c r="AJ4" s="115"/>
+    </row>
+    <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3">
+        <v>1</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2</v>
+      </c>
+      <c r="D5" s="3">
+        <v>3</v>
+      </c>
+      <c r="E5" s="4">
+        <v>4</v>
+      </c>
+      <c r="F5" s="3">
+        <v>5</v>
+      </c>
+      <c r="G5" s="5">
+        <v>6</v>
+      </c>
+      <c r="H5" s="6">
+        <v>7</v>
+      </c>
+      <c r="I5" s="3">
+        <v>8</v>
+      </c>
+      <c r="J5" s="7">
+        <v>9</v>
+      </c>
+      <c r="K5" s="3">
+        <v>10</v>
+      </c>
+      <c r="L5" s="7">
+        <v>11</v>
+      </c>
+      <c r="M5" s="3">
+        <v>12</v>
+      </c>
+      <c r="N5" s="7">
+        <v>13</v>
+      </c>
+      <c r="O5" s="3">
+        <v>14</v>
+      </c>
+      <c r="P5" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>16</v>
+      </c>
+      <c r="R5" s="9">
+        <v>17</v>
+      </c>
+      <c r="S5" s="3">
+        <v>18</v>
+      </c>
+      <c r="T5" s="8">
+        <v>19</v>
+      </c>
+      <c r="U5" s="4">
+        <v>20</v>
+      </c>
+      <c r="V5" s="9">
+        <v>21</v>
+      </c>
+      <c r="W5" s="3">
+        <v>22</v>
+      </c>
+      <c r="X5" s="7">
+        <v>23</v>
+      </c>
+      <c r="Y5" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z5" s="7">
+        <v>25</v>
+      </c>
+      <c r="AA5" s="3">
+        <v>26</v>
+      </c>
+      <c r="AB5" s="7">
+        <v>27</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD5" s="10">
+        <v>29</v>
+      </c>
+      <c r="AE5" s="3">
+        <v>30</v>
+      </c>
+      <c r="AF5" s="10">
+        <v>1</v>
+      </c>
+      <c r="AG5" s="3">
+        <v>2</v>
+      </c>
+      <c r="AH5" s="10">
+        <v>3</v>
+      </c>
+      <c r="AI5" s="3">
+        <v>4</v>
+      </c>
+      <c r="AJ5" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="95" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="C6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="D6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="E6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="F6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="G6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="H6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="I6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="J6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="K6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="L6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="M6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="N6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="O6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="P6" s="14"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="12"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="14"/>
+      <c r="W6" s="89"/>
+      <c r="X6" s="93"/>
+      <c r="Y6" s="89"/>
+      <c r="Z6" s="93"/>
+      <c r="AA6" s="89"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="89"/>
+      <c r="AD6" s="15"/>
+      <c r="AE6" s="15"/>
+      <c r="AF6" s="15"/>
+      <c r="AG6" s="15"/>
+      <c r="AH6" s="15"/>
+      <c r="AI6" s="15"/>
+      <c r="AJ6" s="15"/>
+    </row>
+    <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="96" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="C7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="D7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="E7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="H7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="I7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="J7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="K7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="L7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="M7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="N7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="O7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="P7" s="19"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="21"/>
+      <c r="S7" s="20"/>
+      <c r="T7" s="21"/>
+      <c r="U7" s="20"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="87"/>
+      <c r="X7" s="88"/>
+      <c r="Y7" s="87"/>
+      <c r="Z7" s="88"/>
+      <c r="AA7" s="87"/>
+      <c r="AB7" s="88"/>
+      <c r="AC7" s="87"/>
+      <c r="AD7" s="70"/>
+      <c r="AE7" s="18"/>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="18"/>
+      <c r="AH7" s="18"/>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="18"/>
+    </row>
+    <row r="8" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="24"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="27"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="27"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="67"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="67"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="27"/>
+      <c r="AE8" s="26"/>
+      <c r="AF8" s="27"/>
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="27"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+    </row>
+    <row r="9" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="28">
+        <v>500</v>
+      </c>
+      <c r="C9" s="28">
+        <v>500</v>
+      </c>
+      <c r="D9" s="28">
+        <v>500</v>
+      </c>
+      <c r="E9" s="28">
+        <v>600</v>
+      </c>
+      <c r="F9" s="28">
+        <v>600</v>
+      </c>
+      <c r="G9" s="28">
+        <v>600</v>
+      </c>
+      <c r="H9" s="28">
+        <v>600</v>
+      </c>
+      <c r="I9" s="28">
+        <v>500</v>
+      </c>
+      <c r="J9" s="28">
+        <v>500</v>
+      </c>
+      <c r="K9" s="28">
+        <v>500</v>
+      </c>
+      <c r="L9" s="28">
+        <v>500</v>
+      </c>
+      <c r="M9" s="28">
+        <v>500</v>
+      </c>
+      <c r="N9" s="28">
+        <v>500</v>
+      </c>
+      <c r="O9" s="12">
+        <v>500</v>
+      </c>
+      <c r="P9" s="14"/>
+      <c r="Q9" s="12"/>
+      <c r="R9" s="14"/>
+      <c r="S9" s="12"/>
+      <c r="T9" s="14"/>
+      <c r="U9" s="12"/>
+      <c r="V9" s="14"/>
+      <c r="W9" s="89"/>
+      <c r="X9" s="89"/>
+      <c r="Y9" s="89"/>
+      <c r="Z9" s="89"/>
+      <c r="AA9" s="89"/>
+      <c r="AB9" s="89"/>
+      <c r="AC9" s="89"/>
+      <c r="AD9" s="15"/>
+      <c r="AE9" s="15"/>
+      <c r="AF9" s="15"/>
+      <c r="AG9" s="15"/>
+      <c r="AH9" s="15"/>
+      <c r="AI9" s="15"/>
+      <c r="AJ9" s="15"/>
+    </row>
+    <row r="10" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="23">
+        <v>500</v>
+      </c>
+      <c r="C10" s="23">
+        <v>500</v>
+      </c>
+      <c r="D10" s="23">
+        <v>500</v>
+      </c>
+      <c r="E10" s="23">
+        <v>800</v>
+      </c>
+      <c r="F10" s="23">
+        <v>800</v>
+      </c>
+      <c r="G10" s="23">
+        <v>800</v>
+      </c>
+      <c r="H10" s="23">
+        <v>800</v>
+      </c>
+      <c r="I10" s="31">
+        <v>500</v>
+      </c>
+      <c r="J10" s="31">
+        <v>500</v>
+      </c>
+      <c r="K10" s="31">
+        <v>500</v>
+      </c>
+      <c r="L10" s="31">
+        <v>500</v>
+      </c>
+      <c r="M10" s="31">
+        <v>500</v>
+      </c>
+      <c r="N10" s="31">
+        <v>500</v>
+      </c>
+      <c r="O10" s="31">
+        <v>500</v>
+      </c>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="21"/>
+      <c r="S10" s="20"/>
+      <c r="T10" s="21"/>
+      <c r="U10" s="20"/>
+      <c r="V10" s="68"/>
+      <c r="W10" s="87"/>
+      <c r="X10" s="88"/>
+      <c r="Y10" s="87"/>
+      <c r="Z10" s="88"/>
+      <c r="AA10" s="87"/>
+      <c r="AB10" s="88"/>
+      <c r="AC10" s="87"/>
+      <c r="AD10" s="70"/>
+      <c r="AE10" s="64"/>
+      <c r="AF10" s="18"/>
+      <c r="AG10" s="64"/>
+      <c r="AH10" s="18"/>
+      <c r="AI10" s="18"/>
+      <c r="AJ10" s="18"/>
+    </row>
+    <row r="11" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="24"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="26"/>
+      <c r="N11" s="27"/>
+      <c r="O11" s="26"/>
+      <c r="P11" s="27"/>
+      <c r="Q11" s="26"/>
+      <c r="R11" s="27"/>
+      <c r="S11" s="26"/>
+      <c r="T11" s="27"/>
+      <c r="U11" s="26"/>
+      <c r="V11" s="27"/>
+      <c r="W11" s="66"/>
+      <c r="X11" s="67"/>
+      <c r="Y11" s="66"/>
+      <c r="Z11" s="67"/>
+      <c r="AA11" s="66"/>
+      <c r="AB11" s="67"/>
+      <c r="AC11" s="66"/>
+      <c r="AD11" s="27"/>
+      <c r="AE11" s="26"/>
+      <c r="AF11" s="27"/>
+      <c r="AG11" s="26"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="26"/>
+      <c r="AJ11" s="26"/>
+    </row>
+    <row r="12" spans="1:36" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="C12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="D12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="E12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="F12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="G12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="H12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="I12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="J12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="K12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="L12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="M12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="N12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="O12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="P12" s="14"/>
+      <c r="Q12" s="12"/>
+      <c r="R12" s="14"/>
+      <c r="S12" s="12"/>
+      <c r="T12" s="14"/>
+      <c r="U12" s="12"/>
+      <c r="V12" s="14"/>
+      <c r="W12" s="89"/>
+      <c r="X12" s="89"/>
+      <c r="Y12" s="89"/>
+      <c r="Z12" s="89"/>
+      <c r="AA12" s="89"/>
+      <c r="AB12" s="89"/>
+      <c r="AC12" s="89"/>
+      <c r="AD12" s="14"/>
+      <c r="AE12" s="12"/>
+      <c r="AF12" s="14"/>
+      <c r="AG12" s="12"/>
+      <c r="AH12" s="14"/>
+      <c r="AI12" s="12"/>
+      <c r="AJ12" s="12"/>
+    </row>
+    <row r="13" spans="1:36" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="C13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="E13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="G13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="H13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="I13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="J13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="K13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="L13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="M13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="N13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="O13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="20"/>
+      <c r="R13" s="21"/>
+      <c r="S13" s="20"/>
+      <c r="T13" s="21"/>
+      <c r="U13" s="20"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="94"/>
+      <c r="X13" s="92"/>
+      <c r="Y13" s="92"/>
+      <c r="Z13" s="92"/>
+      <c r="AA13" s="92"/>
+      <c r="AB13" s="92"/>
+      <c r="AC13" s="92"/>
+      <c r="AD13" s="70"/>
+      <c r="AE13" s="64"/>
+      <c r="AF13" s="18"/>
+      <c r="AG13" s="64"/>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="64"/>
+      <c r="AJ13" s="18"/>
+    </row>
+    <row r="14" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="26"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="26"/>
+      <c r="R14" s="27"/>
+      <c r="S14" s="26"/>
+      <c r="T14" s="27"/>
+      <c r="U14" s="26"/>
+      <c r="V14" s="27"/>
+      <c r="W14" s="26"/>
+      <c r="X14" s="27"/>
+      <c r="Y14" s="26"/>
+      <c r="Z14" s="27"/>
+      <c r="AA14" s="26"/>
+      <c r="AB14" s="27"/>
+      <c r="AC14" s="26"/>
+      <c r="AD14" s="37"/>
+      <c r="AE14" s="27"/>
+      <c r="AF14" s="26"/>
+      <c r="AG14" s="27"/>
+      <c r="AH14" s="26"/>
+      <c r="AI14" s="26"/>
+      <c r="AJ14" s="26"/>
+    </row>
+    <row r="15" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="12">
+        <v>297</v>
+      </c>
+      <c r="C15" s="12">
+        <v>297</v>
+      </c>
+      <c r="D15" s="12">
+        <v>297</v>
+      </c>
+      <c r="E15" s="12">
+        <v>297</v>
+      </c>
+      <c r="F15" s="12">
+        <v>297</v>
+      </c>
+      <c r="G15" s="12">
+        <v>297</v>
+      </c>
+      <c r="H15" s="12">
+        <v>297</v>
+      </c>
+      <c r="I15" s="12">
+        <v>351</v>
+      </c>
+      <c r="J15" s="12">
+        <v>351</v>
+      </c>
+      <c r="K15" s="12">
+        <v>351</v>
+      </c>
+      <c r="L15" s="12">
+        <v>351</v>
+      </c>
+      <c r="M15" s="12">
+        <v>351</v>
+      </c>
+      <c r="N15" s="12">
+        <v>351</v>
+      </c>
+      <c r="O15" s="12">
+        <v>351</v>
+      </c>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="12"/>
+      <c r="R15" s="12"/>
+      <c r="S15" s="12"/>
+      <c r="T15" s="12"/>
+      <c r="U15" s="12"/>
+      <c r="V15" s="12"/>
+      <c r="W15" s="12"/>
+      <c r="X15" s="12"/>
+      <c r="Y15" s="12"/>
+      <c r="Z15" s="12"/>
+      <c r="AA15" s="12"/>
+      <c r="AB15" s="12"/>
+      <c r="AC15" s="12"/>
+      <c r="AD15" s="15"/>
+      <c r="AE15" s="15"/>
+      <c r="AF15" s="15"/>
+      <c r="AG15" s="15"/>
+      <c r="AH15" s="15"/>
+      <c r="AI15" s="15"/>
+      <c r="AJ15" s="15"/>
+    </row>
+    <row r="16" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="18">
+        <v>162</v>
+      </c>
+      <c r="C16" s="18">
+        <v>162</v>
+      </c>
+      <c r="D16" s="18">
+        <v>162</v>
+      </c>
+      <c r="E16" s="18">
+        <v>162</v>
+      </c>
+      <c r="F16" s="18">
+        <v>162</v>
+      </c>
+      <c r="G16" s="18">
+        <v>162</v>
+      </c>
+      <c r="H16" s="18">
+        <v>162</v>
+      </c>
+      <c r="I16" s="18">
+        <v>162</v>
+      </c>
+      <c r="J16" s="18">
+        <v>162</v>
+      </c>
+      <c r="K16" s="18">
+        <v>162</v>
+      </c>
+      <c r="L16" s="18">
+        <v>162</v>
+      </c>
+      <c r="M16" s="18">
+        <v>162</v>
+      </c>
+      <c r="N16" s="18">
+        <v>162</v>
+      </c>
+      <c r="O16" s="18">
+        <v>162</v>
+      </c>
+      <c r="P16" s="18"/>
+      <c r="Q16" s="18"/>
+      <c r="R16" s="18"/>
+      <c r="S16" s="18"/>
+      <c r="T16" s="18"/>
+      <c r="U16" s="18"/>
+      <c r="V16" s="18"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="18"/>
+      <c r="Y16" s="18"/>
+      <c r="Z16" s="18"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="18"/>
+      <c r="AC16" s="18"/>
+      <c r="AD16" s="70"/>
+      <c r="AE16" s="70"/>
+      <c r="AF16" s="70"/>
+      <c r="AG16" s="70"/>
+      <c r="AH16" s="70"/>
+      <c r="AI16" s="70"/>
+      <c r="AJ16" s="70"/>
+    </row>
+    <row r="17" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="24"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="27"/>
+      <c r="O17" s="26"/>
+      <c r="P17" s="25"/>
+      <c r="Q17" s="25"/>
+      <c r="R17" s="25"/>
+      <c r="S17" s="25"/>
+      <c r="T17" s="25"/>
+      <c r="U17" s="25"/>
+      <c r="V17" s="25"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="27"/>
+      <c r="Y17" s="26"/>
+      <c r="Z17" s="27"/>
+      <c r="AA17" s="26"/>
+      <c r="AB17" s="27"/>
+      <c r="AC17" s="26"/>
+      <c r="AD17" s="37"/>
+      <c r="AE17" s="27"/>
+      <c r="AF17" s="26"/>
+      <c r="AG17" s="27"/>
+      <c r="AH17" s="26"/>
+      <c r="AI17" s="26"/>
+      <c r="AJ17" s="26"/>
+    </row>
+    <row r="18" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="12">
+        <v>297</v>
+      </c>
+      <c r="C18" s="12">
+        <v>297</v>
+      </c>
+      <c r="D18" s="12">
+        <v>297</v>
+      </c>
+      <c r="E18" s="12">
+        <v>297</v>
+      </c>
+      <c r="F18" s="12">
+        <v>297</v>
+      </c>
+      <c r="G18" s="12">
+        <v>297</v>
+      </c>
+      <c r="H18" s="12">
+        <v>297</v>
+      </c>
+      <c r="I18" s="12">
+        <v>351</v>
+      </c>
+      <c r="J18" s="12">
+        <v>351</v>
+      </c>
+      <c r="K18" s="12">
+        <v>351</v>
+      </c>
+      <c r="L18" s="12">
+        <v>351</v>
+      </c>
+      <c r="M18" s="12">
+        <v>351</v>
+      </c>
+      <c r="N18" s="12">
+        <v>351</v>
+      </c>
+      <c r="O18" s="12">
+        <v>351</v>
+      </c>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+      <c r="T18" s="12"/>
+      <c r="U18" s="12"/>
+      <c r="V18" s="12"/>
+      <c r="W18" s="12"/>
+      <c r="X18" s="12"/>
+      <c r="Y18" s="12"/>
+      <c r="Z18" s="12"/>
+      <c r="AA18" s="12"/>
+      <c r="AB18" s="12"/>
+      <c r="AC18" s="12"/>
+      <c r="AD18" s="15"/>
+      <c r="AE18" s="12"/>
+      <c r="AF18" s="12"/>
+      <c r="AG18" s="12"/>
+      <c r="AH18" s="12"/>
+      <c r="AI18" s="12"/>
+      <c r="AJ18" s="12"/>
+    </row>
+    <row r="19" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="18">
+        <v>162</v>
+      </c>
+      <c r="C19" s="18">
+        <v>162</v>
+      </c>
+      <c r="D19" s="18">
+        <v>162</v>
+      </c>
+      <c r="E19" s="18">
+        <v>162</v>
+      </c>
+      <c r="F19" s="18">
+        <v>162</v>
+      </c>
+      <c r="G19" s="18">
+        <v>162</v>
+      </c>
+      <c r="H19" s="18">
+        <v>162</v>
+      </c>
+      <c r="I19" s="18">
+        <v>162</v>
+      </c>
+      <c r="J19" s="18">
+        <v>162</v>
+      </c>
+      <c r="K19" s="18">
+        <v>162</v>
+      </c>
+      <c r="L19" s="18">
+        <v>162</v>
+      </c>
+      <c r="M19" s="18">
+        <v>162</v>
+      </c>
+      <c r="N19" s="18">
+        <v>162</v>
+      </c>
+      <c r="O19" s="18">
+        <v>162</v>
+      </c>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="18"/>
+      <c r="R19" s="18"/>
+      <c r="S19" s="18"/>
+      <c r="T19" s="18"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="18"/>
+      <c r="W19" s="18"/>
+      <c r="X19" s="18"/>
+      <c r="Y19" s="18"/>
+      <c r="Z19" s="18"/>
+      <c r="AA19" s="18"/>
+      <c r="AB19" s="18"/>
+      <c r="AC19" s="18"/>
+      <c r="AD19" s="70"/>
+      <c r="AE19" s="18"/>
+      <c r="AF19" s="18"/>
+      <c r="AG19" s="18"/>
+      <c r="AH19" s="18"/>
+      <c r="AI19" s="18"/>
+      <c r="AJ19" s="18"/>
+    </row>
+    <row r="20" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="38"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="42"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="41"/>
+      <c r="R20" s="41"/>
+      <c r="S20" s="41"/>
+      <c r="T20" s="44"/>
+      <c r="U20" s="41"/>
+      <c r="V20" s="41"/>
+      <c r="W20" s="65"/>
+      <c r="X20" s="41"/>
+      <c r="Y20" s="41"/>
+      <c r="Z20" s="41"/>
+      <c r="AA20" s="41"/>
+      <c r="AB20" s="41"/>
+      <c r="AC20" s="42"/>
+      <c r="AD20" s="41"/>
+      <c r="AE20" s="41"/>
+      <c r="AF20" s="41"/>
+      <c r="AG20" s="41"/>
+      <c r="AH20" s="41"/>
+      <c r="AI20" s="41"/>
+      <c r="AJ20" s="42"/>
+    </row>
+    <row r="21" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="95" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="45">
+        <f t="shared" ref="B21:O22" si="0">SUM(B6+B9+B12+B15+B18)</f>
+        <v>3994</v>
+      </c>
+      <c r="C21" s="45">
+        <f t="shared" si="0"/>
+        <v>3994</v>
+      </c>
+      <c r="D21" s="45">
+        <f t="shared" si="0"/>
+        <v>3994</v>
+      </c>
+      <c r="E21" s="45">
+        <f t="shared" si="0"/>
+        <v>4094</v>
+      </c>
+      <c r="F21" s="45">
+        <f t="shared" si="0"/>
+        <v>4094</v>
+      </c>
+      <c r="G21" s="45">
+        <f t="shared" si="0"/>
+        <v>4094</v>
+      </c>
+      <c r="H21" s="45">
+        <f t="shared" si="0"/>
+        <v>4094</v>
+      </c>
+      <c r="I21" s="45">
+        <f t="shared" si="0"/>
+        <v>4102</v>
+      </c>
+      <c r="J21" s="45">
+        <f t="shared" si="0"/>
+        <v>4102</v>
+      </c>
+      <c r="K21" s="45">
+        <f t="shared" si="0"/>
+        <v>4102</v>
+      </c>
+      <c r="L21" s="45">
+        <f t="shared" si="0"/>
+        <v>4102</v>
+      </c>
+      <c r="M21" s="45">
+        <f t="shared" si="0"/>
+        <v>4102</v>
+      </c>
+      <c r="N21" s="45">
+        <f t="shared" si="0"/>
+        <v>4102</v>
+      </c>
+      <c r="O21" s="45">
+        <f t="shared" si="0"/>
+        <v>4102</v>
+      </c>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45"/>
+      <c r="S21" s="45"/>
+      <c r="T21" s="45"/>
+      <c r="U21" s="45"/>
+      <c r="V21" s="45"/>
+      <c r="W21" s="45"/>
+      <c r="X21" s="45"/>
+      <c r="Y21" s="45"/>
+      <c r="Z21" s="45"/>
+      <c r="AA21" s="45"/>
+      <c r="AB21" s="45"/>
+      <c r="AC21" s="45"/>
+      <c r="AD21" s="45"/>
+      <c r="AE21" s="45"/>
+      <c r="AF21" s="45"/>
+      <c r="AG21" s="45"/>
+      <c r="AH21" s="45"/>
+      <c r="AI21" s="45"/>
+      <c r="AJ21" s="45"/>
+    </row>
+    <row r="22" spans="1:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="96" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="C22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="D22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="E22" s="46">
+        <f t="shared" si="0"/>
+        <v>4024</v>
+      </c>
+      <c r="F22" s="46">
+        <f t="shared" si="0"/>
+        <v>4024</v>
+      </c>
+      <c r="G22" s="46">
+        <f t="shared" si="0"/>
+        <v>4024</v>
+      </c>
+      <c r="H22" s="46">
+        <f t="shared" si="0"/>
+        <v>4024</v>
+      </c>
+      <c r="I22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="J22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="K22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="L22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="M22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="N22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="O22" s="46">
+        <f t="shared" si="0"/>
+        <v>3724</v>
+      </c>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+      <c r="AD22" s="46"/>
+      <c r="AE22" s="46"/>
+      <c r="AF22" s="46"/>
+      <c r="AG22" s="46"/>
+      <c r="AH22" s="46"/>
+      <c r="AI22" s="46"/>
+      <c r="AJ22" s="46"/>
+    </row>
+    <row r="23" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="49"/>
+      <c r="L23" s="49"/>
+      <c r="M23" s="49"/>
+      <c r="N23" s="49"/>
+      <c r="O23" s="49"/>
+      <c r="P23" s="49"/>
+      <c r="Q23" s="49"/>
+      <c r="R23" s="49"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="49"/>
+    </row>
+    <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="105" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="105" t="s">
+        <v>62</v>
+      </c>
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="107"/>
+      <c r="J24" s="105" t="s">
+        <v>63</v>
+      </c>
+      <c r="K24" s="108"/>
+      <c r="L24" s="108"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="105" t="s">
+        <v>64</v>
+      </c>
+      <c r="O24" s="108"/>
+      <c r="P24" s="108"/>
+      <c r="Q24" s="108"/>
+      <c r="R24" s="105" t="s">
+        <v>65</v>
+      </c>
+      <c r="S24" s="108"/>
+      <c r="T24" s="108"/>
+      <c r="U24" s="109"/>
+      <c r="X24" s="51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="95" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="120" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="121"/>
+      <c r="D25" s="121"/>
+      <c r="E25" s="122"/>
+      <c r="F25" s="120"/>
+      <c r="G25" s="121"/>
+      <c r="H25" s="121"/>
+      <c r="I25" s="122"/>
+      <c r="J25" s="120"/>
+      <c r="K25" s="121"/>
+      <c r="L25" s="121"/>
+      <c r="M25" s="122"/>
+      <c r="N25" s="120"/>
+      <c r="O25" s="121"/>
+      <c r="P25" s="121"/>
+      <c r="Q25" s="122"/>
+      <c r="R25" s="120"/>
+      <c r="S25" s="121"/>
+      <c r="T25" s="121"/>
+      <c r="U25" s="122"/>
+      <c r="X25" s="52" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="96" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="118"/>
+      <c r="D26" s="118"/>
+      <c r="E26" s="119"/>
+      <c r="F26" s="117"/>
+      <c r="G26" s="118"/>
+      <c r="H26" s="118"/>
+      <c r="I26" s="119"/>
+      <c r="J26" s="117"/>
+      <c r="K26" s="118"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="119"/>
+      <c r="N26" s="117"/>
+      <c r="O26" s="118"/>
+      <c r="P26" s="118"/>
+      <c r="Q26" s="119"/>
+      <c r="R26" s="117"/>
+      <c r="S26" s="118"/>
+      <c r="T26" s="118"/>
+      <c r="U26" s="119"/>
+      <c r="X26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH26" s="54"/>
+      <c r="AI26" s="55"/>
+      <c r="AJ26" s="54"/>
+      <c r="AK26" s="54"/>
+      <c r="AL26" s="54"/>
+      <c r="AM26" s="54"/>
+    </row>
+    <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="56"/>
+      <c r="B27" s="56"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="56"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="56"/>
+      <c r="K27" s="57"/>
+      <c r="L27" s="57"/>
+      <c r="M27" s="58"/>
+      <c r="N27" s="56"/>
+      <c r="O27" s="57"/>
+      <c r="P27" s="57"/>
+      <c r="Q27" s="58"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="57"/>
+      <c r="U27" s="58"/>
+      <c r="X27" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z27" s="52"/>
+      <c r="AA27" s="52"/>
+      <c r="AB27" s="52"/>
+      <c r="AC27" s="52"/>
+      <c r="AD27" s="52"/>
+      <c r="AE27" s="52"/>
+      <c r="AF27" s="52"/>
+      <c r="AG27" s="52"/>
+      <c r="AI27" s="55"/>
+    </row>
+    <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="124">
+        <v>100</v>
+      </c>
+      <c r="C28" s="121"/>
+      <c r="D28" s="121"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="124"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="122"/>
+      <c r="J28" s="124"/>
+      <c r="K28" s="121"/>
+      <c r="L28" s="121"/>
+      <c r="M28" s="122"/>
+      <c r="N28" s="124"/>
+      <c r="O28" s="121"/>
+      <c r="P28" s="121"/>
+      <c r="Q28" s="122"/>
+      <c r="R28" s="124"/>
+      <c r="S28" s="121"/>
+      <c r="T28" s="121"/>
+      <c r="U28" s="122"/>
+      <c r="Z28" s="55"/>
+      <c r="AA28" s="55"/>
+      <c r="AB28" s="55"/>
+      <c r="AC28" s="55"/>
+      <c r="AD28" s="55"/>
+      <c r="AE28" s="55"/>
+      <c r="AF28" s="55"/>
+      <c r="AG28" s="55"/>
+      <c r="AI28" s="55"/>
+    </row>
+    <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="96" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="123">
+        <v>100</v>
+      </c>
+      <c r="C29" s="118"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="123"/>
+      <c r="G29" s="118"/>
+      <c r="H29" s="118"/>
+      <c r="I29" s="119"/>
+      <c r="J29" s="123"/>
+      <c r="K29" s="118"/>
+      <c r="L29" s="118"/>
+      <c r="M29" s="119"/>
+      <c r="N29" s="123"/>
+      <c r="O29" s="118"/>
+      <c r="P29" s="118"/>
+      <c r="Q29" s="119"/>
+      <c r="R29" s="123"/>
+      <c r="S29" s="118"/>
+      <c r="T29" s="118"/>
+      <c r="U29" s="119"/>
+      <c r="Z29" s="55"/>
+      <c r="AA29" s="55"/>
+      <c r="AB29" s="55"/>
+      <c r="AC29" s="55"/>
+      <c r="AD29" s="55"/>
+      <c r="AE29" s="55"/>
+      <c r="AF29" s="55"/>
+      <c r="AG29" s="55"/>
+    </row>
+    <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="56"/>
+      <c r="B30" s="57"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="91" t="s">
+      <c r="A31" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="100">
-[...5 lines deleted...]
-      <c r="F31" s="100">
+      <c r="B31" s="124">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="G31" s="101"/>
-[...13 lines deleted...]
-      <c r="U31" s="102"/>
+      <c r="C31" s="121"/>
+      <c r="D31" s="121"/>
+      <c r="E31" s="122"/>
+      <c r="F31" s="124"/>
+      <c r="G31" s="121"/>
+      <c r="H31" s="121"/>
+      <c r="I31" s="122"/>
+      <c r="J31" s="124"/>
+      <c r="K31" s="121"/>
+      <c r="L31" s="121"/>
+      <c r="M31" s="122"/>
+      <c r="N31" s="124"/>
+      <c r="O31" s="121"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="122"/>
+      <c r="R31" s="124"/>
+      <c r="S31" s="121"/>
+      <c r="T31" s="121"/>
+      <c r="U31" s="122"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="90" t="s">
+      <c r="A32" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="103">
-[...5 lines deleted...]
-      <c r="F32" s="103">
+      <c r="B32" s="123">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="G32" s="104"/>
-[...13 lines deleted...]
-      <c r="U32" s="105"/>
+      <c r="C32" s="118"/>
+      <c r="D32" s="118"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="123"/>
+      <c r="G32" s="118"/>
+      <c r="H32" s="118"/>
+      <c r="I32" s="119"/>
+      <c r="J32" s="123"/>
+      <c r="K32" s="118"/>
+      <c r="L32" s="118"/>
+      <c r="M32" s="119"/>
+      <c r="N32" s="123"/>
+      <c r="O32" s="118"/>
+      <c r="P32" s="118"/>
+      <c r="Q32" s="119"/>
+      <c r="R32" s="123"/>
+      <c r="S32" s="118"/>
+      <c r="T32" s="118"/>
+      <c r="U32" s="119"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="91" t="s">
+      <c r="A34" s="95" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="100">
-[...23 lines deleted...]
-      <c r="U34" s="102"/>
+      <c r="B34" s="124">
+        <v>29</v>
+      </c>
+      <c r="C34" s="121"/>
+      <c r="D34" s="121"/>
+      <c r="E34" s="122"/>
+      <c r="F34" s="124"/>
+      <c r="G34" s="121"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="122"/>
+      <c r="J34" s="124"/>
+      <c r="K34" s="121"/>
+      <c r="L34" s="121"/>
+      <c r="M34" s="122"/>
+      <c r="N34" s="124"/>
+      <c r="O34" s="121"/>
+      <c r="P34" s="121"/>
+      <c r="Q34" s="122"/>
+      <c r="R34" s="124"/>
+      <c r="S34" s="121"/>
+      <c r="T34" s="121"/>
+      <c r="U34" s="122"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="90" t="s">
+      <c r="A35" s="96" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="103">
-[...23 lines deleted...]
-      <c r="U35" s="105"/>
+      <c r="B35" s="123">
+        <v>44</v>
+      </c>
+      <c r="C35" s="118"/>
+      <c r="D35" s="118"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="123"/>
+      <c r="G35" s="118"/>
+      <c r="H35" s="118"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="123"/>
+      <c r="K35" s="118"/>
+      <c r="L35" s="118"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="123"/>
+      <c r="O35" s="118"/>
+      <c r="P35" s="118"/>
+      <c r="Q35" s="119"/>
+      <c r="R35" s="123"/>
+      <c r="S35" s="118"/>
+      <c r="T35" s="118"/>
+      <c r="U35" s="119"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
-      <c r="J36" s="56"/>
+      <c r="J36" s="57"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="100">
+      <c r="B37" s="124">
         <v>100</v>
       </c>
-      <c r="C37" s="101"/>
-[...20 lines deleted...]
-      <c r="U37" s="96"/>
+      <c r="C37" s="121"/>
+      <c r="D37" s="121"/>
+      <c r="E37" s="122"/>
+      <c r="F37" s="124"/>
+      <c r="G37" s="121"/>
+      <c r="H37" s="121"/>
+      <c r="I37" s="122"/>
+      <c r="J37" s="124"/>
+      <c r="K37" s="121"/>
+      <c r="L37" s="121"/>
+      <c r="M37" s="122"/>
+      <c r="N37" s="124"/>
+      <c r="O37" s="121"/>
+      <c r="P37" s="121"/>
+      <c r="Q37" s="122"/>
+      <c r="R37" s="128"/>
+      <c r="S37" s="129"/>
+      <c r="T37" s="129"/>
+      <c r="U37" s="130"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="103">
-[...23 lines deleted...]
-      <c r="U38" s="105"/>
+      <c r="B38" s="123">
+        <v>100</v>
+      </c>
+      <c r="C38" s="118"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="123"/>
+      <c r="G38" s="118"/>
+      <c r="H38" s="118"/>
+      <c r="I38" s="119"/>
+      <c r="J38" s="123"/>
+      <c r="K38" s="118"/>
+      <c r="L38" s="118"/>
+      <c r="M38" s="119"/>
+      <c r="N38" s="123"/>
+      <c r="O38" s="118"/>
+      <c r="P38" s="118"/>
+      <c r="Q38" s="119"/>
+      <c r="R38" s="123"/>
+      <c r="S38" s="118"/>
+      <c r="T38" s="118"/>
+      <c r="U38" s="119"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="91" t="s">
+      <c r="A40" s="95" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="94">
+      <c r="B40" s="128">
         <f>(B28+B31+B34+B37)/4</f>
-        <v>100</v>
-[...22 lines deleted...]
-      <c r="U40" s="96"/>
+        <v>82.25</v>
+      </c>
+      <c r="C40" s="129"/>
+      <c r="D40" s="129"/>
+      <c r="E40" s="130"/>
+      <c r="F40" s="128"/>
+      <c r="G40" s="129"/>
+      <c r="H40" s="129"/>
+      <c r="I40" s="130"/>
+      <c r="J40" s="128"/>
+      <c r="K40" s="129"/>
+      <c r="L40" s="129"/>
+      <c r="M40" s="130"/>
+      <c r="N40" s="128"/>
+      <c r="O40" s="129"/>
+      <c r="P40" s="129"/>
+      <c r="Q40" s="130"/>
+      <c r="R40" s="128"/>
+      <c r="S40" s="129"/>
+      <c r="T40" s="129"/>
+      <c r="U40" s="130"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="90" t="s">
+      <c r="A41" s="96" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="97">
+      <c r="B41" s="125">
         <f>(B29+B32+B35+B38)/4</f>
-        <v>50</v>
-[...22 lines deleted...]
-      <c r="U41" s="99"/>
+        <v>86</v>
+      </c>
+      <c r="C41" s="126"/>
+      <c r="D41" s="126"/>
+      <c r="E41" s="127"/>
+      <c r="F41" s="125"/>
+      <c r="G41" s="126"/>
+      <c r="H41" s="126"/>
+      <c r="I41" s="127"/>
+      <c r="J41" s="125"/>
+      <c r="K41" s="126"/>
+      <c r="L41" s="126"/>
+      <c r="M41" s="127"/>
+      <c r="N41" s="125"/>
+      <c r="O41" s="126"/>
+      <c r="P41" s="126"/>
+      <c r="Q41" s="127"/>
+      <c r="R41" s="125"/>
+      <c r="S41" s="126"/>
+      <c r="T41" s="126"/>
+      <c r="U41" s="127"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="N40:Q40"/>
     <mergeCell ref="R40:U40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="J41:M41"/>
     <mergeCell ref="N41:Q41"/>
     <mergeCell ref="R41:U41"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R37:U37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F38:I38"/>
     <mergeCell ref="J38:M38"/>
     <mergeCell ref="N38:Q38"/>
     <mergeCell ref="R38:U38"/>
     <mergeCell ref="B34:E34"/>
@@ -15108,54 +17781,55 @@
     <mergeCell ref="R24:U24"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>
       <vt:lpstr>March 2026</vt:lpstr>
       <vt:lpstr>April 2026</vt:lpstr>
       <vt:lpstr>May 2026</vt:lpstr>
+      <vt:lpstr>June 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CNTEE Transelectrica</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valeria ANDRONESCU</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>