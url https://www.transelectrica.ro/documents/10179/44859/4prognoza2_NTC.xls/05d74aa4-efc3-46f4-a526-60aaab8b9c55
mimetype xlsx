--- v9 (2026-06-05)
+++ v10 (2026-06-26)
@@ -1,72 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="1425" windowWidth="13725" windowHeight="10560" firstSheet="2" activeTab="5"/>
+    <workbookView xWindow="390" yWindow="1425" windowWidth="13725" windowHeight="10560" firstSheet="2" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="January 2026" sheetId="1" r:id="rId1"/>
     <sheet name="February 2026" sheetId="2" r:id="rId2"/>
     <sheet name="March 2026" sheetId="3" r:id="rId3"/>
     <sheet name="April 2026" sheetId="4" r:id="rId4"/>
     <sheet name="May 2026" sheetId="5" r:id="rId5"/>
     <sheet name="June 2026" sheetId="6" r:id="rId6"/>
+    <sheet name="July 2026" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AD22" i="6" l="1"/>
+  <c r="AE22" i="6"/>
+  <c r="AF22" i="6"/>
+  <c r="AG22" i="6"/>
+  <c r="AH22" i="6"/>
+  <c r="AI22" i="6"/>
+  <c r="AJ22" i="6"/>
+  <c r="AD21" i="6"/>
+  <c r="AE21" i="6"/>
+  <c r="AF21" i="6"/>
+  <c r="AG21" i="6"/>
+  <c r="AH21" i="6"/>
+  <c r="AI21" i="6"/>
+  <c r="AJ21" i="6"/>
+  <c r="N41" i="6" l="1"/>
+  <c r="N40" i="6"/>
+  <c r="N32" i="6"/>
+  <c r="N31" i="6"/>
+  <c r="H22" i="7"/>
+  <c r="G22" i="7"/>
+  <c r="F22" i="7"/>
+  <c r="E22" i="7"/>
+  <c r="D22" i="7"/>
+  <c r="C22" i="7"/>
+  <c r="B22" i="7"/>
+  <c r="H21" i="7"/>
+  <c r="G21" i="7"/>
+  <c r="F21" i="7"/>
+  <c r="E21" i="7"/>
+  <c r="D21" i="7"/>
+  <c r="C21" i="7"/>
+  <c r="B21" i="7"/>
+  <c r="W22" i="6" l="1"/>
+  <c r="X22" i="6"/>
+  <c r="Y22" i="6"/>
+  <c r="Z22" i="6"/>
+  <c r="AA22" i="6"/>
+  <c r="AB22" i="6"/>
+  <c r="AC22" i="6"/>
+  <c r="W21" i="6"/>
+  <c r="X21" i="6"/>
+  <c r="Y21" i="6"/>
+  <c r="Z21" i="6"/>
+  <c r="AA21" i="6"/>
+  <c r="AB21" i="6"/>
+  <c r="AC21" i="6"/>
+  <c r="J41" i="6" l="1"/>
+  <c r="J40" i="6"/>
+  <c r="J32" i="6" l="1"/>
+  <c r="J31" i="6"/>
+  <c r="P22" i="6" l="1"/>
+  <c r="Q22" i="6"/>
+  <c r="R22" i="6"/>
+  <c r="S22" i="6"/>
+  <c r="T22" i="6"/>
+  <c r="U22" i="6"/>
+  <c r="V22" i="6"/>
+  <c r="P21" i="6"/>
+  <c r="Q21" i="6"/>
+  <c r="R21" i="6"/>
+  <c r="S21" i="6"/>
+  <c r="T21" i="6"/>
+  <c r="U21" i="6"/>
+  <c r="V21" i="6"/>
+  <c r="F41" i="6" l="1"/>
+  <c r="F40" i="6"/>
+  <c r="F32" i="6"/>
+  <c r="F31" i="6"/>
   <c r="B41" i="6" l="1"/>
   <c r="B40" i="6"/>
   <c r="B32" i="6"/>
   <c r="B31" i="6"/>
   <c r="I22" i="6"/>
   <c r="J22" i="6"/>
   <c r="K22" i="6"/>
   <c r="L22" i="6"/>
   <c r="M22" i="6"/>
   <c r="N22" i="6"/>
   <c r="O22" i="6"/>
   <c r="I21" i="6"/>
   <c r="J21" i="6"/>
   <c r="K21" i="6"/>
   <c r="L21" i="6"/>
   <c r="M21" i="6"/>
   <c r="N21" i="6"/>
   <c r="O21" i="6"/>
   <c r="R41" i="5" l="1"/>
   <c r="R40" i="5"/>
   <c r="R32" i="5"/>
   <c r="R31" i="5"/>
   <c r="H22" i="6"/>
   <c r="G22" i="6"/>
   <c r="F22" i="6"/>
@@ -479,51 +549,51 @@
   <c r="H22" i="1"/>
   <c r="G22" i="1"/>
   <c r="F22" i="1"/>
   <c r="E22" i="1"/>
   <c r="D22" i="1"/>
   <c r="C22" i="1"/>
   <c r="B22" i="1"/>
   <c r="O21" i="1"/>
   <c r="N21" i="1"/>
   <c r="M21" i="1"/>
   <c r="L21" i="1"/>
   <c r="K21" i="1"/>
   <c r="J21" i="1"/>
   <c r="I21" i="1"/>
   <c r="H21" i="1"/>
   <c r="G21" i="1"/>
   <c r="F21" i="1"/>
   <c r="E21" i="1"/>
   <c r="D21" i="1"/>
   <c r="C21" i="1"/>
   <c r="B21" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="110">
   <si>
     <t>Prognoza valorilor NTC saptamanale ianuarie 2026 [MW]</t>
   </si>
   <si>
     <t>Forecast of weekly NTC values January 2026 [MW]</t>
   </si>
   <si>
     <t>Saptamana  Week</t>
   </si>
   <si>
     <t>29.12.2025-04.01.2026</t>
   </si>
   <si>
     <t>05-11.01</t>
   </si>
   <si>
     <t>12-18.01</t>
   </si>
   <si>
     <t>19-25.12</t>
   </si>
   <si>
     <t>26.01-01.02</t>
   </si>
   <si>
@@ -680,50 +750,179 @@
     <t>RO =&gt;MD*</t>
   </si>
   <si>
     <t>Prognoza valorilor NTC saptamanale iunie 2026 [MW]</t>
   </si>
   <si>
     <t>Forecast of weekly NTC values June 2026 [MW]</t>
   </si>
   <si>
     <t>01-07.06</t>
   </si>
   <si>
     <t>08-14.06</t>
   </si>
   <si>
     <t>15-21.06</t>
   </si>
   <si>
     <t>22-28.06</t>
   </si>
   <si>
     <t>29.06-05.07</t>
   </si>
   <si>
     <t>* Valori propuse de Transelectrica pentru armonizare cu Ukrenergo pe granita RO-UA și cu Moldelectrica pe granița RO-MD. În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 216 MW.</t>
+  </si>
+  <si>
+    <t>15**</t>
+  </si>
+  <si>
+    <t>16**</t>
+  </si>
+  <si>
+    <t>17**</t>
+  </si>
+  <si>
+    <t>18**</t>
+  </si>
+  <si>
+    <t>19**</t>
+  </si>
+  <si>
+    <t>20***</t>
+  </si>
+  <si>
+    <t>21***</t>
+  </si>
+  <si>
+    <t>** În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 207 MW.</t>
+  </si>
+  <si>
+    <t>*** În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 172 MW.</t>
+  </si>
+  <si>
+    <t>22-28.06*)</t>
+  </si>
+  <si>
+    <t>*) În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 142 MW.</t>
+  </si>
+  <si>
+    <t>RO =&gt;UA</t>
+  </si>
+  <si>
+    <t>01-07.06*</t>
+  </si>
+  <si>
+    <t>08-14.06*</t>
+  </si>
+  <si>
+    <t>UA =&gt;RO</t>
+  </si>
+  <si>
+    <t>MD =&gt;RO</t>
+  </si>
+  <si>
+    <t>Prognoza valorilor NTC saptamanale iulie 2026 [MW]</t>
+  </si>
+  <si>
+    <t>Forecast of weekly NTC values July 2026 [MW]</t>
+  </si>
+  <si>
+    <t>06-12.07</t>
+  </si>
+  <si>
+    <t>13-19.07</t>
+  </si>
+  <si>
+    <t>20-26.07</t>
+  </si>
+  <si>
+    <t>27.07-02.08</t>
+  </si>
+  <si>
+    <t>**) În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 171 MW.</t>
+  </si>
+  <si>
+    <t>29**)</t>
+  </si>
+  <si>
+    <t>30**)</t>
+  </si>
+  <si>
+    <t>1)*</t>
+  </si>
+  <si>
+    <t>2)*</t>
+  </si>
+  <si>
+    <t>3)*</t>
+  </si>
+  <si>
+    <t>4)*</t>
+  </si>
+  <si>
+    <t>5)**</t>
+  </si>
+  <si>
+    <t>)** În intervalul orar 20-23:59, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 150 MW.</t>
+  </si>
+  <si>
+    <t>** În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 171 MW.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Valori propuse de Transelectrica pentru armonizare cu Ukrenergo pe granita RO-UA și cu Moldelectrica pe granița RO-MD. </t>
+  </si>
+  <si>
+    <t>29**</t>
+  </si>
+  <si>
+    <t>30**</t>
+  </si>
+  <si>
+    <t>)* În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 180 MW.</t>
+  </si>
+  <si>
+    <t>*** În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 180 MW.</t>
+  </si>
+  <si>
+    <t>*) În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 150 MW.</t>
+  </si>
+  <si>
+    <t>3***</t>
+  </si>
+  <si>
+    <t>1***</t>
+  </si>
+  <si>
+    <t>2***</t>
+  </si>
+  <si>
+    <t>4*)</t>
+  </si>
+  <si>
+    <t>5*)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -1188,51 +1387,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="134">
+  <cellXfs count="136">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1462,50 +1661,56 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1588,51 +1793,51 @@
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1900,50 +2105,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM44"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
@@ -2041,216 +2250,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="97"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="97"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
+      <c r="Z1" s="99"/>
+      <c r="AA1" s="99"/>
+      <c r="AB1" s="99"/>
+      <c r="AC1" s="99"/>
+      <c r="AD1" s="99"/>
+      <c r="AE1" s="99"/>
+      <c r="AF1" s="99"/>
+      <c r="AG1" s="99"/>
+      <c r="AH1" s="99"/>
+      <c r="AI1" s="99"/>
+      <c r="AJ1" s="99"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="98"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="98"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="100"/>
-[...5 lines deleted...]
-      <c r="I3" s="99" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="100"/>
-[...5 lines deleted...]
-      <c r="P3" s="102" t="s">
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="103"/>
+      <c r="P3" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="103"/>
-[...5 lines deleted...]
-      <c r="W3" s="100" t="s">
+      <c r="Q3" s="105"/>
+      <c r="R3" s="105"/>
+      <c r="S3" s="105"/>
+      <c r="T3" s="105"/>
+      <c r="U3" s="105"/>
+      <c r="V3" s="106"/>
+      <c r="W3" s="102" t="s">
         <v>6</v>
       </c>
-      <c r="X3" s="100"/>
-[...5 lines deleted...]
-      <c r="AD3" s="99" t="s">
+      <c r="X3" s="102"/>
+      <c r="Y3" s="102"/>
+      <c r="Z3" s="102"/>
+      <c r="AA3" s="102"/>
+      <c r="AB3" s="102"/>
+      <c r="AC3" s="102"/>
+      <c r="AD3" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="AE3" s="100"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="101"/>
+      <c r="AE3" s="102"/>
+      <c r="AF3" s="102"/>
+      <c r="AG3" s="102"/>
+      <c r="AH3" s="102"/>
+      <c r="AI3" s="102"/>
+      <c r="AJ3" s="103"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="110"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="112"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="117"/>
+      <c r="W4" s="113"/>
+      <c r="X4" s="113"/>
+      <c r="Y4" s="113"/>
+      <c r="Z4" s="113"/>
+      <c r="AA4" s="113"/>
+      <c r="AB4" s="113"/>
+      <c r="AC4" s="113"/>
+      <c r="AD4" s="112"/>
+      <c r="AE4" s="113"/>
+      <c r="AF4" s="113"/>
+      <c r="AG4" s="113"/>
+      <c r="AH4" s="113"/>
+      <c r="AI4" s="113"/>
+      <c r="AJ4" s="114"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="4">
         <v>30</v>
       </c>
       <c r="D5" s="3">
         <v>31</v>
       </c>
       <c r="E5" s="4">
         <v>1</v>
       </c>
       <c r="F5" s="3">
         <v>2</v>
       </c>
       <c r="G5" s="5">
         <v>3</v>
       </c>
       <c r="H5" s="6">
         <v>4</v>
@@ -3930,660 +4139,660 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="105" t="s">
+      <c r="B24" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="106"/>
-[...2 lines deleted...]
-      <c r="F24" s="105" t="s">
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="G24" s="106"/>
-[...2 lines deleted...]
-      <c r="J24" s="105" t="s">
+      <c r="G24" s="108"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="K24" s="108"/>
-[...2 lines deleted...]
-      <c r="N24" s="105" t="s">
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="111"/>
+      <c r="N24" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="O24" s="106"/>
-[...2 lines deleted...]
-      <c r="R24" s="105" t="s">
+      <c r="O24" s="108"/>
+      <c r="P24" s="108"/>
+      <c r="Q24" s="109"/>
+      <c r="R24" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="S24" s="106"/>
-[...1 lines deleted...]
-      <c r="U24" s="107"/>
+      <c r="S24" s="108"/>
+      <c r="T24" s="108"/>
+      <c r="U24" s="109"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="120" t="s">
+      <c r="B25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="121"/>
-[...2 lines deleted...]
-      <c r="F25" s="120" t="s">
+      <c r="C25" s="123"/>
+      <c r="D25" s="123"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="121"/>
-[...2 lines deleted...]
-      <c r="J25" s="120" t="s">
+      <c r="G25" s="123"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="121"/>
-[...2 lines deleted...]
-      <c r="N25" s="120" t="s">
+      <c r="K25" s="123"/>
+      <c r="L25" s="123"/>
+      <c r="M25" s="124"/>
+      <c r="N25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="121"/>
-[...2 lines deleted...]
-      <c r="R25" s="120" t="s">
+      <c r="O25" s="123"/>
+      <c r="P25" s="123"/>
+      <c r="Q25" s="124"/>
+      <c r="R25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="121"/>
-[...1 lines deleted...]
-      <c r="U25" s="122"/>
+      <c r="S25" s="123"/>
+      <c r="T25" s="123"/>
+      <c r="U25" s="124"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="117" t="s">
+      <c r="B26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="118"/>
-[...2 lines deleted...]
-      <c r="F26" s="117" t="s">
+      <c r="C26" s="120"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="118"/>
-[...2 lines deleted...]
-      <c r="J26" s="117" t="s">
+      <c r="G26" s="120"/>
+      <c r="H26" s="120"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="118"/>
-[...2 lines deleted...]
-      <c r="N26" s="117" t="s">
+      <c r="K26" s="120"/>
+      <c r="L26" s="120"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="118"/>
-[...2 lines deleted...]
-      <c r="R26" s="117" t="s">
+      <c r="O26" s="120"/>
+      <c r="P26" s="120"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="118"/>
-[...1 lines deleted...]
-      <c r="U26" s="119"/>
+      <c r="S26" s="120"/>
+      <c r="T26" s="120"/>
+      <c r="U26" s="121"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AA26" s="54"/>
       <c r="AB26" s="55"/>
       <c r="AC26" s="54"/>
       <c r="AD26" s="55"/>
       <c r="AE26" s="54"/>
       <c r="AF26" s="54"/>
       <c r="AG26" s="54"/>
       <c r="AH26" s="54"/>
       <c r="AI26" s="54"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AB27" s="55"/>
       <c r="AD27" s="54"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="124">
+      <c r="B28" s="126">
         <v>100</v>
       </c>
-      <c r="C28" s="121"/>
-[...2 lines deleted...]
-      <c r="F28" s="124">
+      <c r="C28" s="123"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="126">
         <v>100</v>
       </c>
-      <c r="G28" s="121"/>
-[...2 lines deleted...]
-      <c r="J28" s="124">
+      <c r="G28" s="123"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="126">
         <v>100</v>
       </c>
-      <c r="K28" s="121"/>
-[...2 lines deleted...]
-      <c r="N28" s="124">
+      <c r="K28" s="123"/>
+      <c r="L28" s="123"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="126">
         <v>100</v>
       </c>
-      <c r="O28" s="121"/>
-[...2 lines deleted...]
-      <c r="R28" s="124">
+      <c r="O28" s="123"/>
+      <c r="P28" s="123"/>
+      <c r="Q28" s="124"/>
+      <c r="R28" s="126">
         <v>100</v>
       </c>
-      <c r="S28" s="121"/>
-[...1 lines deleted...]
-      <c r="U28" s="122"/>
+      <c r="S28" s="123"/>
+      <c r="T28" s="123"/>
+      <c r="U28" s="124"/>
       <c r="Z28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AD28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="123">
+      <c r="B29" s="125">
         <v>100</v>
       </c>
-      <c r="C29" s="118"/>
-[...2 lines deleted...]
-      <c r="F29" s="123">
+      <c r="C29" s="120"/>
+      <c r="D29" s="120"/>
+      <c r="E29" s="121"/>
+      <c r="F29" s="125">
         <v>100</v>
       </c>
-      <c r="G29" s="118"/>
-[...2 lines deleted...]
-      <c r="J29" s="123">
+      <c r="G29" s="120"/>
+      <c r="H29" s="120"/>
+      <c r="I29" s="121"/>
+      <c r="J29" s="125">
         <v>100</v>
       </c>
-      <c r="K29" s="118"/>
-[...2 lines deleted...]
-      <c r="N29" s="123">
+      <c r="K29" s="120"/>
+      <c r="L29" s="120"/>
+      <c r="M29" s="121"/>
+      <c r="N29" s="125">
         <v>100</v>
       </c>
-      <c r="O29" s="118"/>
-[...2 lines deleted...]
-      <c r="R29" s="123">
+      <c r="O29" s="120"/>
+      <c r="P29" s="120"/>
+      <c r="Q29" s="121"/>
+      <c r="R29" s="125">
         <v>100</v>
       </c>
-      <c r="S29" s="118"/>
-[...1 lines deleted...]
-      <c r="U29" s="119"/>
+      <c r="S29" s="120"/>
+      <c r="T29" s="120"/>
+      <c r="U29" s="121"/>
       <c r="Z29" s="55"/>
       <c r="AD29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="124">
+      <c r="B31" s="126">
         <v>100</v>
       </c>
-      <c r="C31" s="121"/>
-[...2 lines deleted...]
-      <c r="F31" s="124">
+      <c r="C31" s="123"/>
+      <c r="D31" s="123"/>
+      <c r="E31" s="124"/>
+      <c r="F31" s="126">
         <v>100</v>
       </c>
-      <c r="G31" s="121"/>
-[...2 lines deleted...]
-      <c r="J31" s="124">
+      <c r="G31" s="123"/>
+      <c r="H31" s="123"/>
+      <c r="I31" s="124"/>
+      <c r="J31" s="126">
         <v>100</v>
       </c>
-      <c r="K31" s="121"/>
-[...2 lines deleted...]
-      <c r="N31" s="124">
+      <c r="K31" s="123"/>
+      <c r="L31" s="123"/>
+      <c r="M31" s="124"/>
+      <c r="N31" s="126">
         <v>100</v>
       </c>
-      <c r="O31" s="121"/>
-[...2 lines deleted...]
-      <c r="R31" s="124">
+      <c r="O31" s="123"/>
+      <c r="P31" s="123"/>
+      <c r="Q31" s="124"/>
+      <c r="R31" s="126">
         <v>100</v>
       </c>
-      <c r="S31" s="121"/>
-[...1 lines deleted...]
-      <c r="U31" s="122"/>
+      <c r="S31" s="123"/>
+      <c r="T31" s="123"/>
+      <c r="U31" s="124"/>
       <c r="Z31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="123">
+      <c r="B32" s="125">
         <v>100</v>
       </c>
-      <c r="C32" s="118"/>
-[...2 lines deleted...]
-      <c r="F32" s="123">
+      <c r="C32" s="120"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="121"/>
+      <c r="F32" s="125">
         <v>100</v>
       </c>
-      <c r="G32" s="118"/>
-[...2 lines deleted...]
-      <c r="J32" s="123">
+      <c r="G32" s="120"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="121"/>
+      <c r="J32" s="125">
         <v>100</v>
       </c>
-      <c r="K32" s="118"/>
-[...2 lines deleted...]
-      <c r="N32" s="123">
+      <c r="K32" s="120"/>
+      <c r="L32" s="120"/>
+      <c r="M32" s="121"/>
+      <c r="N32" s="125">
         <v>100</v>
       </c>
-      <c r="O32" s="118"/>
-[...2 lines deleted...]
-      <c r="R32" s="123">
+      <c r="O32" s="120"/>
+      <c r="P32" s="120"/>
+      <c r="Q32" s="121"/>
+      <c r="R32" s="125">
         <v>100</v>
       </c>
-      <c r="S32" s="118"/>
-[...1 lines deleted...]
-      <c r="U32" s="119"/>
+      <c r="S32" s="120"/>
+      <c r="T32" s="120"/>
+      <c r="U32" s="121"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
       <c r="R33" s="57"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="124">
+      <c r="B34" s="126">
         <v>50</v>
       </c>
-      <c r="C34" s="121"/>
-[...2 lines deleted...]
-      <c r="F34" s="124">
+      <c r="C34" s="123"/>
+      <c r="D34" s="123"/>
+      <c r="E34" s="124"/>
+      <c r="F34" s="126">
         <v>65</v>
       </c>
-      <c r="G34" s="121"/>
-[...2 lines deleted...]
-      <c r="J34" s="124">
+      <c r="G34" s="123"/>
+      <c r="H34" s="123"/>
+      <c r="I34" s="124"/>
+      <c r="J34" s="126">
         <v>70</v>
       </c>
-      <c r="K34" s="121"/>
-[...2 lines deleted...]
-      <c r="N34" s="124">
+      <c r="K34" s="123"/>
+      <c r="L34" s="123"/>
+      <c r="M34" s="124"/>
+      <c r="N34" s="126">
         <v>48</v>
       </c>
-      <c r="O34" s="121"/>
-[...2 lines deleted...]
-      <c r="R34" s="124">
+      <c r="O34" s="123"/>
+      <c r="P34" s="123"/>
+      <c r="Q34" s="124"/>
+      <c r="R34" s="126">
         <v>65</v>
       </c>
-      <c r="S34" s="121"/>
-[...1 lines deleted...]
-      <c r="U34" s="122"/>
+      <c r="S34" s="123"/>
+      <c r="T34" s="123"/>
+      <c r="U34" s="124"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="123">
+      <c r="B35" s="125">
         <v>0</v>
       </c>
-      <c r="C35" s="118"/>
-[...2 lines deleted...]
-      <c r="F35" s="123">
+      <c r="C35" s="120"/>
+      <c r="D35" s="120"/>
+      <c r="E35" s="121"/>
+      <c r="F35" s="125">
         <v>0</v>
       </c>
-      <c r="G35" s="118"/>
-[...2 lines deleted...]
-      <c r="J35" s="123">
+      <c r="G35" s="120"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="125">
         <v>0</v>
       </c>
-      <c r="K35" s="118"/>
-[...2 lines deleted...]
-      <c r="N35" s="123">
+      <c r="K35" s="120"/>
+      <c r="L35" s="120"/>
+      <c r="M35" s="121"/>
+      <c r="N35" s="125">
         <v>0</v>
       </c>
-      <c r="O35" s="118"/>
-[...2 lines deleted...]
-      <c r="R35" s="123">
+      <c r="O35" s="120"/>
+      <c r="P35" s="120"/>
+      <c r="Q35" s="121"/>
+      <c r="R35" s="125">
         <v>0</v>
       </c>
-      <c r="S35" s="118"/>
-[...1 lines deleted...]
-      <c r="U35" s="119"/>
+      <c r="S35" s="120"/>
+      <c r="T35" s="120"/>
+      <c r="U35" s="121"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="57"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="124">
+      <c r="B37" s="126">
         <v>111</v>
       </c>
-      <c r="C37" s="121"/>
-[...2 lines deleted...]
-      <c r="F37" s="124">
+      <c r="C37" s="123"/>
+      <c r="D37" s="123"/>
+      <c r="E37" s="124"/>
+      <c r="F37" s="126">
         <v>100</v>
       </c>
-      <c r="G37" s="121"/>
-[...2 lines deleted...]
-      <c r="J37" s="124">
+      <c r="G37" s="123"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="124"/>
+      <c r="J37" s="126">
         <v>100</v>
       </c>
-      <c r="K37" s="121"/>
-[...2 lines deleted...]
-      <c r="N37" s="124">
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="124"/>
+      <c r="N37" s="126">
         <v>100</v>
       </c>
-      <c r="O37" s="121"/>
-[...2 lines deleted...]
-      <c r="R37" s="124">
+      <c r="O37" s="123"/>
+      <c r="P37" s="123"/>
+      <c r="Q37" s="124"/>
+      <c r="R37" s="126">
         <v>100</v>
       </c>
-      <c r="S37" s="121"/>
-[...1 lines deleted...]
-      <c r="U37" s="122"/>
+      <c r="S37" s="123"/>
+      <c r="T37" s="123"/>
+      <c r="U37" s="124"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="123">
+      <c r="B38" s="125">
         <v>100</v>
       </c>
-      <c r="C38" s="118"/>
-[...2 lines deleted...]
-      <c r="F38" s="123">
+      <c r="C38" s="120"/>
+      <c r="D38" s="120"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="125">
         <v>100</v>
       </c>
-      <c r="G38" s="118"/>
-[...2 lines deleted...]
-      <c r="J38" s="123">
+      <c r="G38" s="120"/>
+      <c r="H38" s="120"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="125">
         <v>100</v>
       </c>
-      <c r="K38" s="118"/>
-[...2 lines deleted...]
-      <c r="N38" s="123">
+      <c r="K38" s="120"/>
+      <c r="L38" s="120"/>
+      <c r="M38" s="121"/>
+      <c r="N38" s="125">
         <v>100</v>
       </c>
-      <c r="O38" s="118"/>
-[...2 lines deleted...]
-      <c r="R38" s="123">
+      <c r="O38" s="120"/>
+      <c r="P38" s="120"/>
+      <c r="Q38" s="121"/>
+      <c r="R38" s="125">
         <v>100</v>
       </c>
-      <c r="S38" s="118"/>
-[...1 lines deleted...]
-      <c r="U38" s="119"/>
+      <c r="S38" s="120"/>
+      <c r="T38" s="120"/>
+      <c r="U38" s="121"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
       <c r="R39" s="57"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="128">
+      <c r="B40" s="130">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.25</v>
       </c>
-      <c r="C40" s="129"/>
-[...2 lines deleted...]
-      <c r="F40" s="128">
+      <c r="C40" s="131"/>
+      <c r="D40" s="131"/>
+      <c r="E40" s="132"/>
+      <c r="F40" s="130">
         <f>(F28+F31+F34+F37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="G40" s="129"/>
-[...2 lines deleted...]
-      <c r="J40" s="128">
+      <c r="G40" s="131"/>
+      <c r="H40" s="131"/>
+      <c r="I40" s="132"/>
+      <c r="J40" s="130">
         <f>(J28+J31+J34+J37)/4</f>
         <v>92.5</v>
       </c>
-      <c r="K40" s="129"/>
-[...2 lines deleted...]
-      <c r="N40" s="128">
+      <c r="K40" s="131"/>
+      <c r="L40" s="131"/>
+      <c r="M40" s="132"/>
+      <c r="N40" s="130">
         <f>(N28+N31+N34+N37)/4</f>
         <v>87</v>
       </c>
-      <c r="O40" s="129"/>
-[...2 lines deleted...]
-      <c r="R40" s="128">
+      <c r="O40" s="131"/>
+      <c r="P40" s="131"/>
+      <c r="Q40" s="132"/>
+      <c r="R40" s="130">
         <f>(R28+R31+R34+R37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="S40" s="129"/>
-[...1 lines deleted...]
-      <c r="U40" s="130"/>
+      <c r="S40" s="131"/>
+      <c r="T40" s="131"/>
+      <c r="U40" s="132"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="125">
+      <c r="B41" s="127">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="126"/>
-[...2 lines deleted...]
-      <c r="F41" s="125">
+      <c r="C41" s="128"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="127">
         <f>(F29+F32+F35+F38)/4</f>
         <v>75</v>
       </c>
-      <c r="G41" s="126"/>
-[...2 lines deleted...]
-      <c r="J41" s="125">
+      <c r="G41" s="128"/>
+      <c r="H41" s="128"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="127">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="126"/>
-[...2 lines deleted...]
-      <c r="N41" s="125">
+      <c r="K41" s="128"/>
+      <c r="L41" s="128"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="127">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="126"/>
-[...2 lines deleted...]
-      <c r="R41" s="125">
+      <c r="O41" s="128"/>
+      <c r="P41" s="128"/>
+      <c r="Q41" s="129"/>
+      <c r="R41" s="127">
         <f>(R29+R32+R35+R38)/4</f>
         <v>75</v>
       </c>
-      <c r="S41" s="126"/>
-[...1 lines deleted...]
-      <c r="U41" s="127"/>
+      <c r="S41" s="128"/>
+      <c r="T41" s="128"/>
+      <c r="U41" s="129"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="N40:Q40"/>
     <mergeCell ref="R40:U40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="J41:M41"/>
     <mergeCell ref="N41:Q41"/>
     <mergeCell ref="R41:U41"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R37:U37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F38:I38"/>
@@ -4772,186 +4981,186 @@
     <col min="13562" max="13562" width="16.85546875" customWidth="1"/>
     <col min="13563" max="13597" width="8.7109375" customWidth="1"/>
     <col min="13818" max="13818" width="16.85546875" customWidth="1"/>
     <col min="13819" max="13853" width="8.7109375" customWidth="1"/>
     <col min="14074" max="14074" width="16.85546875" customWidth="1"/>
     <col min="14075" max="14109" width="8.7109375" customWidth="1"/>
     <col min="14330" max="14330" width="16.85546875" customWidth="1"/>
     <col min="14331" max="14365" width="8.7109375" customWidth="1"/>
     <col min="14586" max="14586" width="16.85546875" customWidth="1"/>
     <col min="14587" max="14621" width="8.7109375" customWidth="1"/>
     <col min="14842" max="14842" width="16.85546875" customWidth="1"/>
     <col min="14843" max="14877" width="8.7109375" customWidth="1"/>
     <col min="15098" max="15098" width="16.85546875" customWidth="1"/>
     <col min="15099" max="15133" width="8.7109375" customWidth="1"/>
     <col min="15354" max="15354" width="16.85546875" customWidth="1"/>
     <col min="15355" max="15389" width="8.7109375" customWidth="1"/>
     <col min="15610" max="15610" width="16.85546875" customWidth="1"/>
     <col min="15611" max="15645" width="8.7109375" customWidth="1"/>
     <col min="15866" max="15866" width="16.85546875" customWidth="1"/>
     <col min="15867" max="15901" width="8.7109375" customWidth="1"/>
     <col min="16122" max="16122" width="16.85546875" customWidth="1"/>
     <col min="16123" max="16157" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="97"/>
-[...26 lines deleted...]
-      <c r="AC1" s="97"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
+      <c r="Z1" s="99"/>
+      <c r="AA1" s="99"/>
+      <c r="AB1" s="99"/>
+      <c r="AC1" s="99"/>
     </row>
     <row r="2" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="100" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="98"/>
-[...26 lines deleted...]
-      <c r="AC2" s="98"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
     </row>
     <row r="3" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="101" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="100"/>
-[...5 lines deleted...]
-      <c r="I3" s="99" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="J3" s="100"/>
-[...5 lines deleted...]
-      <c r="P3" s="102" t="s">
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="103"/>
+      <c r="P3" s="104" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="103"/>
-[...5 lines deleted...]
-      <c r="W3" s="99" t="s">
+      <c r="Q3" s="105"/>
+      <c r="R3" s="105"/>
+      <c r="S3" s="105"/>
+      <c r="T3" s="105"/>
+      <c r="U3" s="105"/>
+      <c r="V3" s="106"/>
+      <c r="W3" s="101" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="100"/>
-[...4 lines deleted...]
-      <c r="AC3" s="101"/>
+      <c r="X3" s="102"/>
+      <c r="Y3" s="102"/>
+      <c r="Z3" s="102"/>
+      <c r="AA3" s="102"/>
+      <c r="AB3" s="102"/>
+      <c r="AC3" s="103"/>
     </row>
     <row r="4" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="110"/>
-[...26 lines deleted...]
-      <c r="AC4" s="112"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="117"/>
+      <c r="W4" s="112"/>
+      <c r="X4" s="113"/>
+      <c r="Y4" s="113"/>
+      <c r="Z4" s="113"/>
+      <c r="AA4" s="113"/>
+      <c r="AB4" s="113"/>
+      <c r="AC4" s="114"/>
     </row>
     <row r="5" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>2</v>
       </c>
       <c r="C5" s="4">
         <v>3</v>
       </c>
       <c r="D5" s="3">
         <v>4</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="3">
         <v>6</v>
       </c>
       <c r="G5" s="5">
         <v>7</v>
       </c>
       <c r="H5" s="6">
         <v>8</v>
@@ -6309,550 +6518,550 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:29" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="105" t="s">
+      <c r="B24" s="107" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="106"/>
-[...2 lines deleted...]
-      <c r="F24" s="105" t="s">
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="107" t="s">
         <v>34</v>
       </c>
-      <c r="G24" s="106"/>
-[...2 lines deleted...]
-      <c r="J24" s="105" t="s">
+      <c r="G24" s="108"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="107" t="s">
         <v>35</v>
       </c>
-      <c r="K24" s="108"/>
-[...2 lines deleted...]
-      <c r="N24" s="105" t="s">
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="111"/>
+      <c r="N24" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="O24" s="106"/>
-[...1 lines deleted...]
-      <c r="Q24" s="107"/>
+      <c r="O24" s="108"/>
+      <c r="P24" s="108"/>
+      <c r="Q24" s="109"/>
       <c r="T24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="120" t="s">
+      <c r="B25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="121"/>
-[...2 lines deleted...]
-      <c r="F25" s="120" t="s">
+      <c r="C25" s="123"/>
+      <c r="D25" s="123"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="121"/>
-[...2 lines deleted...]
-      <c r="J25" s="120" t="s">
+      <c r="G25" s="123"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="121"/>
-[...2 lines deleted...]
-      <c r="N25" s="120" t="s">
+      <c r="K25" s="123"/>
+      <c r="L25" s="123"/>
+      <c r="M25" s="124"/>
+      <c r="N25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="121"/>
-[...1 lines deleted...]
-      <c r="Q25" s="122"/>
+      <c r="O25" s="123"/>
+      <c r="P25" s="123"/>
+      <c r="Q25" s="124"/>
       <c r="T25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="117" t="s">
+      <c r="B26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="118"/>
-[...2 lines deleted...]
-      <c r="F26" s="117" t="s">
+      <c r="C26" s="120"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="118"/>
-[...2 lines deleted...]
-      <c r="J26" s="117" t="s">
+      <c r="G26" s="120"/>
+      <c r="H26" s="120"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="118"/>
-[...2 lines deleted...]
-      <c r="N26" s="117" t="s">
+      <c r="K26" s="120"/>
+      <c r="L26" s="120"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="118"/>
-[...1 lines deleted...]
-      <c r="Q26" s="119"/>
+      <c r="O26" s="120"/>
+      <c r="P26" s="120"/>
+      <c r="Q26" s="121"/>
       <c r="T26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="W26" s="54"/>
       <c r="X26" s="55"/>
       <c r="Y26" s="54"/>
       <c r="Z26" s="54"/>
       <c r="AA26" s="54"/>
       <c r="AB26" s="54"/>
     </row>
     <row r="27" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="T27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="V27" s="52"/>
       <c r="X27" s="55"/>
     </row>
     <row r="28" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="124">
+      <c r="B28" s="126">
         <v>100</v>
       </c>
-      <c r="C28" s="121"/>
-[...2 lines deleted...]
-      <c r="F28" s="124">
+      <c r="C28" s="123"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="126">
         <v>100</v>
       </c>
-      <c r="G28" s="121"/>
-[...2 lines deleted...]
-      <c r="J28" s="124">
+      <c r="G28" s="123"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="126">
         <v>100</v>
       </c>
-      <c r="K28" s="121"/>
-[...2 lines deleted...]
-      <c r="N28" s="124">
+      <c r="K28" s="123"/>
+      <c r="L28" s="123"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="126">
         <v>100</v>
       </c>
-      <c r="O28" s="121"/>
-[...1 lines deleted...]
-      <c r="Q28" s="122"/>
+      <c r="O28" s="123"/>
+      <c r="P28" s="123"/>
+      <c r="Q28" s="124"/>
       <c r="V28" s="55"/>
       <c r="X28" s="55"/>
     </row>
     <row r="29" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="123">
+      <c r="B29" s="125">
         <v>100</v>
       </c>
-      <c r="C29" s="118"/>
-[...2 lines deleted...]
-      <c r="F29" s="123">
+      <c r="C29" s="120"/>
+      <c r="D29" s="120"/>
+      <c r="E29" s="121"/>
+      <c r="F29" s="125">
         <v>100</v>
       </c>
-      <c r="G29" s="118"/>
-[...2 lines deleted...]
-      <c r="J29" s="123">
+      <c r="G29" s="120"/>
+      <c r="H29" s="120"/>
+      <c r="I29" s="121"/>
+      <c r="J29" s="125">
         <v>100</v>
       </c>
-      <c r="K29" s="118"/>
-[...2 lines deleted...]
-      <c r="N29" s="123">
+      <c r="K29" s="120"/>
+      <c r="L29" s="120"/>
+      <c r="M29" s="121"/>
+      <c r="N29" s="125">
         <v>100</v>
       </c>
-      <c r="O29" s="118"/>
-[...1 lines deleted...]
-      <c r="Q29" s="119"/>
+      <c r="O29" s="120"/>
+      <c r="P29" s="120"/>
+      <c r="Q29" s="121"/>
       <c r="V29" s="55"/>
     </row>
     <row r="30" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="V30" s="52"/>
     </row>
     <row r="31" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="124">
+      <c r="B31" s="126">
         <v>100</v>
       </c>
-      <c r="C31" s="121"/>
-[...2 lines deleted...]
-      <c r="F31" s="124">
+      <c r="C31" s="123"/>
+      <c r="D31" s="123"/>
+      <c r="E31" s="124"/>
+      <c r="F31" s="126">
         <v>100</v>
       </c>
-      <c r="G31" s="121"/>
-[...2 lines deleted...]
-      <c r="J31" s="124">
+      <c r="G31" s="123"/>
+      <c r="H31" s="123"/>
+      <c r="I31" s="124"/>
+      <c r="J31" s="126">
         <v>100</v>
       </c>
-      <c r="K31" s="121"/>
-[...2 lines deleted...]
-      <c r="N31" s="124">
+      <c r="K31" s="123"/>
+      <c r="L31" s="123"/>
+      <c r="M31" s="124"/>
+      <c r="N31" s="126">
         <v>100</v>
       </c>
-      <c r="O31" s="121"/>
-[...1 lines deleted...]
-      <c r="Q31" s="122"/>
+      <c r="O31" s="123"/>
+      <c r="P31" s="123"/>
+      <c r="Q31" s="124"/>
       <c r="V31" s="55"/>
     </row>
     <row r="32" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="123">
+      <c r="B32" s="125">
         <v>100</v>
       </c>
-      <c r="C32" s="118"/>
-[...2 lines deleted...]
-      <c r="F32" s="123">
+      <c r="C32" s="120"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="121"/>
+      <c r="F32" s="125">
         <v>100</v>
       </c>
-      <c r="G32" s="118"/>
-[...2 lines deleted...]
-      <c r="J32" s="123">
+      <c r="G32" s="120"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="121"/>
+      <c r="J32" s="125">
         <v>100</v>
       </c>
-      <c r="K32" s="118"/>
-[...2 lines deleted...]
-      <c r="N32" s="123">
+      <c r="K32" s="120"/>
+      <c r="L32" s="120"/>
+      <c r="M32" s="121"/>
+      <c r="N32" s="125">
         <v>100</v>
       </c>
-      <c r="O32" s="118"/>
-[...1 lines deleted...]
-      <c r="Q32" s="119"/>
+      <c r="O32" s="120"/>
+      <c r="P32" s="120"/>
+      <c r="Q32" s="121"/>
     </row>
     <row r="33" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
     </row>
     <row r="34" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="124">
+      <c r="B34" s="126">
         <v>62</v>
       </c>
-      <c r="C34" s="121"/>
-[...2 lines deleted...]
-      <c r="F34" s="124">
+      <c r="C34" s="123"/>
+      <c r="D34" s="123"/>
+      <c r="E34" s="124"/>
+      <c r="F34" s="126">
         <v>68</v>
       </c>
-      <c r="G34" s="121"/>
-[...2 lines deleted...]
-      <c r="J34" s="124">
+      <c r="G34" s="123"/>
+      <c r="H34" s="123"/>
+      <c r="I34" s="124"/>
+      <c r="J34" s="126">
         <v>100</v>
       </c>
-      <c r="K34" s="121"/>
-[...2 lines deleted...]
-      <c r="N34" s="124">
+      <c r="K34" s="123"/>
+      <c r="L34" s="123"/>
+      <c r="M34" s="124"/>
+      <c r="N34" s="126">
         <v>68</v>
       </c>
-      <c r="O34" s="121"/>
-[...1 lines deleted...]
-      <c r="Q34" s="122"/>
+      <c r="O34" s="123"/>
+      <c r="P34" s="123"/>
+      <c r="Q34" s="124"/>
     </row>
     <row r="35" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="123">
+      <c r="B35" s="125">
         <v>0</v>
       </c>
-      <c r="C35" s="118"/>
-[...2 lines deleted...]
-      <c r="F35" s="123">
+      <c r="C35" s="120"/>
+      <c r="D35" s="120"/>
+      <c r="E35" s="121"/>
+      <c r="F35" s="125">
         <v>0</v>
       </c>
-      <c r="G35" s="118"/>
-[...2 lines deleted...]
-      <c r="J35" s="123">
+      <c r="G35" s="120"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="125">
         <v>0</v>
       </c>
-      <c r="K35" s="118"/>
-[...2 lines deleted...]
-      <c r="N35" s="123">
+      <c r="K35" s="120"/>
+      <c r="L35" s="120"/>
+      <c r="M35" s="121"/>
+      <c r="N35" s="125">
         <v>0</v>
       </c>
-      <c r="O35" s="118"/>
-[...1 lines deleted...]
-      <c r="Q35" s="119"/>
+      <c r="O35" s="120"/>
+      <c r="P35" s="120"/>
+      <c r="Q35" s="121"/>
     </row>
     <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
     </row>
     <row r="37" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="124">
+      <c r="B37" s="126">
         <v>100</v>
       </c>
-      <c r="C37" s="121"/>
-[...2 lines deleted...]
-      <c r="F37" s="124">
+      <c r="C37" s="123"/>
+      <c r="D37" s="123"/>
+      <c r="E37" s="124"/>
+      <c r="F37" s="126">
         <v>100</v>
       </c>
-      <c r="G37" s="121"/>
-[...2 lines deleted...]
-      <c r="J37" s="124">
+      <c r="G37" s="123"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="124"/>
+      <c r="J37" s="126">
         <v>100</v>
       </c>
-      <c r="K37" s="121"/>
-[...2 lines deleted...]
-      <c r="N37" s="124">
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="124"/>
+      <c r="N37" s="126">
         <v>100</v>
       </c>
-      <c r="O37" s="121"/>
-[...1 lines deleted...]
-      <c r="Q37" s="122"/>
+      <c r="O37" s="123"/>
+      <c r="P37" s="123"/>
+      <c r="Q37" s="124"/>
     </row>
     <row r="38" spans="1:17" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="123">
+      <c r="B38" s="125">
         <v>100</v>
       </c>
-      <c r="C38" s="118"/>
-[...2 lines deleted...]
-      <c r="F38" s="123">
+      <c r="C38" s="120"/>
+      <c r="D38" s="120"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="125">
         <v>107</v>
       </c>
-      <c r="G38" s="118"/>
-[...2 lines deleted...]
-      <c r="J38" s="123">
+      <c r="G38" s="120"/>
+      <c r="H38" s="120"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="125">
         <v>100</v>
       </c>
-      <c r="K38" s="118"/>
-[...2 lines deleted...]
-      <c r="N38" s="123">
+      <c r="K38" s="120"/>
+      <c r="L38" s="120"/>
+      <c r="M38" s="121"/>
+      <c r="N38" s="125">
         <v>100</v>
       </c>
-      <c r="O38" s="118"/>
-[...1 lines deleted...]
-      <c r="Q38" s="119"/>
+      <c r="O38" s="120"/>
+      <c r="P38" s="120"/>
+      <c r="Q38" s="121"/>
     </row>
     <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="128">
+      <c r="B40" s="130">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.5</v>
       </c>
-      <c r="C40" s="129"/>
-[...2 lines deleted...]
-      <c r="F40" s="128">
+      <c r="C40" s="131"/>
+      <c r="D40" s="131"/>
+      <c r="E40" s="132"/>
+      <c r="F40" s="130">
         <f>(F28+F31+F34+F37)/4</f>
         <v>92</v>
       </c>
-      <c r="G40" s="129"/>
-[...2 lines deleted...]
-      <c r="J40" s="128">
+      <c r="G40" s="131"/>
+      <c r="H40" s="131"/>
+      <c r="I40" s="132"/>
+      <c r="J40" s="130">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="129"/>
-[...2 lines deleted...]
-      <c r="N40" s="128">
+      <c r="K40" s="131"/>
+      <c r="L40" s="131"/>
+      <c r="M40" s="132"/>
+      <c r="N40" s="130">
         <f>(N28+N31+N34+N37)/4</f>
         <v>92</v>
       </c>
-      <c r="O40" s="129"/>
-[...1 lines deleted...]
-      <c r="Q40" s="130"/>
+      <c r="O40" s="131"/>
+      <c r="P40" s="131"/>
+      <c r="Q40" s="132"/>
     </row>
     <row r="41" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="125">
+      <c r="B41" s="127">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="126"/>
-[...2 lines deleted...]
-      <c r="F41" s="125">
+      <c r="C41" s="128"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="127">
         <f>(F29+F32+F35+F38)/4</f>
         <v>76.75</v>
       </c>
-      <c r="G41" s="126"/>
-[...2 lines deleted...]
-      <c r="J41" s="125">
+      <c r="G41" s="128"/>
+      <c r="H41" s="128"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="127">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="126"/>
-[...2 lines deleted...]
-      <c r="N41" s="125">
+      <c r="K41" s="128"/>
+      <c r="L41" s="128"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="127">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="126"/>
-[...1 lines deleted...]
-      <c r="Q41" s="127"/>
+      <c r="O41" s="128"/>
+      <c r="P41" s="128"/>
+      <c r="Q41" s="129"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="62">
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="N40:Q40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="J41:M41"/>
     <mergeCell ref="N41:Q41"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F38:I38"/>
     <mergeCell ref="J38:M38"/>
     <mergeCell ref="N38:Q38"/>
     <mergeCell ref="B34:E34"/>
@@ -7026,246 +7235,246 @@
     <col min="13576" max="13576" width="16.85546875" customWidth="1"/>
     <col min="13577" max="13611" width="8.7109375" customWidth="1"/>
     <col min="13832" max="13832" width="16.85546875" customWidth="1"/>
     <col min="13833" max="13867" width="8.7109375" customWidth="1"/>
     <col min="14088" max="14088" width="16.85546875" customWidth="1"/>
     <col min="14089" max="14123" width="8.7109375" customWidth="1"/>
     <col min="14344" max="14344" width="16.85546875" customWidth="1"/>
     <col min="14345" max="14379" width="8.7109375" customWidth="1"/>
     <col min="14600" max="14600" width="16.85546875" customWidth="1"/>
     <col min="14601" max="14635" width="8.7109375" customWidth="1"/>
     <col min="14856" max="14856" width="16.85546875" customWidth="1"/>
     <col min="14857" max="14891" width="8.7109375" customWidth="1"/>
     <col min="15112" max="15112" width="16.85546875" customWidth="1"/>
     <col min="15113" max="15147" width="8.7109375" customWidth="1"/>
     <col min="15368" max="15368" width="16.85546875" customWidth="1"/>
     <col min="15369" max="15403" width="8.7109375" customWidth="1"/>
     <col min="15624" max="15624" width="16.85546875" customWidth="1"/>
     <col min="15625" max="15659" width="8.7109375" customWidth="1"/>
     <col min="15880" max="15880" width="16.85546875" customWidth="1"/>
     <col min="15881" max="15915" width="8.7109375" customWidth="1"/>
     <col min="16136" max="16136" width="16.85546875" customWidth="1"/>
     <col min="16137" max="16171" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="99" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="97"/>
-[...40 lines deleted...]
-      <c r="AQ1" s="97"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
+      <c r="Z1" s="99"/>
+      <c r="AA1" s="99"/>
+      <c r="AB1" s="99"/>
+      <c r="AC1" s="99"/>
+      <c r="AD1" s="99"/>
+      <c r="AE1" s="99"/>
+      <c r="AF1" s="99"/>
+      <c r="AG1" s="99"/>
+      <c r="AH1" s="99"/>
+      <c r="AI1" s="99"/>
+      <c r="AJ1" s="99"/>
+      <c r="AK1" s="99"/>
+      <c r="AL1" s="99"/>
+      <c r="AM1" s="99"/>
+      <c r="AN1" s="99"/>
+      <c r="AO1" s="99"/>
+      <c r="AP1" s="99"/>
+      <c r="AQ1" s="99"/>
     </row>
     <row r="2" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="98"/>
-[...40 lines deleted...]
-      <c r="AQ2" s="98"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+      <c r="AK2" s="100"/>
+      <c r="AL2" s="100"/>
+      <c r="AM2" s="100"/>
+      <c r="AN2" s="100"/>
+      <c r="AO2" s="100"/>
+      <c r="AP2" s="100"/>
+      <c r="AQ2" s="100"/>
     </row>
     <row r="3" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="101" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="100"/>
-[...5 lines deleted...]
-      <c r="I3" s="99" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="101" t="s">
         <v>37</v>
       </c>
-      <c r="J3" s="100"/>
-[...5 lines deleted...]
-      <c r="P3" s="102" t="s">
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="103"/>
+      <c r="P3" s="104" t="s">
         <v>38</v>
       </c>
-      <c r="Q3" s="103"/>
-[...5 lines deleted...]
-      <c r="W3" s="131" t="s">
+      <c r="Q3" s="105"/>
+      <c r="R3" s="105"/>
+      <c r="S3" s="105"/>
+      <c r="T3" s="105"/>
+      <c r="U3" s="105"/>
+      <c r="V3" s="105"/>
+      <c r="W3" s="133" t="s">
         <v>39</v>
       </c>
-      <c r="X3" s="132"/>
-[...5 lines deleted...]
-      <c r="AD3" s="132" t="s">
+      <c r="X3" s="134"/>
+      <c r="Y3" s="134"/>
+      <c r="Z3" s="134"/>
+      <c r="AA3" s="134"/>
+      <c r="AB3" s="134"/>
+      <c r="AC3" s="135"/>
+      <c r="AD3" s="134" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="132"/>
-[...5 lines deleted...]
-      <c r="AK3" s="99" t="s">
+      <c r="AE3" s="134"/>
+      <c r="AF3" s="134"/>
+      <c r="AG3" s="134"/>
+      <c r="AH3" s="134"/>
+      <c r="AI3" s="134"/>
+      <c r="AJ3" s="135"/>
+      <c r="AK3" s="101" t="s">
         <v>43</v>
       </c>
-      <c r="AL3" s="100"/>
-[...4 lines deleted...]
-      <c r="AQ3" s="101"/>
+      <c r="AL3" s="102"/>
+      <c r="AM3" s="102"/>
+      <c r="AN3" s="102"/>
+      <c r="AO3" s="102"/>
+      <c r="AP3" s="102"/>
+      <c r="AQ3" s="103"/>
     </row>
     <row r="4" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="110"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="112"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="118"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="116"/>
+      <c r="AA4" s="116"/>
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="117"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="116"/>
+      <c r="AF4" s="116"/>
+      <c r="AG4" s="116"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="116"/>
+      <c r="AJ4" s="117"/>
+      <c r="AK4" s="112"/>
+      <c r="AL4" s="113"/>
+      <c r="AM4" s="113"/>
+      <c r="AN4" s="113"/>
+      <c r="AO4" s="113"/>
+      <c r="AP4" s="113"/>
+      <c r="AQ4" s="114"/>
     </row>
     <row r="5" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>23</v>
       </c>
       <c r="C5" s="4">
         <v>24</v>
       </c>
       <c r="D5" s="3">
         <v>25</v>
       </c>
       <c r="E5" s="4">
         <v>26</v>
       </c>
       <c r="F5" s="3">
         <v>27</v>
       </c>
       <c r="G5" s="5">
         <v>28</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
@@ -9267,174 +9476,174 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="48"/>
       <c r="AN23" s="47"/>
       <c r="AO23" s="48"/>
       <c r="AP23" s="48"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:50" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="105" t="s">
+      <c r="B24" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="C24" s="106"/>
-[...2 lines deleted...]
-      <c r="F24" s="105" t="s">
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="G24" s="106"/>
-[...2 lines deleted...]
-      <c r="J24" s="105" t="s">
+      <c r="G24" s="108"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="107" t="s">
         <v>38</v>
       </c>
-      <c r="K24" s="108"/>
-[...2 lines deleted...]
-      <c r="N24" s="105" t="s">
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="111"/>
+      <c r="N24" s="107" t="s">
         <v>39</v>
       </c>
-      <c r="O24" s="108"/>
-[...2 lines deleted...]
-      <c r="R24" s="105" t="s">
+      <c r="O24" s="110"/>
+      <c r="P24" s="110"/>
+      <c r="Q24" s="110"/>
+      <c r="R24" s="107" t="s">
         <v>42</v>
       </c>
-      <c r="S24" s="108"/>
-[...2 lines deleted...]
-      <c r="V24" s="105" t="s">
+      <c r="S24" s="110"/>
+      <c r="T24" s="110"/>
+      <c r="U24" s="111"/>
+      <c r="V24" s="107" t="s">
         <v>43</v>
       </c>
-      <c r="W24" s="106"/>
-[...1 lines deleted...]
-      <c r="Y24" s="107"/>
+      <c r="W24" s="108"/>
+      <c r="X24" s="108"/>
+      <c r="Y24" s="109"/>
       <c r="AB24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="120" t="s">
+      <c r="B25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="121"/>
-[...2 lines deleted...]
-      <c r="F25" s="120" t="s">
+      <c r="C25" s="123"/>
+      <c r="D25" s="123"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="121"/>
-[...2 lines deleted...]
-      <c r="J25" s="120" t="s">
+      <c r="G25" s="123"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="121"/>
-[...2 lines deleted...]
-      <c r="N25" s="120" t="s">
+      <c r="K25" s="123"/>
+      <c r="L25" s="123"/>
+      <c r="M25" s="124"/>
+      <c r="N25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="121"/>
-[...2 lines deleted...]
-      <c r="R25" s="120" t="s">
+      <c r="O25" s="123"/>
+      <c r="P25" s="123"/>
+      <c r="Q25" s="124"/>
+      <c r="R25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="121"/>
-[...2 lines deleted...]
-      <c r="V25" s="120" t="s">
+      <c r="S25" s="123"/>
+      <c r="T25" s="123"/>
+      <c r="U25" s="124"/>
+      <c r="V25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="W25" s="121"/>
-[...1 lines deleted...]
-      <c r="Y25" s="122"/>
+      <c r="W25" s="123"/>
+      <c r="X25" s="123"/>
+      <c r="Y25" s="124"/>
       <c r="AB25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="117" t="s">
+      <c r="B26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="118"/>
-[...2 lines deleted...]
-      <c r="F26" s="117" t="s">
+      <c r="C26" s="120"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="118"/>
-[...2 lines deleted...]
-      <c r="J26" s="117" t="s">
+      <c r="G26" s="120"/>
+      <c r="H26" s="120"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="118"/>
-[...2 lines deleted...]
-      <c r="N26" s="117" t="s">
+      <c r="K26" s="120"/>
+      <c r="L26" s="120"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="118"/>
-[...2 lines deleted...]
-      <c r="R26" s="117" t="s">
+      <c r="O26" s="120"/>
+      <c r="P26" s="120"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="118"/>
-[...2 lines deleted...]
-      <c r="V26" s="117" t="s">
+      <c r="S26" s="120"/>
+      <c r="T26" s="120"/>
+      <c r="U26" s="121"/>
+      <c r="V26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="W26" s="118"/>
-[...1 lines deleted...]
-      <c r="Y26" s="119"/>
+      <c r="W26" s="120"/>
+      <c r="X26" s="120"/>
+      <c r="Y26" s="121"/>
       <c r="AB26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AS26" s="54"/>
       <c r="AT26" s="55"/>
       <c r="AU26" s="54"/>
       <c r="AV26" s="54"/>
       <c r="AW26" s="54"/>
       <c r="AX26" s="54"/>
     </row>
     <row r="27" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
@@ -9451,143 +9660,143 @@
       <c r="Y27" s="58"/>
       <c r="AB27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AH27" s="52"/>
       <c r="AI27" s="52"/>
       <c r="AJ27" s="52"/>
       <c r="AK27" s="52"/>
       <c r="AL27" s="52"/>
       <c r="AM27" s="52"/>
       <c r="AN27" s="52"/>
       <c r="AO27" s="52"/>
       <c r="AP27" s="52"/>
       <c r="AQ27" s="52"/>
       <c r="AR27" s="52"/>
       <c r="AT27" s="55"/>
     </row>
     <row r="28" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="124">
+      <c r="B28" s="126">
         <v>100</v>
       </c>
-      <c r="C28" s="121"/>
-[...2 lines deleted...]
-      <c r="F28" s="124">
+      <c r="C28" s="123"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="126">
         <v>100</v>
       </c>
-      <c r="G28" s="121"/>
-[...2 lines deleted...]
-      <c r="J28" s="124">
+      <c r="G28" s="123"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="126">
         <v>100</v>
       </c>
-      <c r="K28" s="121"/>
-[...2 lines deleted...]
-      <c r="N28" s="124">
+      <c r="K28" s="123"/>
+      <c r="L28" s="123"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="126">
         <v>100</v>
       </c>
-      <c r="O28" s="121"/>
-[...2 lines deleted...]
-      <c r="R28" s="124">
+      <c r="O28" s="123"/>
+      <c r="P28" s="123"/>
+      <c r="Q28" s="124"/>
+      <c r="R28" s="126">
         <v>100</v>
       </c>
-      <c r="S28" s="121"/>
-[...2 lines deleted...]
-      <c r="V28" s="124">
+      <c r="S28" s="123"/>
+      <c r="T28" s="123"/>
+      <c r="U28" s="124"/>
+      <c r="V28" s="126">
         <v>100</v>
       </c>
-      <c r="W28" s="121"/>
-[...1 lines deleted...]
-      <c r="Y28" s="122"/>
+      <c r="W28" s="123"/>
+      <c r="X28" s="123"/>
+      <c r="Y28" s="124"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AH28" s="55"/>
       <c r="AI28" s="55"/>
       <c r="AJ28" s="55"/>
       <c r="AK28" s="55"/>
       <c r="AL28" s="55"/>
       <c r="AM28" s="55"/>
       <c r="AN28" s="55"/>
       <c r="AO28" s="55"/>
       <c r="AP28" s="55"/>
       <c r="AQ28" s="55"/>
       <c r="AR28" s="55"/>
       <c r="AT28" s="55"/>
     </row>
     <row r="29" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="123">
+      <c r="B29" s="125">
         <v>100</v>
       </c>
-      <c r="C29" s="118"/>
-[...2 lines deleted...]
-      <c r="F29" s="123">
+      <c r="C29" s="120"/>
+      <c r="D29" s="120"/>
+      <c r="E29" s="121"/>
+      <c r="F29" s="125">
         <v>100</v>
       </c>
-      <c r="G29" s="118"/>
-[...2 lines deleted...]
-      <c r="J29" s="123">
+      <c r="G29" s="120"/>
+      <c r="H29" s="120"/>
+      <c r="I29" s="121"/>
+      <c r="J29" s="125">
         <v>100</v>
       </c>
-      <c r="K29" s="118"/>
-[...2 lines deleted...]
-      <c r="N29" s="123">
+      <c r="K29" s="120"/>
+      <c r="L29" s="120"/>
+      <c r="M29" s="121"/>
+      <c r="N29" s="125">
         <v>100</v>
       </c>
-      <c r="O29" s="118"/>
-[...2 lines deleted...]
-      <c r="R29" s="123">
+      <c r="O29" s="120"/>
+      <c r="P29" s="120"/>
+      <c r="Q29" s="121"/>
+      <c r="R29" s="125">
         <v>100</v>
       </c>
-      <c r="S29" s="118"/>
-[...2 lines deleted...]
-      <c r="V29" s="123">
+      <c r="S29" s="120"/>
+      <c r="T29" s="120"/>
+      <c r="U29" s="121"/>
+      <c r="V29" s="125">
         <v>100</v>
       </c>
-      <c r="W29" s="118"/>
-[...1 lines deleted...]
-      <c r="Y29" s="119"/>
+      <c r="W29" s="120"/>
+      <c r="X29" s="120"/>
+      <c r="Y29" s="121"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
       <c r="AH29" s="55"/>
       <c r="AI29" s="55"/>
       <c r="AJ29" s="55"/>
       <c r="AK29" s="55"/>
       <c r="AL29" s="55"/>
       <c r="AM29" s="55"/>
       <c r="AN29" s="55"/>
       <c r="AO29" s="55"/>
       <c r="AP29" s="55"/>
       <c r="AQ29" s="55"/>
       <c r="AR29" s="55"/>
     </row>
     <row r="30" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
@@ -9606,485 +9815,485 @@
       <c r="U30" s="57"/>
       <c r="V30" s="57"/>
       <c r="W30" s="57"/>
       <c r="X30" s="57"/>
       <c r="Y30" s="58"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
       <c r="AH30" s="52"/>
       <c r="AI30" s="52"/>
       <c r="AJ30" s="52"/>
       <c r="AK30" s="52"/>
       <c r="AL30" s="52"/>
       <c r="AM30" s="52"/>
       <c r="AN30" s="52"/>
       <c r="AO30" s="52"/>
       <c r="AP30" s="52"/>
       <c r="AQ30" s="52"/>
       <c r="AR30" s="52"/>
     </row>
     <row r="31" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="124">
+      <c r="B31" s="126">
         <v>100</v>
       </c>
-      <c r="C31" s="121"/>
-[...2 lines deleted...]
-      <c r="F31" s="124">
+      <c r="C31" s="123"/>
+      <c r="D31" s="123"/>
+      <c r="E31" s="124"/>
+      <c r="F31" s="126">
         <v>100</v>
       </c>
-      <c r="G31" s="121"/>
-[...2 lines deleted...]
-      <c r="J31" s="124">
+      <c r="G31" s="123"/>
+      <c r="H31" s="123"/>
+      <c r="I31" s="124"/>
+      <c r="J31" s="126">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K31" s="121"/>
-[...2 lines deleted...]
-      <c r="N31" s="124">
+      <c r="K31" s="123"/>
+      <c r="L31" s="123"/>
+      <c r="M31" s="124"/>
+      <c r="N31" s="126">
         <v>100</v>
       </c>
-      <c r="O31" s="121"/>
-[...2 lines deleted...]
-      <c r="R31" s="124">
+      <c r="O31" s="123"/>
+      <c r="P31" s="123"/>
+      <c r="Q31" s="124"/>
+      <c r="R31" s="126">
         <v>100</v>
       </c>
-      <c r="S31" s="121"/>
-[...2 lines deleted...]
-      <c r="V31" s="124">
+      <c r="S31" s="123"/>
+      <c r="T31" s="123"/>
+      <c r="U31" s="124"/>
+      <c r="V31" s="126">
         <v>100</v>
       </c>
-      <c r="W31" s="121"/>
-[...1 lines deleted...]
-      <c r="Y31" s="122"/>
+      <c r="W31" s="123"/>
+      <c r="X31" s="123"/>
+      <c r="Y31" s="124"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
       <c r="AH31" s="55"/>
       <c r="AI31" s="55"/>
       <c r="AJ31" s="55"/>
       <c r="AK31" s="55"/>
       <c r="AL31" s="55"/>
       <c r="AM31" s="55"/>
       <c r="AN31" s="55"/>
       <c r="AO31" s="55"/>
       <c r="AP31" s="55"/>
       <c r="AQ31" s="55"/>
       <c r="AR31" s="55"/>
     </row>
     <row r="32" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="123">
+      <c r="B32" s="125">
         <v>100</v>
       </c>
-      <c r="C32" s="118"/>
-[...2 lines deleted...]
-      <c r="F32" s="123">
+      <c r="C32" s="120"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="121"/>
+      <c r="F32" s="125">
         <v>100</v>
       </c>
-      <c r="G32" s="118"/>
-[...2 lines deleted...]
-      <c r="J32" s="123">
+      <c r="G32" s="120"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="121"/>
+      <c r="J32" s="125">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K32" s="118"/>
-[...2 lines deleted...]
-      <c r="N32" s="123">
+      <c r="K32" s="120"/>
+      <c r="L32" s="120"/>
+      <c r="M32" s="121"/>
+      <c r="N32" s="125">
         <v>100</v>
       </c>
-      <c r="O32" s="118"/>
-[...2 lines deleted...]
-      <c r="R32" s="123">
+      <c r="O32" s="120"/>
+      <c r="P32" s="120"/>
+      <c r="Q32" s="121"/>
+      <c r="R32" s="125">
         <v>100</v>
       </c>
-      <c r="S32" s="118"/>
-[...2 lines deleted...]
-      <c r="V32" s="123">
+      <c r="S32" s="120"/>
+      <c r="T32" s="120"/>
+      <c r="U32" s="121"/>
+      <c r="V32" s="125">
         <v>100</v>
       </c>
-      <c r="W32" s="118"/>
-[...1 lines deleted...]
-      <c r="Y32" s="119"/>
+      <c r="W32" s="120"/>
+      <c r="X32" s="120"/>
+      <c r="Y32" s="121"/>
     </row>
     <row r="33" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="57"/>
       <c r="V33" s="56"/>
       <c r="W33" s="57"/>
       <c r="X33" s="57"/>
       <c r="Y33" s="58"/>
     </row>
     <row r="34" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="124">
+      <c r="B34" s="126">
         <v>68</v>
       </c>
-      <c r="C34" s="121"/>
-[...2 lines deleted...]
-      <c r="F34" s="124">
+      <c r="C34" s="123"/>
+      <c r="D34" s="123"/>
+      <c r="E34" s="124"/>
+      <c r="F34" s="126">
         <v>44</v>
       </c>
-      <c r="G34" s="121"/>
-[...2 lines deleted...]
-      <c r="J34" s="128">
+      <c r="G34" s="123"/>
+      <c r="H34" s="123"/>
+      <c r="I34" s="124"/>
+      <c r="J34" s="130">
         <f>111/367*100</f>
         <v>30.245231607629432</v>
       </c>
-      <c r="K34" s="129"/>
-[...2 lines deleted...]
-      <c r="N34" s="124">
+      <c r="K34" s="131"/>
+      <c r="L34" s="131"/>
+      <c r="M34" s="132"/>
+      <c r="N34" s="126">
         <v>100</v>
       </c>
-      <c r="O34" s="121"/>
-[...2 lines deleted...]
-      <c r="R34" s="124">
+      <c r="O34" s="123"/>
+      <c r="P34" s="123"/>
+      <c r="Q34" s="124"/>
+      <c r="R34" s="126">
         <v>100</v>
       </c>
-      <c r="S34" s="121"/>
-[...2 lines deleted...]
-      <c r="V34" s="124">
+      <c r="S34" s="123"/>
+      <c r="T34" s="123"/>
+      <c r="U34" s="124"/>
+      <c r="V34" s="126">
         <v>100</v>
       </c>
-      <c r="W34" s="121"/>
-[...1 lines deleted...]
-      <c r="Y34" s="122"/>
+      <c r="W34" s="123"/>
+      <c r="X34" s="123"/>
+      <c r="Y34" s="124"/>
     </row>
     <row r="35" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="123">
+      <c r="B35" s="125">
         <v>0</v>
       </c>
-      <c r="C35" s="118"/>
-[...2 lines deleted...]
-      <c r="F35" s="123">
+      <c r="C35" s="120"/>
+      <c r="D35" s="120"/>
+      <c r="E35" s="121"/>
+      <c r="F35" s="125">
         <v>0</v>
       </c>
-      <c r="G35" s="118"/>
-[...2 lines deleted...]
-      <c r="J35" s="123">
+      <c r="G35" s="120"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="125">
         <v>0</v>
       </c>
-      <c r="K35" s="118"/>
-[...2 lines deleted...]
-      <c r="N35" s="123">
+      <c r="K35" s="120"/>
+      <c r="L35" s="120"/>
+      <c r="M35" s="121"/>
+      <c r="N35" s="125">
         <v>0</v>
       </c>
-      <c r="O35" s="118"/>
-[...2 lines deleted...]
-      <c r="R35" s="123">
+      <c r="O35" s="120"/>
+      <c r="P35" s="120"/>
+      <c r="Q35" s="121"/>
+      <c r="R35" s="125">
         <v>0</v>
       </c>
-      <c r="S35" s="118"/>
-[...2 lines deleted...]
-      <c r="V35" s="123">
+      <c r="S35" s="120"/>
+      <c r="T35" s="120"/>
+      <c r="U35" s="121"/>
+      <c r="V35" s="125">
         <v>0</v>
       </c>
-      <c r="W35" s="118"/>
-[...1 lines deleted...]
-      <c r="Y35" s="119"/>
+      <c r="W35" s="120"/>
+      <c r="X35" s="120"/>
+      <c r="Y35" s="121"/>
     </row>
     <row r="36" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="57"/>
       <c r="V36" s="56"/>
       <c r="W36" s="57"/>
       <c r="X36" s="57"/>
       <c r="Y36" s="58"/>
     </row>
     <row r="37" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="124">
+      <c r="B37" s="126">
         <v>100</v>
       </c>
-      <c r="C37" s="121"/>
-[...2 lines deleted...]
-      <c r="F37" s="124">
+      <c r="C37" s="123"/>
+      <c r="D37" s="123"/>
+      <c r="E37" s="124"/>
+      <c r="F37" s="126">
         <v>103</v>
       </c>
-      <c r="G37" s="121"/>
-[...2 lines deleted...]
-      <c r="J37" s="124">
+      <c r="G37" s="123"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="124"/>
+      <c r="J37" s="126">
         <v>100</v>
       </c>
-      <c r="K37" s="121"/>
-[...2 lines deleted...]
-      <c r="N37" s="124">
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="124"/>
+      <c r="N37" s="126">
         <v>100</v>
       </c>
-      <c r="O37" s="121"/>
-[...2 lines deleted...]
-      <c r="R37" s="128">
+      <c r="O37" s="123"/>
+      <c r="P37" s="123"/>
+      <c r="Q37" s="124"/>
+      <c r="R37" s="130">
         <f>10/337*100</f>
         <v>2.9673590504451042</v>
       </c>
-      <c r="S37" s="129"/>
-[...2 lines deleted...]
-      <c r="V37" s="124">
+      <c r="S37" s="131"/>
+      <c r="T37" s="131"/>
+      <c r="U37" s="132"/>
+      <c r="V37" s="126">
         <v>100</v>
       </c>
-      <c r="W37" s="121"/>
-[...1 lines deleted...]
-      <c r="Y37" s="122"/>
+      <c r="W37" s="123"/>
+      <c r="X37" s="123"/>
+      <c r="Y37" s="124"/>
     </row>
     <row r="38" spans="1:25" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="123">
+      <c r="B38" s="125">
         <v>100</v>
       </c>
-      <c r="C38" s="118"/>
-[...2 lines deleted...]
-      <c r="F38" s="123">
+      <c r="C38" s="120"/>
+      <c r="D38" s="120"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="125">
         <v>0</v>
       </c>
-      <c r="G38" s="118"/>
-[...2 lines deleted...]
-      <c r="J38" s="123">
+      <c r="G38" s="120"/>
+      <c r="H38" s="120"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="125">
         <v>100</v>
       </c>
-      <c r="K38" s="118"/>
-[...2 lines deleted...]
-      <c r="N38" s="123">
+      <c r="K38" s="120"/>
+      <c r="L38" s="120"/>
+      <c r="M38" s="121"/>
+      <c r="N38" s="125">
         <v>0</v>
       </c>
-      <c r="O38" s="118"/>
-[...2 lines deleted...]
-      <c r="R38" s="123">
+      <c r="O38" s="120"/>
+      <c r="P38" s="120"/>
+      <c r="Q38" s="121"/>
+      <c r="R38" s="125">
         <v>0</v>
       </c>
-      <c r="S38" s="118"/>
-[...2 lines deleted...]
-      <c r="V38" s="123">
+      <c r="S38" s="120"/>
+      <c r="T38" s="120"/>
+      <c r="U38" s="121"/>
+      <c r="V38" s="125">
         <v>0</v>
       </c>
-      <c r="W38" s="118"/>
-[...1 lines deleted...]
-      <c r="Y38" s="119"/>
+      <c r="W38" s="120"/>
+      <c r="X38" s="120"/>
+      <c r="Y38" s="121"/>
     </row>
     <row r="39" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="57"/>
       <c r="V39" s="56"/>
       <c r="W39" s="57"/>
       <c r="X39" s="57"/>
       <c r="Y39" s="58"/>
     </row>
     <row r="40" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="128">
+      <c r="B40" s="130">
         <f>(B28+B31+B34+B37)/4</f>
         <v>92</v>
       </c>
-      <c r="C40" s="129"/>
-[...2 lines deleted...]
-      <c r="F40" s="128">
+      <c r="C40" s="131"/>
+      <c r="D40" s="131"/>
+      <c r="E40" s="132"/>
+      <c r="F40" s="130">
         <f>(F28+F31+F34+F37)/4</f>
         <v>86.75</v>
       </c>
-      <c r="G40" s="129"/>
-[...2 lines deleted...]
-      <c r="J40" s="128">
+      <c r="G40" s="131"/>
+      <c r="H40" s="131"/>
+      <c r="I40" s="132"/>
+      <c r="J40" s="130">
         <f>(J28+J31+J34+J37)/4</f>
         <v>82.561307901907355</v>
       </c>
-      <c r="K40" s="129"/>
-[...2 lines deleted...]
-      <c r="N40" s="128">
+      <c r="K40" s="131"/>
+      <c r="L40" s="131"/>
+      <c r="M40" s="132"/>
+      <c r="N40" s="130">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="129"/>
-[...2 lines deleted...]
-      <c r="R40" s="128">
+      <c r="O40" s="131"/>
+      <c r="P40" s="131"/>
+      <c r="Q40" s="132"/>
+      <c r="R40" s="130">
         <f>(R28+R31+R34+R37)/4</f>
         <v>75.741839762611278</v>
       </c>
-      <c r="S40" s="129"/>
-[...2 lines deleted...]
-      <c r="V40" s="128">
+      <c r="S40" s="131"/>
+      <c r="T40" s="131"/>
+      <c r="U40" s="132"/>
+      <c r="V40" s="130">
         <f>(V28+V31+V34+V37)/4</f>
         <v>100</v>
       </c>
-      <c r="W40" s="129"/>
-[...1 lines deleted...]
-      <c r="Y40" s="130"/>
+      <c r="W40" s="131"/>
+      <c r="X40" s="131"/>
+      <c r="Y40" s="132"/>
     </row>
     <row r="41" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="125">
+      <c r="B41" s="127">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="126"/>
-[...2 lines deleted...]
-      <c r="F41" s="125">
+      <c r="C41" s="128"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="127">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="126"/>
-[...2 lines deleted...]
-      <c r="J41" s="125">
+      <c r="G41" s="128"/>
+      <c r="H41" s="128"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="127">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="126"/>
-[...2 lines deleted...]
-      <c r="N41" s="125">
+      <c r="K41" s="128"/>
+      <c r="L41" s="128"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="127">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="126"/>
-[...2 lines deleted...]
-      <c r="R41" s="125">
+      <c r="O41" s="128"/>
+      <c r="P41" s="128"/>
+      <c r="Q41" s="129"/>
+      <c r="R41" s="127">
         <f>(R29+R32+R35+R38)/4</f>
         <v>50</v>
       </c>
-      <c r="S41" s="126"/>
-[...2 lines deleted...]
-      <c r="V41" s="125">
+      <c r="S41" s="128"/>
+      <c r="T41" s="128"/>
+      <c r="U41" s="129"/>
+      <c r="V41" s="127">
         <f>(V29+V32+V35+V38)/4</f>
         <v>50</v>
       </c>
-      <c r="W41" s="126"/>
-[...1 lines deleted...]
-      <c r="Y41" s="127"/>
+      <c r="W41" s="128"/>
+      <c r="X41" s="128"/>
+      <c r="Y41" s="129"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="V37:Y37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F38:I38"/>
     <mergeCell ref="J38:M38"/>
     <mergeCell ref="V38:Y38"/>
     <mergeCell ref="N38:Q38"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R38:U38"/>
     <mergeCell ref="R37:U37"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="V40:Y40"/>
     <mergeCell ref="N40:Q40"/>
@@ -10288,216 +10497,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="99" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="97"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="97"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
+      <c r="Z1" s="99"/>
+      <c r="AA1" s="99"/>
+      <c r="AB1" s="99"/>
+      <c r="AC1" s="99"/>
+      <c r="AD1" s="99"/>
+      <c r="AE1" s="99"/>
+      <c r="AF1" s="99"/>
+      <c r="AG1" s="99"/>
+      <c r="AH1" s="99"/>
+      <c r="AI1" s="99"/>
+      <c r="AJ1" s="99"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="100" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="98"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="98"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="101" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="100"/>
-[...5 lines deleted...]
-      <c r="I3" s="99" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="101" t="s">
         <v>44</v>
       </c>
-      <c r="J3" s="100"/>
-[...5 lines deleted...]
-      <c r="P3" s="102" t="s">
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="103"/>
+      <c r="P3" s="104" t="s">
         <v>45</v>
       </c>
-      <c r="Q3" s="103"/>
-[...5 lines deleted...]
-      <c r="W3" s="131" t="s">
+      <c r="Q3" s="105"/>
+      <c r="R3" s="105"/>
+      <c r="S3" s="105"/>
+      <c r="T3" s="105"/>
+      <c r="U3" s="105"/>
+      <c r="V3" s="105"/>
+      <c r="W3" s="133" t="s">
         <v>46</v>
       </c>
-      <c r="X3" s="132"/>
-[...5 lines deleted...]
-      <c r="AD3" s="132" t="s">
+      <c r="X3" s="134"/>
+      <c r="Y3" s="134"/>
+      <c r="Z3" s="134"/>
+      <c r="AA3" s="134"/>
+      <c r="AB3" s="134"/>
+      <c r="AC3" s="135"/>
+      <c r="AD3" s="134" t="s">
         <v>47</v>
       </c>
-      <c r="AE3" s="132"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="133"/>
+      <c r="AE3" s="134"/>
+      <c r="AF3" s="134"/>
+      <c r="AG3" s="134"/>
+      <c r="AH3" s="134"/>
+      <c r="AI3" s="134"/>
+      <c r="AJ3" s="135"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="110"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="115"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="118"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="116"/>
+      <c r="AA4" s="116"/>
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="117"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="116"/>
+      <c r="AF4" s="116"/>
+      <c r="AG4" s="116"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="116"/>
+      <c r="AJ4" s="117"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>30</v>
       </c>
       <c r="C5" s="4">
         <v>31</v>
       </c>
       <c r="D5" s="3">
         <v>1</v>
       </c>
       <c r="E5" s="4">
         <v>2</v>
       </c>
       <c r="F5" s="3">
         <v>3</v>
       </c>
       <c r="G5" s="5">
         <v>4</v>
       </c>
       <c r="H5" s="6">
         <v>5</v>
@@ -12171,685 +12380,685 @@
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="105" t="s">
+      <c r="B24" s="107" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="106"/>
-[...2 lines deleted...]
-      <c r="F24" s="105" t="s">
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="107" t="s">
         <v>44</v>
       </c>
-      <c r="G24" s="106"/>
-[...2 lines deleted...]
-      <c r="J24" s="105" t="s">
+      <c r="G24" s="108"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="107" t="s">
         <v>45</v>
       </c>
-      <c r="K24" s="108"/>
-[...2 lines deleted...]
-      <c r="N24" s="105" t="s">
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="111"/>
+      <c r="N24" s="107" t="s">
         <v>46</v>
       </c>
-      <c r="O24" s="108"/>
-[...2 lines deleted...]
-      <c r="R24" s="105" t="s">
+      <c r="O24" s="110"/>
+      <c r="P24" s="110"/>
+      <c r="Q24" s="110"/>
+      <c r="R24" s="107" t="s">
         <v>47</v>
       </c>
-      <c r="S24" s="108"/>
-[...1 lines deleted...]
-      <c r="U24" s="109"/>
+      <c r="S24" s="110"/>
+      <c r="T24" s="110"/>
+      <c r="U24" s="111"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="120" t="s">
+      <c r="B25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="121"/>
-[...2 lines deleted...]
-      <c r="F25" s="120" t="s">
+      <c r="C25" s="123"/>
+      <c r="D25" s="123"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="121"/>
-[...2 lines deleted...]
-      <c r="J25" s="120" t="s">
+      <c r="G25" s="123"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="121"/>
-[...2 lines deleted...]
-      <c r="N25" s="120" t="s">
+      <c r="K25" s="123"/>
+      <c r="L25" s="123"/>
+      <c r="M25" s="124"/>
+      <c r="N25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="121"/>
-[...2 lines deleted...]
-      <c r="R25" s="120" t="s">
+      <c r="O25" s="123"/>
+      <c r="P25" s="123"/>
+      <c r="Q25" s="124"/>
+      <c r="R25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="121"/>
-[...1 lines deleted...]
-      <c r="U25" s="122"/>
+      <c r="S25" s="123"/>
+      <c r="T25" s="123"/>
+      <c r="U25" s="124"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="117" t="s">
+      <c r="B26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="118"/>
-[...2 lines deleted...]
-      <c r="F26" s="117" t="s">
+      <c r="C26" s="120"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="118"/>
-[...2 lines deleted...]
-      <c r="J26" s="117" t="s">
+      <c r="G26" s="120"/>
+      <c r="H26" s="120"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="118"/>
-[...2 lines deleted...]
-      <c r="N26" s="117" t="s">
+      <c r="K26" s="120"/>
+      <c r="L26" s="120"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="118"/>
-[...2 lines deleted...]
-      <c r="R26" s="117" t="s">
+      <c r="O26" s="120"/>
+      <c r="P26" s="120"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="118"/>
-[...1 lines deleted...]
-      <c r="U26" s="119"/>
+      <c r="S26" s="120"/>
+      <c r="T26" s="120"/>
+      <c r="U26" s="121"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="124">
+      <c r="B28" s="126">
         <v>100</v>
       </c>
-      <c r="C28" s="121"/>
-[...2 lines deleted...]
-      <c r="F28" s="124">
+      <c r="C28" s="123"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="126">
         <v>100</v>
       </c>
-      <c r="G28" s="121"/>
-[...2 lines deleted...]
-      <c r="J28" s="124">
+      <c r="G28" s="123"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="126">
         <v>100</v>
       </c>
-      <c r="K28" s="121"/>
-[...2 lines deleted...]
-      <c r="N28" s="124">
+      <c r="K28" s="123"/>
+      <c r="L28" s="123"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="126">
         <v>100</v>
       </c>
-      <c r="O28" s="121"/>
-[...2 lines deleted...]
-      <c r="R28" s="124">
+      <c r="O28" s="123"/>
+      <c r="P28" s="123"/>
+      <c r="Q28" s="124"/>
+      <c r="R28" s="126">
         <v>100</v>
       </c>
-      <c r="S28" s="121"/>
-[...1 lines deleted...]
-      <c r="U28" s="122"/>
+      <c r="S28" s="123"/>
+      <c r="T28" s="123"/>
+      <c r="U28" s="124"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="123">
+      <c r="B29" s="125">
         <v>100</v>
       </c>
-      <c r="C29" s="118"/>
-[...2 lines deleted...]
-      <c r="F29" s="123">
+      <c r="C29" s="120"/>
+      <c r="D29" s="120"/>
+      <c r="E29" s="121"/>
+      <c r="F29" s="125">
         <v>100</v>
       </c>
-      <c r="G29" s="118"/>
-[...2 lines deleted...]
-      <c r="J29" s="123">
+      <c r="G29" s="120"/>
+      <c r="H29" s="120"/>
+      <c r="I29" s="121"/>
+      <c r="J29" s="125">
         <v>100</v>
       </c>
-      <c r="K29" s="118"/>
-[...2 lines deleted...]
-      <c r="N29" s="123">
+      <c r="K29" s="120"/>
+      <c r="L29" s="120"/>
+      <c r="M29" s="121"/>
+      <c r="N29" s="125">
         <v>100</v>
       </c>
-      <c r="O29" s="118"/>
-[...2 lines deleted...]
-      <c r="R29" s="123">
+      <c r="O29" s="120"/>
+      <c r="P29" s="120"/>
+      <c r="Q29" s="121"/>
+      <c r="R29" s="125">
         <v>100</v>
       </c>
-      <c r="S29" s="118"/>
-[...1 lines deleted...]
-      <c r="U29" s="119"/>
+      <c r="S29" s="120"/>
+      <c r="T29" s="120"/>
+      <c r="U29" s="121"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="57"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="124">
+      <c r="B31" s="126">
         <v>100</v>
       </c>
-      <c r="C31" s="121"/>
-[...2 lines deleted...]
-      <c r="F31" s="124">
+      <c r="C31" s="123"/>
+      <c r="D31" s="123"/>
+      <c r="E31" s="124"/>
+      <c r="F31" s="126">
         <v>100</v>
       </c>
-      <c r="G31" s="121"/>
-[...2 lines deleted...]
-      <c r="J31" s="124">
+      <c r="G31" s="123"/>
+      <c r="H31" s="123"/>
+      <c r="I31" s="124"/>
+      <c r="J31" s="126">
         <v>100</v>
       </c>
-      <c r="K31" s="121"/>
-[...2 lines deleted...]
-      <c r="N31" s="124">
+      <c r="K31" s="123"/>
+      <c r="L31" s="123"/>
+      <c r="M31" s="124"/>
+      <c r="N31" s="126">
         <v>100</v>
       </c>
-      <c r="O31" s="121"/>
-[...2 lines deleted...]
-      <c r="R31" s="124">
+      <c r="O31" s="123"/>
+      <c r="P31" s="123"/>
+      <c r="Q31" s="124"/>
+      <c r="R31" s="126">
         <v>100</v>
       </c>
-      <c r="S31" s="121"/>
-[...1 lines deleted...]
-      <c r="U31" s="122"/>
+      <c r="S31" s="123"/>
+      <c r="T31" s="123"/>
+      <c r="U31" s="124"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="123">
+      <c r="B32" s="125">
         <v>100</v>
       </c>
-      <c r="C32" s="118"/>
-[...2 lines deleted...]
-      <c r="F32" s="123">
+      <c r="C32" s="120"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="121"/>
+      <c r="F32" s="125">
         <v>100</v>
       </c>
-      <c r="G32" s="118"/>
-[...2 lines deleted...]
-      <c r="J32" s="123">
+      <c r="G32" s="120"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="121"/>
+      <c r="J32" s="125">
         <v>100</v>
       </c>
-      <c r="K32" s="118"/>
-[...2 lines deleted...]
-      <c r="N32" s="123">
+      <c r="K32" s="120"/>
+      <c r="L32" s="120"/>
+      <c r="M32" s="121"/>
+      <c r="N32" s="125">
         <v>100</v>
       </c>
-      <c r="O32" s="118"/>
-[...2 lines deleted...]
-      <c r="R32" s="123">
+      <c r="O32" s="120"/>
+      <c r="P32" s="120"/>
+      <c r="Q32" s="121"/>
+      <c r="R32" s="125">
         <v>100</v>
       </c>
-      <c r="S32" s="118"/>
-[...1 lines deleted...]
-      <c r="U32" s="119"/>
+      <c r="S32" s="120"/>
+      <c r="T32" s="120"/>
+      <c r="U32" s="121"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="124">
+      <c r="B34" s="126">
         <v>100</v>
       </c>
-      <c r="C34" s="121"/>
-[...2 lines deleted...]
-      <c r="F34" s="124">
+      <c r="C34" s="123"/>
+      <c r="D34" s="123"/>
+      <c r="E34" s="124"/>
+      <c r="F34" s="126">
         <v>100</v>
       </c>
-      <c r="G34" s="121"/>
-[...2 lines deleted...]
-      <c r="J34" s="124">
+      <c r="G34" s="123"/>
+      <c r="H34" s="123"/>
+      <c r="I34" s="124"/>
+      <c r="J34" s="126">
         <v>100</v>
       </c>
-      <c r="K34" s="121"/>
-[...2 lines deleted...]
-      <c r="N34" s="124">
+      <c r="K34" s="123"/>
+      <c r="L34" s="123"/>
+      <c r="M34" s="124"/>
+      <c r="N34" s="126">
         <v>100</v>
       </c>
-      <c r="O34" s="121"/>
-[...2 lines deleted...]
-      <c r="R34" s="124">
+      <c r="O34" s="123"/>
+      <c r="P34" s="123"/>
+      <c r="Q34" s="124"/>
+      <c r="R34" s="126">
         <v>100</v>
       </c>
-      <c r="S34" s="121"/>
-[...1 lines deleted...]
-      <c r="U34" s="122"/>
+      <c r="S34" s="123"/>
+      <c r="T34" s="123"/>
+      <c r="U34" s="124"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="123">
+      <c r="B35" s="125">
         <v>0</v>
       </c>
-      <c r="C35" s="118"/>
-[...2 lines deleted...]
-      <c r="F35" s="123">
+      <c r="C35" s="120"/>
+      <c r="D35" s="120"/>
+      <c r="E35" s="121"/>
+      <c r="F35" s="125">
         <v>0</v>
       </c>
-      <c r="G35" s="118"/>
-[...2 lines deleted...]
-      <c r="J35" s="123">
+      <c r="G35" s="120"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="125">
         <v>0</v>
       </c>
-      <c r="K35" s="118"/>
-[...2 lines deleted...]
-      <c r="N35" s="123">
+      <c r="K35" s="120"/>
+      <c r="L35" s="120"/>
+      <c r="M35" s="121"/>
+      <c r="N35" s="125">
         <v>0</v>
       </c>
-      <c r="O35" s="118"/>
-[...2 lines deleted...]
-      <c r="R35" s="123">
+      <c r="O35" s="120"/>
+      <c r="P35" s="120"/>
+      <c r="Q35" s="121"/>
+      <c r="R35" s="125">
         <v>0</v>
       </c>
-      <c r="S35" s="118"/>
-[...1 lines deleted...]
-      <c r="U35" s="119"/>
+      <c r="S35" s="120"/>
+      <c r="T35" s="120"/>
+      <c r="U35" s="121"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="124">
+      <c r="B37" s="126">
         <v>100</v>
       </c>
-      <c r="C37" s="121"/>
-[...2 lines deleted...]
-      <c r="F37" s="124">
+      <c r="C37" s="123"/>
+      <c r="D37" s="123"/>
+      <c r="E37" s="124"/>
+      <c r="F37" s="126">
         <v>100</v>
       </c>
-      <c r="G37" s="121"/>
-[...2 lines deleted...]
-      <c r="J37" s="124">
+      <c r="G37" s="123"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="124"/>
+      <c r="J37" s="126">
         <v>100</v>
       </c>
-      <c r="K37" s="121"/>
-[...2 lines deleted...]
-      <c r="N37" s="124">
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="124"/>
+      <c r="N37" s="126">
         <v>100</v>
       </c>
-      <c r="O37" s="121"/>
-[...2 lines deleted...]
-      <c r="R37" s="128">
+      <c r="O37" s="123"/>
+      <c r="P37" s="123"/>
+      <c r="Q37" s="124"/>
+      <c r="R37" s="130">
         <v>100</v>
       </c>
-      <c r="S37" s="129"/>
-[...1 lines deleted...]
-      <c r="U37" s="130"/>
+      <c r="S37" s="131"/>
+      <c r="T37" s="131"/>
+      <c r="U37" s="132"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="123">
+      <c r="B38" s="125">
         <v>0</v>
       </c>
-      <c r="C38" s="118"/>
-[...2 lines deleted...]
-      <c r="F38" s="123">
+      <c r="C38" s="120"/>
+      <c r="D38" s="120"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="125">
         <v>0</v>
       </c>
-      <c r="G38" s="118"/>
-[...2 lines deleted...]
-      <c r="J38" s="123">
+      <c r="G38" s="120"/>
+      <c r="H38" s="120"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="125">
         <v>0</v>
       </c>
-      <c r="K38" s="118"/>
-[...2 lines deleted...]
-      <c r="N38" s="123">
+      <c r="K38" s="120"/>
+      <c r="L38" s="120"/>
+      <c r="M38" s="121"/>
+      <c r="N38" s="125">
         <v>0</v>
       </c>
-      <c r="O38" s="118"/>
-[...2 lines deleted...]
-      <c r="R38" s="123">
+      <c r="O38" s="120"/>
+      <c r="P38" s="120"/>
+      <c r="Q38" s="121"/>
+      <c r="R38" s="125">
         <v>0</v>
       </c>
-      <c r="S38" s="118"/>
-[...1 lines deleted...]
-      <c r="U38" s="119"/>
+      <c r="S38" s="120"/>
+      <c r="T38" s="120"/>
+      <c r="U38" s="121"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="128">
+      <c r="B40" s="130">
         <f>(B28+B31+B34+B37)/4</f>
         <v>100</v>
       </c>
-      <c r="C40" s="129"/>
-[...2 lines deleted...]
-      <c r="F40" s="128">
+      <c r="C40" s="131"/>
+      <c r="D40" s="131"/>
+      <c r="E40" s="132"/>
+      <c r="F40" s="130">
         <f>(F28+F31+F34+F37)/4</f>
         <v>100</v>
       </c>
-      <c r="G40" s="129"/>
-[...2 lines deleted...]
-      <c r="J40" s="128">
+      <c r="G40" s="131"/>
+      <c r="H40" s="131"/>
+      <c r="I40" s="132"/>
+      <c r="J40" s="130">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="129"/>
-[...2 lines deleted...]
-      <c r="N40" s="128">
+      <c r="K40" s="131"/>
+      <c r="L40" s="131"/>
+      <c r="M40" s="132"/>
+      <c r="N40" s="130">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="129"/>
-[...2 lines deleted...]
-      <c r="R40" s="128">
+      <c r="O40" s="131"/>
+      <c r="P40" s="131"/>
+      <c r="Q40" s="132"/>
+      <c r="R40" s="130">
         <f>(R28+R31+R34+R37)/4</f>
         <v>100</v>
       </c>
-      <c r="S40" s="129"/>
-[...1 lines deleted...]
-      <c r="U40" s="130"/>
+      <c r="S40" s="131"/>
+      <c r="T40" s="131"/>
+      <c r="U40" s="132"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="125">
+      <c r="B41" s="127">
         <f>(B29+B32+B35+B38)/4</f>
         <v>50</v>
       </c>
-      <c r="C41" s="126"/>
-[...2 lines deleted...]
-      <c r="F41" s="125">
+      <c r="C41" s="128"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="127">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="126"/>
-[...2 lines deleted...]
-      <c r="J41" s="125">
+      <c r="G41" s="128"/>
+      <c r="H41" s="128"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="127">
         <f>(J29+J32+J35+J38)/4</f>
         <v>50</v>
       </c>
-      <c r="K41" s="126"/>
-[...2 lines deleted...]
-      <c r="N41" s="125">
+      <c r="K41" s="128"/>
+      <c r="L41" s="128"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="127">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="126"/>
-[...2 lines deleted...]
-      <c r="R41" s="125">
+      <c r="O41" s="128"/>
+      <c r="P41" s="128"/>
+      <c r="Q41" s="129"/>
+      <c r="R41" s="127">
         <f>(R29+R32+R35+R38)/4</f>
         <v>50</v>
       </c>
-      <c r="S41" s="126"/>
-[...1 lines deleted...]
-      <c r="U41" s="127"/>
+      <c r="S41" s="128"/>
+      <c r="T41" s="128"/>
+      <c r="U41" s="129"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="P4:V4"/>
     <mergeCell ref="W4:AC4"/>
     <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:I24"/>
     <mergeCell ref="J24:M24"/>
     <mergeCell ref="N24:Q24"/>
     <mergeCell ref="R24:U24"/>
@@ -12901,52 +13110,52 @@
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F38:I38"/>
     <mergeCell ref="J38:M38"/>
     <mergeCell ref="N38:Q38"/>
     <mergeCell ref="R38:U38"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="N40:Q40"/>
     <mergeCell ref="R40:U40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="J41:M41"/>
     <mergeCell ref="N41:Q41"/>
     <mergeCell ref="R41:U41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM45"/>
   <sheetViews>
-    <sheetView topLeftCell="F1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="R25" sqref="R25:U38"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Z39" sqref="Z39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
@@ -13038,216 +13247,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="99" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="97"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="97"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
+      <c r="Z1" s="99"/>
+      <c r="AA1" s="99"/>
+      <c r="AB1" s="99"/>
+      <c r="AC1" s="99"/>
+      <c r="AD1" s="99"/>
+      <c r="AE1" s="99"/>
+      <c r="AF1" s="99"/>
+      <c r="AG1" s="99"/>
+      <c r="AH1" s="99"/>
+      <c r="AI1" s="99"/>
+      <c r="AJ1" s="99"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="98"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="98"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="101" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="100"/>
-[...5 lines deleted...]
-      <c r="I3" s="99" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="101" t="s">
         <v>52</v>
       </c>
-      <c r="J3" s="100"/>
-[...5 lines deleted...]
-      <c r="P3" s="102" t="s">
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="103"/>
+      <c r="P3" s="104" t="s">
         <v>53</v>
       </c>
-      <c r="Q3" s="103"/>
-[...5 lines deleted...]
-      <c r="W3" s="131" t="s">
+      <c r="Q3" s="105"/>
+      <c r="R3" s="105"/>
+      <c r="S3" s="105"/>
+      <c r="T3" s="105"/>
+      <c r="U3" s="105"/>
+      <c r="V3" s="105"/>
+      <c r="W3" s="133" t="s">
         <v>54</v>
       </c>
-      <c r="X3" s="132"/>
-[...5 lines deleted...]
-      <c r="AD3" s="132" t="s">
+      <c r="X3" s="134"/>
+      <c r="Y3" s="134"/>
+      <c r="Z3" s="134"/>
+      <c r="AA3" s="134"/>
+      <c r="AB3" s="134"/>
+      <c r="AC3" s="135"/>
+      <c r="AD3" s="134" t="s">
         <v>55</v>
       </c>
-      <c r="AE3" s="132"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="133"/>
+      <c r="AE3" s="134"/>
+      <c r="AF3" s="134"/>
+      <c r="AG3" s="134"/>
+      <c r="AH3" s="134"/>
+      <c r="AI3" s="134"/>
+      <c r="AJ3" s="135"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="110"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="115"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="118"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="116"/>
+      <c r="AA4" s="116"/>
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="117"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="116"/>
+      <c r="AF4" s="116"/>
+      <c r="AG4" s="116"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="116"/>
+      <c r="AJ4" s="117"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>27</v>
       </c>
       <c r="C5" s="4">
         <v>28</v>
       </c>
       <c r="D5" s="3">
         <v>29</v>
       </c>
       <c r="E5" s="4">
         <v>30</v>
       </c>
       <c r="F5" s="3">
         <v>1</v>
       </c>
       <c r="G5" s="5">
         <v>2</v>
       </c>
       <c r="H5" s="6">
         <v>3</v>
@@ -14921,701 +15130,701 @@
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="105" t="s">
+      <c r="B24" s="107" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="106"/>
-[...2 lines deleted...]
-      <c r="F24" s="105" t="s">
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="107" t="s">
         <v>52</v>
       </c>
-      <c r="G24" s="106"/>
-[...2 lines deleted...]
-      <c r="J24" s="105" t="s">
+      <c r="G24" s="108"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="107" t="s">
         <v>53</v>
       </c>
-      <c r="K24" s="108"/>
-[...2 lines deleted...]
-      <c r="N24" s="105" t="s">
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="111"/>
+      <c r="N24" s="107" t="s">
         <v>54</v>
       </c>
-      <c r="O24" s="108"/>
-[...2 lines deleted...]
-      <c r="R24" s="105" t="s">
+      <c r="O24" s="110"/>
+      <c r="P24" s="110"/>
+      <c r="Q24" s="110"/>
+      <c r="R24" s="107" t="s">
         <v>55</v>
       </c>
-      <c r="S24" s="108"/>
-[...1 lines deleted...]
-      <c r="U24" s="109"/>
+      <c r="S24" s="110"/>
+      <c r="T24" s="110"/>
+      <c r="U24" s="111"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="120" t="s">
+      <c r="B25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="121"/>
-[...2 lines deleted...]
-      <c r="F25" s="120" t="s">
+      <c r="C25" s="123"/>
+      <c r="D25" s="123"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="121"/>
-[...2 lines deleted...]
-      <c r="J25" s="120" t="s">
+      <c r="G25" s="123"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="121"/>
-[...2 lines deleted...]
-      <c r="N25" s="120" t="s">
+      <c r="K25" s="123"/>
+      <c r="L25" s="123"/>
+      <c r="M25" s="124"/>
+      <c r="N25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="121"/>
-[...2 lines deleted...]
-      <c r="R25" s="120" t="s">
+      <c r="O25" s="123"/>
+      <c r="P25" s="123"/>
+      <c r="Q25" s="124"/>
+      <c r="R25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="121"/>
-[...1 lines deleted...]
-      <c r="U25" s="122"/>
+      <c r="S25" s="123"/>
+      <c r="T25" s="123"/>
+      <c r="U25" s="124"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="117" t="s">
+      <c r="B26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="118"/>
-[...2 lines deleted...]
-      <c r="F26" s="117" t="s">
+      <c r="C26" s="120"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="118"/>
-[...2 lines deleted...]
-      <c r="J26" s="117" t="s">
+      <c r="G26" s="120"/>
+      <c r="H26" s="120"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="118"/>
-[...2 lines deleted...]
-      <c r="N26" s="117" t="s">
+      <c r="K26" s="120"/>
+      <c r="L26" s="120"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="118"/>
-[...2 lines deleted...]
-      <c r="R26" s="117" t="s">
+      <c r="O26" s="120"/>
+      <c r="P26" s="120"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="118"/>
-[...1 lines deleted...]
-      <c r="U26" s="119"/>
+      <c r="S26" s="120"/>
+      <c r="T26" s="120"/>
+      <c r="U26" s="121"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="91" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="124">
+      <c r="B28" s="126">
         <v>100</v>
       </c>
-      <c r="C28" s="121"/>
-[...2 lines deleted...]
-      <c r="F28" s="124">
+      <c r="C28" s="123"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="126">
         <v>100</v>
       </c>
-      <c r="G28" s="121"/>
-[...2 lines deleted...]
-      <c r="J28" s="124">
+      <c r="G28" s="123"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="126">
         <v>100</v>
       </c>
-      <c r="K28" s="121"/>
-[...2 lines deleted...]
-      <c r="N28" s="124">
+      <c r="K28" s="123"/>
+      <c r="L28" s="123"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="126">
         <v>100</v>
       </c>
-      <c r="O28" s="121"/>
-[...2 lines deleted...]
-      <c r="R28" s="124">
+      <c r="O28" s="123"/>
+      <c r="P28" s="123"/>
+      <c r="Q28" s="124"/>
+      <c r="R28" s="126">
         <v>100</v>
       </c>
-      <c r="S28" s="121"/>
-[...1 lines deleted...]
-      <c r="U28" s="122"/>
+      <c r="S28" s="123"/>
+      <c r="T28" s="123"/>
+      <c r="U28" s="124"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="90" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="123">
+      <c r="B29" s="125">
         <v>100</v>
       </c>
-      <c r="C29" s="118"/>
-[...2 lines deleted...]
-      <c r="F29" s="123">
+      <c r="C29" s="120"/>
+      <c r="D29" s="120"/>
+      <c r="E29" s="121"/>
+      <c r="F29" s="125">
         <v>100</v>
       </c>
-      <c r="G29" s="118"/>
-[...2 lines deleted...]
-      <c r="J29" s="123">
+      <c r="G29" s="120"/>
+      <c r="H29" s="120"/>
+      <c r="I29" s="121"/>
+      <c r="J29" s="125">
         <v>100</v>
       </c>
-      <c r="K29" s="118"/>
-[...2 lines deleted...]
-      <c r="N29" s="123">
+      <c r="K29" s="120"/>
+      <c r="L29" s="120"/>
+      <c r="M29" s="121"/>
+      <c r="N29" s="125">
         <v>100</v>
       </c>
-      <c r="O29" s="118"/>
-[...2 lines deleted...]
-      <c r="R29" s="123">
+      <c r="O29" s="120"/>
+      <c r="P29" s="120"/>
+      <c r="Q29" s="121"/>
+      <c r="R29" s="125">
         <v>100</v>
       </c>
-      <c r="S29" s="118"/>
-[...1 lines deleted...]
-      <c r="U29" s="119"/>
+      <c r="S29" s="120"/>
+      <c r="T29" s="120"/>
+      <c r="U29" s="121"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="57"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="91" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="124">
+      <c r="B31" s="126">
         <v>100</v>
       </c>
-      <c r="C31" s="121"/>
-[...2 lines deleted...]
-      <c r="F31" s="124">
+      <c r="C31" s="123"/>
+      <c r="D31" s="123"/>
+      <c r="E31" s="124"/>
+      <c r="F31" s="126">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="G31" s="121"/>
-[...2 lines deleted...]
-      <c r="J31" s="124">
+      <c r="G31" s="123"/>
+      <c r="H31" s="123"/>
+      <c r="I31" s="124"/>
+      <c r="J31" s="126">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K31" s="121"/>
-[...2 lines deleted...]
-      <c r="N31" s="124">
+      <c r="K31" s="123"/>
+      <c r="L31" s="123"/>
+      <c r="M31" s="124"/>
+      <c r="N31" s="126">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="O31" s="121"/>
-[...2 lines deleted...]
-      <c r="R31" s="124">
+      <c r="O31" s="123"/>
+      <c r="P31" s="123"/>
+      <c r="Q31" s="124"/>
+      <c r="R31" s="126">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="S31" s="121"/>
-[...1 lines deleted...]
-      <c r="U31" s="122"/>
+      <c r="S31" s="123"/>
+      <c r="T31" s="123"/>
+      <c r="U31" s="124"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="123">
+      <c r="B32" s="125">
         <v>100</v>
       </c>
-      <c r="C32" s="118"/>
-[...2 lines deleted...]
-      <c r="F32" s="123">
+      <c r="C32" s="120"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="121"/>
+      <c r="F32" s="125">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="G32" s="118"/>
-[...2 lines deleted...]
-      <c r="J32" s="123">
+      <c r="G32" s="120"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="121"/>
+      <c r="J32" s="125">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K32" s="118"/>
-[...2 lines deleted...]
-      <c r="N32" s="123">
+      <c r="K32" s="120"/>
+      <c r="L32" s="120"/>
+      <c r="M32" s="121"/>
+      <c r="N32" s="125">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="O32" s="118"/>
-[...2 lines deleted...]
-      <c r="R32" s="123">
+      <c r="O32" s="120"/>
+      <c r="P32" s="120"/>
+      <c r="Q32" s="121"/>
+      <c r="R32" s="125">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="S32" s="118"/>
-[...1 lines deleted...]
-      <c r="U32" s="119"/>
+      <c r="S32" s="120"/>
+      <c r="T32" s="120"/>
+      <c r="U32" s="121"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
       <c r="R33" s="57"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="124">
+      <c r="B34" s="126">
         <v>100</v>
       </c>
-      <c r="C34" s="121"/>
-[...2 lines deleted...]
-      <c r="F34" s="124">
+      <c r="C34" s="123"/>
+      <c r="D34" s="123"/>
+      <c r="E34" s="124"/>
+      <c r="F34" s="126">
         <f>351/351*100</f>
         <v>100</v>
       </c>
-      <c r="G34" s="121"/>
-[...2 lines deleted...]
-      <c r="J34" s="124">
+      <c r="G34" s="123"/>
+      <c r="H34" s="123"/>
+      <c r="I34" s="124"/>
+      <c r="J34" s="126">
         <f>351/351*100</f>
         <v>100</v>
       </c>
-      <c r="K34" s="121"/>
-[...2 lines deleted...]
-      <c r="N34" s="124">
+      <c r="K34" s="123"/>
+      <c r="L34" s="123"/>
+      <c r="M34" s="124"/>
+      <c r="N34" s="126">
         <v>100</v>
       </c>
-      <c r="O34" s="121"/>
-[...2 lines deleted...]
-      <c r="R34" s="124">
+      <c r="O34" s="123"/>
+      <c r="P34" s="123"/>
+      <c r="Q34" s="124"/>
+      <c r="R34" s="126">
         <v>100</v>
       </c>
-      <c r="S34" s="121"/>
-[...1 lines deleted...]
-      <c r="U34" s="122"/>
+      <c r="S34" s="123"/>
+      <c r="T34" s="123"/>
+      <c r="U34" s="124"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="90" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="123">
+      <c r="B35" s="125">
         <v>0</v>
       </c>
-      <c r="C35" s="118"/>
-[...2 lines deleted...]
-      <c r="F35" s="123">
+      <c r="C35" s="120"/>
+      <c r="D35" s="120"/>
+      <c r="E35" s="121"/>
+      <c r="F35" s="125">
         <f>0/144*100</f>
         <v>0</v>
       </c>
-      <c r="G35" s="118"/>
-[...2 lines deleted...]
-      <c r="J35" s="123">
+      <c r="G35" s="120"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="125">
         <f>0/144*100</f>
         <v>0</v>
       </c>
-      <c r="K35" s="118"/>
-[...2 lines deleted...]
-      <c r="N35" s="123">
+      <c r="K35" s="120"/>
+      <c r="L35" s="120"/>
+      <c r="M35" s="121"/>
+      <c r="N35" s="125">
         <v>0</v>
       </c>
-      <c r="O35" s="118"/>
-[...2 lines deleted...]
-      <c r="R35" s="123">
+      <c r="O35" s="120"/>
+      <c r="P35" s="120"/>
+      <c r="Q35" s="121"/>
+      <c r="R35" s="125">
         <v>75</v>
       </c>
-      <c r="S35" s="118"/>
-[...1 lines deleted...]
-      <c r="U35" s="119"/>
+      <c r="S35" s="120"/>
+      <c r="T35" s="120"/>
+      <c r="U35" s="121"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="57"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="57"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="124">
+      <c r="B37" s="126">
         <v>100</v>
       </c>
-      <c r="C37" s="121"/>
-[...2 lines deleted...]
-      <c r="F37" s="124">
+      <c r="C37" s="123"/>
+      <c r="D37" s="123"/>
+      <c r="E37" s="124"/>
+      <c r="F37" s="126">
         <f>351/351*100</f>
         <v>100</v>
       </c>
-      <c r="G37" s="121"/>
-[...2 lines deleted...]
-      <c r="J37" s="124">
+      <c r="G37" s="123"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="124"/>
+      <c r="J37" s="126">
         <f>351/351*100</f>
         <v>100</v>
       </c>
-      <c r="K37" s="121"/>
-[...2 lines deleted...]
-      <c r="N37" s="124">
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="124"/>
+      <c r="N37" s="126">
         <v>100</v>
       </c>
-      <c r="O37" s="121"/>
-[...2 lines deleted...]
-      <c r="R37" s="124">
+      <c r="O37" s="123"/>
+      <c r="P37" s="123"/>
+      <c r="Q37" s="124"/>
+      <c r="R37" s="126">
         <v>100</v>
       </c>
-      <c r="S37" s="121"/>
-[...1 lines deleted...]
-      <c r="U37" s="122"/>
+      <c r="S37" s="123"/>
+      <c r="T37" s="123"/>
+      <c r="U37" s="124"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="123">
+      <c r="B38" s="125">
         <v>0</v>
       </c>
-      <c r="C38" s="118"/>
-[...2 lines deleted...]
-      <c r="F38" s="123">
+      <c r="C38" s="120"/>
+      <c r="D38" s="120"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="125">
         <f>0/144*100</f>
         <v>0</v>
       </c>
-      <c r="G38" s="118"/>
-[...2 lines deleted...]
-      <c r="J38" s="123">
+      <c r="G38" s="120"/>
+      <c r="H38" s="120"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="125">
         <f>0/144*100</f>
         <v>0</v>
       </c>
-      <c r="K38" s="118"/>
-[...2 lines deleted...]
-      <c r="N38" s="123">
+      <c r="K38" s="120"/>
+      <c r="L38" s="120"/>
+      <c r="M38" s="121"/>
+      <c r="N38" s="125">
         <v>0</v>
       </c>
-      <c r="O38" s="118"/>
-[...2 lines deleted...]
-      <c r="R38" s="123">
+      <c r="O38" s="120"/>
+      <c r="P38" s="120"/>
+      <c r="Q38" s="121"/>
+      <c r="R38" s="125">
         <v>0</v>
       </c>
-      <c r="S38" s="118"/>
-[...1 lines deleted...]
-      <c r="U38" s="119"/>
+      <c r="S38" s="120"/>
+      <c r="T38" s="120"/>
+      <c r="U38" s="121"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="128">
+      <c r="B40" s="130">
         <f>(B28+B31+B34+B37)/4</f>
         <v>100</v>
       </c>
-      <c r="C40" s="129"/>
-[...2 lines deleted...]
-      <c r="F40" s="128">
+      <c r="C40" s="131"/>
+      <c r="D40" s="131"/>
+      <c r="E40" s="132"/>
+      <c r="F40" s="130">
         <f>(F28+F31+F34+F37)/4</f>
         <v>100</v>
       </c>
-      <c r="G40" s="129"/>
-[...2 lines deleted...]
-      <c r="J40" s="128">
+      <c r="G40" s="131"/>
+      <c r="H40" s="131"/>
+      <c r="I40" s="132"/>
+      <c r="J40" s="130">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="129"/>
-[...2 lines deleted...]
-      <c r="N40" s="128">
+      <c r="K40" s="131"/>
+      <c r="L40" s="131"/>
+      <c r="M40" s="132"/>
+      <c r="N40" s="130">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="129"/>
-[...2 lines deleted...]
-      <c r="R40" s="128">
+      <c r="O40" s="131"/>
+      <c r="P40" s="131"/>
+      <c r="Q40" s="132"/>
+      <c r="R40" s="130">
         <f>(R28+R31+R34+R37)/4</f>
         <v>100</v>
       </c>
-      <c r="S40" s="129"/>
-[...1 lines deleted...]
-      <c r="U40" s="130"/>
+      <c r="S40" s="131"/>
+      <c r="T40" s="131"/>
+      <c r="U40" s="132"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="125">
+      <c r="B41" s="127">
         <f>(B29+B32+B35+B38)/4</f>
         <v>50</v>
       </c>
-      <c r="C41" s="126"/>
-[...2 lines deleted...]
-      <c r="F41" s="125">
+      <c r="C41" s="128"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="127">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="126"/>
-[...2 lines deleted...]
-      <c r="J41" s="125">
+      <c r="G41" s="128"/>
+      <c r="H41" s="128"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="127">
         <f>(J29+J32+J35+J38)/4</f>
         <v>50</v>
       </c>
-      <c r="K41" s="126"/>
-[...2 lines deleted...]
-      <c r="N41" s="125">
+      <c r="K41" s="128"/>
+      <c r="L41" s="128"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="127">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="126"/>
-[...2 lines deleted...]
-      <c r="R41" s="125">
+      <c r="O41" s="128"/>
+      <c r="P41" s="128"/>
+      <c r="Q41" s="129"/>
+      <c r="R41" s="127">
         <f>(R29+R32+R35+R38)/4</f>
         <v>68.75</v>
       </c>
-      <c r="S41" s="126"/>
-[...1 lines deleted...]
-      <c r="U41" s="127"/>
+      <c r="S41" s="128"/>
+      <c r="T41" s="128"/>
+      <c r="U41" s="129"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:I24"/>
     <mergeCell ref="J24:M24"/>
     <mergeCell ref="N24:Q24"/>
     <mergeCell ref="R24:U24"/>
@@ -15670,54 +15879,54 @@
     <mergeCell ref="N38:Q38"/>
     <mergeCell ref="R38:U38"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R37:U37"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="J41:M41"/>
     <mergeCell ref="N41:Q41"/>
     <mergeCell ref="R41:U41"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="N40:Q40"/>
     <mergeCell ref="R40:U40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AM44"/>
+  <dimension ref="A1:AM50"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="Z32" sqref="Z32"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Z31" sqref="Z31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
@@ -15809,462 +16018,546 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="99" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="97"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="97"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
+      <c r="Z1" s="99"/>
+      <c r="AA1" s="99"/>
+      <c r="AB1" s="99"/>
+      <c r="AC1" s="99"/>
+      <c r="AD1" s="99"/>
+      <c r="AE1" s="99"/>
+      <c r="AF1" s="99"/>
+      <c r="AG1" s="99"/>
+      <c r="AH1" s="99"/>
+      <c r="AI1" s="99"/>
+      <c r="AJ1" s="99"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="100" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="98"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="98"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="99" t="s">
-[...17 lines deleted...]
-      <c r="P3" s="102" t="s">
+      <c r="B3" s="101" t="s">
+        <v>79</v>
+      </c>
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="101" t="s">
+        <v>80</v>
+      </c>
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="103"/>
+      <c r="P3" s="104" t="s">
         <v>63</v>
       </c>
-      <c r="Q3" s="103"/>
-[...14 lines deleted...]
-      <c r="AD3" s="132" t="s">
+      <c r="Q3" s="105"/>
+      <c r="R3" s="105"/>
+      <c r="S3" s="105"/>
+      <c r="T3" s="105"/>
+      <c r="U3" s="105"/>
+      <c r="V3" s="105"/>
+      <c r="W3" s="133" t="s">
+        <v>76</v>
+      </c>
+      <c r="X3" s="134"/>
+      <c r="Y3" s="134"/>
+      <c r="Z3" s="134"/>
+      <c r="AA3" s="134"/>
+      <c r="AB3" s="134"/>
+      <c r="AC3" s="135"/>
+      <c r="AD3" s="134" t="s">
         <v>65</v>
       </c>
-      <c r="AE3" s="132"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="133"/>
+      <c r="AE3" s="134"/>
+      <c r="AF3" s="134"/>
+      <c r="AG3" s="134"/>
+      <c r="AH3" s="134"/>
+      <c r="AI3" s="134"/>
+      <c r="AJ3" s="135"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="110"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="115"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="118"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="116"/>
+      <c r="AA4" s="116"/>
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="117"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="116"/>
+      <c r="AF4" s="116"/>
+      <c r="AG4" s="116"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="116"/>
+      <c r="AJ4" s="117"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>1</v>
       </c>
       <c r="C5" s="4">
         <v>2</v>
       </c>
       <c r="D5" s="3">
         <v>3</v>
       </c>
       <c r="E5" s="4">
         <v>4</v>
       </c>
       <c r="F5" s="3">
         <v>5</v>
       </c>
       <c r="G5" s="5">
         <v>6</v>
       </c>
       <c r="H5" s="6">
         <v>7</v>
       </c>
       <c r="I5" s="3">
         <v>8</v>
       </c>
       <c r="J5" s="7">
         <v>9</v>
       </c>
       <c r="K5" s="3">
         <v>10</v>
       </c>
       <c r="L5" s="7">
         <v>11</v>
       </c>
       <c r="M5" s="3">
         <v>12</v>
       </c>
       <c r="N5" s="7">
         <v>13</v>
       </c>
       <c r="O5" s="3">
         <v>14</v>
       </c>
-      <c r="P5" s="8">
-[...18 lines deleted...]
-        <v>21</v>
+      <c r="P5" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q5" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="T5" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="U5" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>73</v>
       </c>
       <c r="W5" s="3">
         <v>22</v>
       </c>
       <c r="X5" s="7">
         <v>23</v>
       </c>
       <c r="Y5" s="3">
         <v>24</v>
       </c>
       <c r="Z5" s="7">
         <v>25</v>
       </c>
       <c r="AA5" s="3">
         <v>26</v>
       </c>
       <c r="AB5" s="7">
         <v>27</v>
       </c>
       <c r="AC5" s="3">
         <v>28</v>
       </c>
-      <c r="AD5" s="10">
-[...18 lines deleted...]
-        <v>5</v>
+      <c r="AD5" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="AE5" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF5" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="AG5" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="AH5" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="AI5" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ5" s="3" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="6" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="95" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="12">
         <v>1000</v>
       </c>
       <c r="C6" s="12">
         <v>1000</v>
       </c>
       <c r="D6" s="12">
         <v>1000</v>
       </c>
       <c r="E6" s="12">
         <v>1000</v>
       </c>
       <c r="F6" s="12">
         <v>1000</v>
       </c>
       <c r="G6" s="12">
         <v>1000</v>
       </c>
       <c r="H6" s="12">
         <v>1000</v>
       </c>
       <c r="I6" s="12">
         <v>1000</v>
       </c>
       <c r="J6" s="12">
         <v>1000</v>
       </c>
       <c r="K6" s="12">
         <v>1000</v>
       </c>
       <c r="L6" s="12">
         <v>1000</v>
       </c>
       <c r="M6" s="12">
         <v>1000</v>
       </c>
       <c r="N6" s="12">
         <v>1000</v>
       </c>
       <c r="O6" s="12">
         <v>1000</v>
       </c>
-      <c r="P6" s="14"/>
-[...19 lines deleted...]
-      <c r="AJ6" s="15"/>
+      <c r="P6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="R6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="S6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="T6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="U6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="V6" s="14">
+        <v>1000</v>
+      </c>
+      <c r="W6" s="89">
+        <v>1000</v>
+      </c>
+      <c r="X6" s="93">
+        <v>1000</v>
+      </c>
+      <c r="Y6" s="89">
+        <v>1000</v>
+      </c>
+      <c r="Z6" s="93">
+        <v>1000</v>
+      </c>
+      <c r="AA6" s="89">
+        <v>1000</v>
+      </c>
+      <c r="AB6" s="93">
+        <v>1000</v>
+      </c>
+      <c r="AC6" s="89">
+        <v>1000</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AE6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AF6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AG6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AH6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AI6" s="15">
+        <v>1000</v>
+      </c>
+      <c r="AJ6" s="15">
+        <v>1000</v>
+      </c>
     </row>
     <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="96" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="18">
         <v>1000</v>
       </c>
       <c r="C7" s="18">
         <v>1000</v>
       </c>
       <c r="D7" s="18">
         <v>1000</v>
       </c>
       <c r="E7" s="18">
         <v>1000</v>
       </c>
       <c r="F7" s="18">
         <v>1000</v>
       </c>
       <c r="G7" s="18">
         <v>1000</v>
       </c>
       <c r="H7" s="18">
         <v>1000</v>
       </c>
       <c r="I7" s="18">
         <v>1000</v>
       </c>
       <c r="J7" s="18">
         <v>1000</v>
       </c>
       <c r="K7" s="18">
         <v>1000</v>
       </c>
       <c r="L7" s="18">
         <v>1000</v>
       </c>
       <c r="M7" s="18">
         <v>1000</v>
       </c>
       <c r="N7" s="18">
         <v>1000</v>
       </c>
       <c r="O7" s="18">
         <v>1000</v>
       </c>
-      <c r="P7" s="19"/>
-[...19 lines deleted...]
-      <c r="AJ7" s="18"/>
+      <c r="P7" s="19">
+        <v>1000</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>1000</v>
+      </c>
+      <c r="R7" s="21">
+        <v>1000</v>
+      </c>
+      <c r="S7" s="20">
+        <v>1000</v>
+      </c>
+      <c r="T7" s="21">
+        <v>1000</v>
+      </c>
+      <c r="U7" s="20">
+        <v>1000</v>
+      </c>
+      <c r="V7" s="68">
+        <v>1000</v>
+      </c>
+      <c r="W7" s="87">
+        <v>1000</v>
+      </c>
+      <c r="X7" s="88">
+        <v>1000</v>
+      </c>
+      <c r="Y7" s="87">
+        <v>1000</v>
+      </c>
+      <c r="Z7" s="88">
+        <v>1000</v>
+      </c>
+      <c r="AA7" s="87">
+        <v>1000</v>
+      </c>
+      <c r="AB7" s="88">
+        <v>1000</v>
+      </c>
+      <c r="AC7" s="87">
+        <v>1000</v>
+      </c>
+      <c r="AD7" s="70">
+        <v>1000</v>
+      </c>
+      <c r="AE7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AF7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AG7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AH7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AI7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AJ7" s="18">
+        <v>1000</v>
+      </c>
     </row>
     <row r="8" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="24"/>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="27"/>
       <c r="K8" s="26"/>
       <c r="L8" s="27"/>
       <c r="M8" s="26"/>
       <c r="N8" s="27"/>
       <c r="O8" s="26"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="27"/>
       <c r="S8" s="26"/>
       <c r="T8" s="27"/>
       <c r="U8" s="26"/>
       <c r="V8" s="27"/>
       <c r="W8" s="66"/>
@@ -16306,139 +16599,223 @@
       </c>
       <c r="H9" s="28">
         <v>600</v>
       </c>
       <c r="I9" s="28">
         <v>500</v>
       </c>
       <c r="J9" s="28">
         <v>500</v>
       </c>
       <c r="K9" s="28">
         <v>500</v>
       </c>
       <c r="L9" s="28">
         <v>500</v>
       </c>
       <c r="M9" s="28">
         <v>500</v>
       </c>
       <c r="N9" s="28">
         <v>500</v>
       </c>
       <c r="O9" s="12">
         <v>500</v>
       </c>
-      <c r="P9" s="14"/>
-[...19 lines deleted...]
-      <c r="AJ9" s="15"/>
+      <c r="P9" s="14">
+        <v>400</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>400</v>
+      </c>
+      <c r="R9" s="14">
+        <v>400</v>
+      </c>
+      <c r="S9" s="12">
+        <v>400</v>
+      </c>
+      <c r="T9" s="14">
+        <v>500</v>
+      </c>
+      <c r="U9" s="12">
+        <v>500</v>
+      </c>
+      <c r="V9" s="14">
+        <v>500</v>
+      </c>
+      <c r="W9" s="89">
+        <v>500</v>
+      </c>
+      <c r="X9" s="89">
+        <v>500</v>
+      </c>
+      <c r="Y9" s="89">
+        <v>500</v>
+      </c>
+      <c r="Z9" s="89">
+        <v>500</v>
+      </c>
+      <c r="AA9" s="89">
+        <v>500</v>
+      </c>
+      <c r="AB9" s="89">
+        <v>500</v>
+      </c>
+      <c r="AC9" s="89">
+        <v>500</v>
+      </c>
+      <c r="AD9" s="15">
+        <v>500</v>
+      </c>
+      <c r="AE9" s="15">
+        <v>500</v>
+      </c>
+      <c r="AF9" s="15">
+        <v>600</v>
+      </c>
+      <c r="AG9" s="15">
+        <v>600</v>
+      </c>
+      <c r="AH9" s="15">
+        <v>600</v>
+      </c>
+      <c r="AI9" s="15">
+        <v>900</v>
+      </c>
+      <c r="AJ9" s="15">
+        <v>900</v>
+      </c>
     </row>
     <row r="10" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="23">
         <v>500</v>
       </c>
       <c r="C10" s="23">
         <v>500</v>
       </c>
       <c r="D10" s="23">
         <v>500</v>
       </c>
       <c r="E10" s="23">
         <v>800</v>
       </c>
       <c r="F10" s="23">
         <v>800</v>
       </c>
       <c r="G10" s="23">
         <v>800</v>
       </c>
       <c r="H10" s="23">
         <v>800</v>
       </c>
       <c r="I10" s="31">
         <v>500</v>
       </c>
       <c r="J10" s="31">
         <v>500</v>
       </c>
       <c r="K10" s="31">
         <v>500</v>
       </c>
       <c r="L10" s="31">
         <v>500</v>
       </c>
       <c r="M10" s="31">
         <v>500</v>
       </c>
       <c r="N10" s="31">
         <v>500</v>
       </c>
       <c r="O10" s="31">
         <v>500</v>
       </c>
-      <c r="P10" s="19"/>
-[...19 lines deleted...]
-      <c r="AJ10" s="18"/>
+      <c r="P10" s="19">
+        <v>400</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>400</v>
+      </c>
+      <c r="R10" s="21">
+        <v>400</v>
+      </c>
+      <c r="S10" s="20">
+        <v>400</v>
+      </c>
+      <c r="T10" s="21">
+        <v>300</v>
+      </c>
+      <c r="U10" s="20">
+        <v>300</v>
+      </c>
+      <c r="V10" s="68">
+        <v>300</v>
+      </c>
+      <c r="W10" s="87">
+        <v>300</v>
+      </c>
+      <c r="X10" s="88">
+        <v>300</v>
+      </c>
+      <c r="Y10" s="87">
+        <v>300</v>
+      </c>
+      <c r="Z10" s="88">
+        <v>300</v>
+      </c>
+      <c r="AA10" s="87">
+        <v>300</v>
+      </c>
+      <c r="AB10" s="88">
+        <v>500</v>
+      </c>
+      <c r="AC10" s="87">
+        <v>500</v>
+      </c>
+      <c r="AD10" s="70">
+        <v>500</v>
+      </c>
+      <c r="AE10" s="64">
+        <v>500</v>
+      </c>
+      <c r="AF10" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AG10" s="64">
+        <v>1000</v>
+      </c>
+      <c r="AH10" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AI10" s="18">
+        <v>1000</v>
+      </c>
+      <c r="AJ10" s="18">
+        <v>1000</v>
+      </c>
     </row>
     <row r="11" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="24"/>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="27"/>
       <c r="M11" s="26"/>
       <c r="N11" s="27"/>
       <c r="O11" s="26"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="26"/>
       <c r="R11" s="27"/>
       <c r="S11" s="26"/>
       <c r="T11" s="27"/>
       <c r="U11" s="26"/>
       <c r="V11" s="27"/>
       <c r="W11" s="66"/>
@@ -16480,532 +16857,784 @@
       </c>
       <c r="H12" s="29">
         <v>1900</v>
       </c>
       <c r="I12" s="29">
         <v>1900</v>
       </c>
       <c r="J12" s="29">
         <v>1900</v>
       </c>
       <c r="K12" s="29">
         <v>1900</v>
       </c>
       <c r="L12" s="29">
         <v>1900</v>
       </c>
       <c r="M12" s="29">
         <v>1900</v>
       </c>
       <c r="N12" s="29">
         <v>1900</v>
       </c>
       <c r="O12" s="29">
         <v>1900</v>
       </c>
-      <c r="P12" s="14"/>
-[...19 lines deleted...]
-      <c r="AJ12" s="12"/>
+      <c r="P12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="R12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="S12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="T12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="U12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="V12" s="14">
+        <v>1900</v>
+      </c>
+      <c r="W12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="X12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="Y12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="Z12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="AA12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="AB12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="AC12" s="89">
+        <v>1500</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>1500</v>
+      </c>
+      <c r="AE12" s="12">
+        <v>1500</v>
+      </c>
+      <c r="AF12" s="14">
+        <v>1500</v>
+      </c>
+      <c r="AG12" s="12">
+        <v>1500</v>
+      </c>
+      <c r="AH12" s="14">
+        <v>1500</v>
+      </c>
+      <c r="AI12" s="12">
+        <v>1900</v>
+      </c>
+      <c r="AJ12" s="12">
+        <v>1900</v>
+      </c>
     </row>
     <row r="13" spans="1:36" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="96" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="31">
         <v>1900</v>
       </c>
       <c r="C13" s="31">
         <v>1900</v>
       </c>
       <c r="D13" s="31">
         <v>1900</v>
       </c>
       <c r="E13" s="31">
         <v>1900</v>
       </c>
       <c r="F13" s="31">
         <v>1900</v>
       </c>
       <c r="G13" s="31">
         <v>1900</v>
       </c>
       <c r="H13" s="31">
         <v>1900</v>
       </c>
       <c r="I13" s="31">
         <v>1900</v>
       </c>
       <c r="J13" s="31">
         <v>1900</v>
       </c>
       <c r="K13" s="31">
         <v>1900</v>
       </c>
       <c r="L13" s="31">
         <v>1900</v>
       </c>
       <c r="M13" s="31">
         <v>1900</v>
       </c>
       <c r="N13" s="31">
         <v>1900</v>
       </c>
       <c r="O13" s="31">
         <v>1900</v>
       </c>
-      <c r="P13" s="19"/>
-[...19 lines deleted...]
-      <c r="AJ13" s="18"/>
+      <c r="P13" s="19">
+        <v>1900</v>
+      </c>
+      <c r="Q13" s="20">
+        <v>1900</v>
+      </c>
+      <c r="R13" s="21">
+        <v>1900</v>
+      </c>
+      <c r="S13" s="20">
+        <v>1900</v>
+      </c>
+      <c r="T13" s="21">
+        <v>1900</v>
+      </c>
+      <c r="U13" s="20">
+        <v>1900</v>
+      </c>
+      <c r="V13" s="18">
+        <v>1900</v>
+      </c>
+      <c r="W13" s="94">
+        <v>1500</v>
+      </c>
+      <c r="X13" s="92">
+        <v>1500</v>
+      </c>
+      <c r="Y13" s="92">
+        <v>1500</v>
+      </c>
+      <c r="Z13" s="92">
+        <v>1500</v>
+      </c>
+      <c r="AA13" s="92">
+        <v>1500</v>
+      </c>
+      <c r="AB13" s="92">
+        <v>1500</v>
+      </c>
+      <c r="AC13" s="92">
+        <v>1500</v>
+      </c>
+      <c r="AD13" s="70">
+        <v>1500</v>
+      </c>
+      <c r="AE13" s="64">
+        <v>1500</v>
+      </c>
+      <c r="AF13" s="18">
+        <v>1500</v>
+      </c>
+      <c r="AG13" s="64">
+        <v>1500</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>1500</v>
+      </c>
+      <c r="AI13" s="64">
+        <v>1900</v>
+      </c>
+      <c r="AJ13" s="18">
+        <v>1900</v>
+      </c>
     </row>
     <row r="14" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="24"/>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="27"/>
       <c r="M14" s="26"/>
       <c r="N14" s="27"/>
       <c r="O14" s="26"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="27"/>
       <c r="S14" s="26"/>
       <c r="T14" s="27"/>
       <c r="U14" s="26"/>
       <c r="V14" s="27"/>
       <c r="W14" s="26"/>
       <c r="X14" s="27"/>
       <c r="Y14" s="26"/>
       <c r="Z14" s="27"/>
       <c r="AA14" s="26"/>
       <c r="AB14" s="27"/>
       <c r="AC14" s="26"/>
       <c r="AD14" s="37"/>
       <c r="AE14" s="27"/>
       <c r="AF14" s="26"/>
       <c r="AG14" s="27"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="26"/>
       <c r="AJ14" s="26"/>
     </row>
     <row r="15" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="35" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="B15" s="12">
         <v>297</v>
       </c>
       <c r="C15" s="12">
         <v>297</v>
       </c>
       <c r="D15" s="12">
         <v>297</v>
       </c>
       <c r="E15" s="12">
         <v>297</v>
       </c>
       <c r="F15" s="12">
         <v>297</v>
       </c>
       <c r="G15" s="12">
         <v>297</v>
       </c>
       <c r="H15" s="12">
         <v>297</v>
       </c>
       <c r="I15" s="12">
         <v>351</v>
       </c>
       <c r="J15" s="12">
         <v>351</v>
       </c>
       <c r="K15" s="12">
         <v>351</v>
       </c>
       <c r="L15" s="12">
         <v>351</v>
       </c>
       <c r="M15" s="12">
         <v>351</v>
       </c>
       <c r="N15" s="12">
         <v>351</v>
       </c>
       <c r="O15" s="12">
         <v>351</v>
       </c>
-      <c r="P15" s="12"/>
-[...19 lines deleted...]
-      <c r="AJ15" s="15"/>
+      <c r="P15" s="12">
+        <v>207</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>207</v>
+      </c>
+      <c r="R15" s="12">
+        <v>207</v>
+      </c>
+      <c r="S15" s="12">
+        <v>207</v>
+      </c>
+      <c r="T15" s="12">
+        <v>207</v>
+      </c>
+      <c r="U15" s="12">
+        <v>172</v>
+      </c>
+      <c r="V15" s="12">
+        <v>172</v>
+      </c>
+      <c r="W15" s="12">
+        <v>240</v>
+      </c>
+      <c r="X15" s="12">
+        <v>240</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>240</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>240</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>240</v>
+      </c>
+      <c r="AB15" s="12">
+        <v>240</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>240</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>288</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>288</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>270</v>
+      </c>
+      <c r="AG15" s="15">
+        <v>270</v>
+      </c>
+      <c r="AH15" s="15">
+        <v>270</v>
+      </c>
+      <c r="AI15" s="15">
+        <v>270</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>225</v>
+      </c>
     </row>
     <row r="16" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="36" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="B16" s="18">
         <v>162</v>
       </c>
       <c r="C16" s="18">
         <v>162</v>
       </c>
       <c r="D16" s="18">
         <v>162</v>
       </c>
       <c r="E16" s="18">
         <v>162</v>
       </c>
       <c r="F16" s="18">
         <v>162</v>
       </c>
       <c r="G16" s="18">
         <v>162</v>
       </c>
       <c r="H16" s="18">
         <v>162</v>
       </c>
       <c r="I16" s="18">
         <v>162</v>
       </c>
       <c r="J16" s="18">
         <v>162</v>
       </c>
       <c r="K16" s="18">
         <v>162</v>
       </c>
       <c r="L16" s="18">
         <v>162</v>
       </c>
       <c r="M16" s="18">
         <v>162</v>
       </c>
       <c r="N16" s="18">
         <v>162</v>
       </c>
       <c r="O16" s="18">
         <v>162</v>
       </c>
-      <c r="P16" s="18"/>
-[...19 lines deleted...]
-      <c r="AJ16" s="70"/>
+      <c r="P16" s="18">
+        <v>162</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>162</v>
+      </c>
+      <c r="R16" s="18">
+        <v>162</v>
+      </c>
+      <c r="S16" s="18">
+        <v>162</v>
+      </c>
+      <c r="T16" s="18">
+        <v>135</v>
+      </c>
+      <c r="U16" s="18">
+        <v>135</v>
+      </c>
+      <c r="V16" s="18">
+        <v>135</v>
+      </c>
+      <c r="W16" s="18">
+        <v>135</v>
+      </c>
+      <c r="X16" s="18">
+        <v>135</v>
+      </c>
+      <c r="Y16" s="18">
+        <v>135</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>135</v>
+      </c>
+      <c r="AA16" s="18">
+        <v>135</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>135</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>135</v>
+      </c>
+      <c r="AD16" s="70">
+        <v>162</v>
+      </c>
+      <c r="AE16" s="70">
+        <v>162</v>
+      </c>
+      <c r="AF16" s="70">
+        <v>162</v>
+      </c>
+      <c r="AG16" s="70">
+        <v>162</v>
+      </c>
+      <c r="AH16" s="70">
+        <v>162</v>
+      </c>
+      <c r="AI16" s="70">
+        <v>162</v>
+      </c>
+      <c r="AJ16" s="70">
+        <v>135</v>
+      </c>
     </row>
     <row r="17" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="24"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="26"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="27"/>
       <c r="M17" s="26"/>
       <c r="N17" s="27"/>
       <c r="O17" s="26"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="26"/>
       <c r="X17" s="27"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="27"/>
       <c r="AA17" s="26"/>
       <c r="AB17" s="27"/>
       <c r="AC17" s="26"/>
       <c r="AD17" s="37"/>
       <c r="AE17" s="27"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="27"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="26"/>
     </row>
     <row r="18" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="35" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="B18" s="12">
         <v>297</v>
       </c>
       <c r="C18" s="12">
         <v>297</v>
       </c>
       <c r="D18" s="12">
         <v>297</v>
       </c>
       <c r="E18" s="12">
         <v>297</v>
       </c>
       <c r="F18" s="12">
         <v>297</v>
       </c>
       <c r="G18" s="12">
         <v>297</v>
       </c>
       <c r="H18" s="12">
         <v>297</v>
       </c>
       <c r="I18" s="12">
         <v>351</v>
       </c>
       <c r="J18" s="12">
         <v>351</v>
       </c>
       <c r="K18" s="12">
         <v>351</v>
       </c>
       <c r="L18" s="12">
         <v>351</v>
       </c>
       <c r="M18" s="12">
         <v>351</v>
       </c>
       <c r="N18" s="12">
         <v>351</v>
       </c>
       <c r="O18" s="12">
         <v>351</v>
       </c>
-      <c r="P18" s="12"/>
-[...19 lines deleted...]
-      <c r="AJ18" s="12"/>
+      <c r="P18" s="12">
+        <v>207</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>207</v>
+      </c>
+      <c r="R18" s="12">
+        <v>207</v>
+      </c>
+      <c r="S18" s="12">
+        <v>207</v>
+      </c>
+      <c r="T18" s="12">
+        <v>207</v>
+      </c>
+      <c r="U18" s="12">
+        <v>172</v>
+      </c>
+      <c r="V18" s="12">
+        <v>172</v>
+      </c>
+      <c r="W18" s="12">
+        <v>240</v>
+      </c>
+      <c r="X18" s="12">
+        <v>240</v>
+      </c>
+      <c r="Y18" s="12">
+        <v>240</v>
+      </c>
+      <c r="Z18" s="12">
+        <v>240</v>
+      </c>
+      <c r="AA18" s="12">
+        <v>240</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>240</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>240</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>288</v>
+      </c>
+      <c r="AE18" s="15">
+        <v>288</v>
+      </c>
+      <c r="AF18" s="15">
+        <v>270</v>
+      </c>
+      <c r="AG18" s="15">
+        <v>270</v>
+      </c>
+      <c r="AH18" s="15">
+        <v>270</v>
+      </c>
+      <c r="AI18" s="15">
+        <v>270</v>
+      </c>
+      <c r="AJ18" s="12">
+        <v>225</v>
+      </c>
     </row>
     <row r="19" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="36" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="B19" s="18">
         <v>162</v>
       </c>
       <c r="C19" s="18">
         <v>162</v>
       </c>
       <c r="D19" s="18">
         <v>162</v>
       </c>
       <c r="E19" s="18">
         <v>162</v>
       </c>
       <c r="F19" s="18">
         <v>162</v>
       </c>
       <c r="G19" s="18">
         <v>162</v>
       </c>
       <c r="H19" s="18">
         <v>162</v>
       </c>
       <c r="I19" s="18">
         <v>162</v>
       </c>
       <c r="J19" s="18">
         <v>162</v>
       </c>
       <c r="K19" s="18">
         <v>162</v>
       </c>
       <c r="L19" s="18">
         <v>162</v>
       </c>
       <c r="M19" s="18">
         <v>162</v>
       </c>
       <c r="N19" s="18">
         <v>162</v>
       </c>
       <c r="O19" s="18">
         <v>162</v>
       </c>
-      <c r="P19" s="18"/>
-[...19 lines deleted...]
-      <c r="AJ19" s="18"/>
+      <c r="P19" s="18">
+        <v>162</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>162</v>
+      </c>
+      <c r="R19" s="18">
+        <v>162</v>
+      </c>
+      <c r="S19" s="18">
+        <v>162</v>
+      </c>
+      <c r="T19" s="18">
+        <v>135</v>
+      </c>
+      <c r="U19" s="18">
+        <v>135</v>
+      </c>
+      <c r="V19" s="18">
+        <v>135</v>
+      </c>
+      <c r="W19" s="18">
+        <v>135</v>
+      </c>
+      <c r="X19" s="18">
+        <v>135</v>
+      </c>
+      <c r="Y19" s="18">
+        <v>135</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>135</v>
+      </c>
+      <c r="AA19" s="18">
+        <v>135</v>
+      </c>
+      <c r="AB19" s="18">
+        <v>135</v>
+      </c>
+      <c r="AC19" s="18">
+        <v>135</v>
+      </c>
+      <c r="AD19" s="70">
+        <v>162</v>
+      </c>
+      <c r="AE19" s="70">
+        <v>162</v>
+      </c>
+      <c r="AF19" s="70">
+        <v>162</v>
+      </c>
+      <c r="AG19" s="70">
+        <v>162</v>
+      </c>
+      <c r="AH19" s="70">
+        <v>162</v>
+      </c>
+      <c r="AI19" s="70">
+        <v>162</v>
+      </c>
+      <c r="AJ19" s="18">
+        <v>135</v>
+      </c>
     </row>
     <row r="20" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="38"/>
       <c r="B20" s="39"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="41"/>
       <c r="H20" s="42"/>
       <c r="I20" s="43"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
       <c r="L20" s="41"/>
       <c r="M20" s="41"/>
       <c r="N20" s="41"/>
       <c r="O20" s="42"/>
       <c r="P20" s="41"/>
       <c r="Q20" s="41"/>
       <c r="R20" s="41"/>
       <c r="S20" s="41"/>
       <c r="T20" s="44"/>
       <c r="U20" s="41"/>
       <c r="V20" s="41"/>
       <c r="W20" s="65"/>
       <c r="X20" s="41"/>
       <c r="Y20" s="41"/>
       <c r="Z20" s="41"/>
       <c r="AA20" s="41"/>
       <c r="AB20" s="41"/>
       <c r="AC20" s="42"/>
       <c r="AD20" s="41"/>
       <c r="AE20" s="41"/>
       <c r="AF20" s="41"/>
       <c r="AG20" s="41"/>
       <c r="AH20" s="41"/>
       <c r="AI20" s="41"/>
       <c r="AJ20" s="42"/>
     </row>
     <row r="21" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="95" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="45">
-        <f t="shared" ref="B21:O22" si="0">SUM(B6+B9+B12+B15+B18)</f>
+        <f t="shared" ref="B21:Q22" si="0">SUM(B6+B9+B12+B15+B18)</f>
         <v>3994</v>
       </c>
       <c r="C21" s="45">
         <f t="shared" si="0"/>
         <v>3994</v>
       </c>
       <c r="D21" s="45">
         <f t="shared" si="0"/>
         <v>3994</v>
       </c>
       <c r="E21" s="45">
         <f t="shared" si="0"/>
         <v>4094</v>
       </c>
       <c r="F21" s="45">
         <f t="shared" si="0"/>
         <v>4094</v>
       </c>
       <c r="G21" s="45">
         <f t="shared" si="0"/>
         <v>4094</v>
       </c>
       <c r="H21" s="45">
         <f t="shared" si="0"/>
         <v>4094</v>
@@ -17016,71 +17645,134 @@
       </c>
       <c r="J21" s="45">
         <f t="shared" si="0"/>
         <v>4102</v>
       </c>
       <c r="K21" s="45">
         <f t="shared" si="0"/>
         <v>4102</v>
       </c>
       <c r="L21" s="45">
         <f t="shared" si="0"/>
         <v>4102</v>
       </c>
       <c r="M21" s="45">
         <f t="shared" si="0"/>
         <v>4102</v>
       </c>
       <c r="N21" s="45">
         <f t="shared" si="0"/>
         <v>4102</v>
       </c>
       <c r="O21" s="45">
         <f t="shared" si="0"/>
         <v>4102</v>
       </c>
-      <c r="P21" s="45"/>
-[...19 lines deleted...]
-      <c r="AJ21" s="45"/>
+      <c r="P21" s="45">
+        <f t="shared" si="0"/>
+        <v>3714</v>
+      </c>
+      <c r="Q21" s="45">
+        <f t="shared" si="0"/>
+        <v>3714</v>
+      </c>
+      <c r="R21" s="45">
+        <f t="shared" ref="R21:AG22" si="1">SUM(R6+R9+R12+R15+R18)</f>
+        <v>3714</v>
+      </c>
+      <c r="S21" s="45">
+        <f t="shared" si="1"/>
+        <v>3714</v>
+      </c>
+      <c r="T21" s="45">
+        <f t="shared" si="1"/>
+        <v>3814</v>
+      </c>
+      <c r="U21" s="45">
+        <f t="shared" si="1"/>
+        <v>3744</v>
+      </c>
+      <c r="V21" s="45">
+        <f t="shared" si="1"/>
+        <v>3744</v>
+      </c>
+      <c r="W21" s="45">
+        <f t="shared" si="1"/>
+        <v>3480</v>
+      </c>
+      <c r="X21" s="45">
+        <f t="shared" si="1"/>
+        <v>3480</v>
+      </c>
+      <c r="Y21" s="45">
+        <f t="shared" si="1"/>
+        <v>3480</v>
+      </c>
+      <c r="Z21" s="45">
+        <f t="shared" si="1"/>
+        <v>3480</v>
+      </c>
+      <c r="AA21" s="45">
+        <f t="shared" si="1"/>
+        <v>3480</v>
+      </c>
+      <c r="AB21" s="45">
+        <f t="shared" si="1"/>
+        <v>3480</v>
+      </c>
+      <c r="AC21" s="45">
+        <f t="shared" si="1"/>
+        <v>3480</v>
+      </c>
+      <c r="AD21" s="45">
+        <f t="shared" si="1"/>
+        <v>3576</v>
+      </c>
+      <c r="AE21" s="45">
+        <f t="shared" si="1"/>
+        <v>3576</v>
+      </c>
+      <c r="AF21" s="45">
+        <f t="shared" si="1"/>
+        <v>3640</v>
+      </c>
+      <c r="AG21" s="45">
+        <f t="shared" si="1"/>
+        <v>3640</v>
+      </c>
+      <c r="AH21" s="45">
+        <f t="shared" ref="AH21:AJ22" si="2">SUM(AH6+AH9+AH12+AH15+AH18)</f>
+        <v>3640</v>
+      </c>
+      <c r="AI21" s="45">
+        <f t="shared" si="2"/>
+        <v>4340</v>
+      </c>
+      <c r="AJ21" s="45">
+        <f t="shared" si="2"/>
+        <v>4250</v>
+      </c>
     </row>
     <row r="22" spans="1:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="96" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="46">
         <f t="shared" si="0"/>
         <v>3724</v>
       </c>
       <c r="C22" s="46">
         <f t="shared" si="0"/>
         <v>3724</v>
       </c>
       <c r="D22" s="46">
         <f t="shared" si="0"/>
         <v>3724</v>
       </c>
       <c r="E22" s="46">
         <f t="shared" si="0"/>
         <v>4024</v>
       </c>
       <c r="F22" s="46">
         <f t="shared" si="0"/>
         <v>4024</v>
       </c>
@@ -17098,635 +17790,812 @@
       </c>
       <c r="J22" s="46">
         <f t="shared" si="0"/>
         <v>3724</v>
       </c>
       <c r="K22" s="46">
         <f t="shared" si="0"/>
         <v>3724</v>
       </c>
       <c r="L22" s="46">
         <f t="shared" si="0"/>
         <v>3724</v>
       </c>
       <c r="M22" s="46">
         <f t="shared" si="0"/>
         <v>3724</v>
       </c>
       <c r="N22" s="46">
         <f t="shared" si="0"/>
         <v>3724</v>
       </c>
       <c r="O22" s="46">
         <f t="shared" si="0"/>
         <v>3724</v>
       </c>
-      <c r="P22" s="46"/>
-[...19 lines deleted...]
-      <c r="AJ22" s="46"/>
+      <c r="P22" s="46">
+        <f t="shared" si="0"/>
+        <v>3624</v>
+      </c>
+      <c r="Q22" s="46">
+        <f t="shared" si="0"/>
+        <v>3624</v>
+      </c>
+      <c r="R22" s="46">
+        <f t="shared" si="1"/>
+        <v>3624</v>
+      </c>
+      <c r="S22" s="46">
+        <f t="shared" si="1"/>
+        <v>3624</v>
+      </c>
+      <c r="T22" s="46">
+        <f t="shared" si="1"/>
+        <v>3470</v>
+      </c>
+      <c r="U22" s="46">
+        <f t="shared" si="1"/>
+        <v>3470</v>
+      </c>
+      <c r="V22" s="46">
+        <f t="shared" si="1"/>
+        <v>3470</v>
+      </c>
+      <c r="W22" s="46">
+        <f t="shared" si="1"/>
+        <v>3070</v>
+      </c>
+      <c r="X22" s="46">
+        <f t="shared" si="1"/>
+        <v>3070</v>
+      </c>
+      <c r="Y22" s="46">
+        <f t="shared" si="1"/>
+        <v>3070</v>
+      </c>
+      <c r="Z22" s="46">
+        <f t="shared" si="1"/>
+        <v>3070</v>
+      </c>
+      <c r="AA22" s="46">
+        <f t="shared" si="1"/>
+        <v>3070</v>
+      </c>
+      <c r="AB22" s="46">
+        <f t="shared" si="1"/>
+        <v>3270</v>
+      </c>
+      <c r="AC22" s="46">
+        <f t="shared" si="1"/>
+        <v>3270</v>
+      </c>
+      <c r="AD22" s="46">
+        <f t="shared" si="1"/>
+        <v>3324</v>
+      </c>
+      <c r="AE22" s="46">
+        <f t="shared" si="1"/>
+        <v>3324</v>
+      </c>
+      <c r="AF22" s="46">
+        <f t="shared" si="1"/>
+        <v>3824</v>
+      </c>
+      <c r="AG22" s="46">
+        <f t="shared" si="1"/>
+        <v>3824</v>
+      </c>
+      <c r="AH22" s="46">
+        <f t="shared" si="2"/>
+        <v>3824</v>
+      </c>
+      <c r="AI22" s="46">
+        <f t="shared" si="2"/>
+        <v>4224</v>
+      </c>
+      <c r="AJ22" s="46">
+        <f t="shared" si="2"/>
+        <v>4170</v>
+      </c>
     </row>
     <row r="23" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="105" t="s">
+      <c r="B24" s="107" t="s">
         <v>61</v>
       </c>
-      <c r="C24" s="106"/>
-[...2 lines deleted...]
-      <c r="F24" s="105" t="s">
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="107" t="s">
         <v>62</v>
       </c>
-      <c r="G24" s="106"/>
-[...2 lines deleted...]
-      <c r="J24" s="105" t="s">
+      <c r="G24" s="108"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="107" t="s">
         <v>63</v>
       </c>
-      <c r="K24" s="108"/>
-[...2 lines deleted...]
-      <c r="N24" s="105" t="s">
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="111"/>
+      <c r="N24" s="107" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="108"/>
-[...2 lines deleted...]
-      <c r="R24" s="105" t="s">
+      <c r="O24" s="110"/>
+      <c r="P24" s="110"/>
+      <c r="Q24" s="110"/>
+      <c r="R24" s="107" t="s">
         <v>65</v>
       </c>
-      <c r="S24" s="108"/>
-[...1 lines deleted...]
-      <c r="U24" s="109"/>
+      <c r="S24" s="110"/>
+      <c r="T24" s="110"/>
+      <c r="U24" s="111"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="120" t="s">
+      <c r="B25" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="121"/>
-[...17 lines deleted...]
-      <c r="U25" s="122"/>
+      <c r="C25" s="123"/>
+      <c r="D25" s="123"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="122" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="123"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="122" t="s">
+        <v>30</v>
+      </c>
+      <c r="K25" s="123"/>
+      <c r="L25" s="123"/>
+      <c r="M25" s="124"/>
+      <c r="N25" s="122" t="s">
+        <v>30</v>
+      </c>
+      <c r="O25" s="123"/>
+      <c r="P25" s="123"/>
+      <c r="Q25" s="124"/>
+      <c r="R25" s="122"/>
+      <c r="S25" s="123"/>
+      <c r="T25" s="123"/>
+      <c r="U25" s="124"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="117" t="s">
+      <c r="B26" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="118"/>
-[...17 lines deleted...]
-      <c r="U26" s="119"/>
+      <c r="C26" s="120"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="G26" s="120"/>
+      <c r="H26" s="120"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="K26" s="120"/>
+      <c r="L26" s="120"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="O26" s="120"/>
+      <c r="P26" s="120"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="119"/>
+      <c r="S26" s="120"/>
+      <c r="T26" s="120"/>
+      <c r="U26" s="121"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="95" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="124">
+      <c r="B28" s="126">
         <v>100</v>
       </c>
-      <c r="C28" s="121"/>
-[...17 lines deleted...]
-      <c r="U28" s="122"/>
+      <c r="C28" s="123"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="126">
+        <v>100</v>
+      </c>
+      <c r="G28" s="123"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="126">
+        <v>100</v>
+      </c>
+      <c r="K28" s="123"/>
+      <c r="L28" s="123"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="126">
+        <v>100</v>
+      </c>
+      <c r="O28" s="123"/>
+      <c r="P28" s="123"/>
+      <c r="Q28" s="124"/>
+      <c r="R28" s="126"/>
+      <c r="S28" s="123"/>
+      <c r="T28" s="123"/>
+      <c r="U28" s="124"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="123">
+      <c r="B29" s="125">
         <v>100</v>
       </c>
-      <c r="C29" s="118"/>
-[...17 lines deleted...]
-      <c r="U29" s="119"/>
+      <c r="C29" s="120"/>
+      <c r="D29" s="120"/>
+      <c r="E29" s="121"/>
+      <c r="F29" s="125">
+        <v>100</v>
+      </c>
+      <c r="G29" s="120"/>
+      <c r="H29" s="120"/>
+      <c r="I29" s="121"/>
+      <c r="J29" s="125">
+        <v>100</v>
+      </c>
+      <c r="K29" s="120"/>
+      <c r="L29" s="120"/>
+      <c r="M29" s="121"/>
+      <c r="N29" s="125">
+        <v>100</v>
+      </c>
+      <c r="O29" s="120"/>
+      <c r="P29" s="120"/>
+      <c r="Q29" s="121"/>
+      <c r="R29" s="125"/>
+      <c r="S29" s="120"/>
+      <c r="T29" s="120"/>
+      <c r="U29" s="121"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
-      <c r="B30" s="57"/>
+      <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
-      <c r="F30" s="56"/>
+      <c r="F30" s="57"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
-      <c r="I30" s="57"/>
-      <c r="J30" s="56"/>
+      <c r="I30" s="58"/>
+      <c r="J30" s="57"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
-      <c r="Q30" s="57"/>
+      <c r="Q30" s="58"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="124">
+      <c r="B31" s="126">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="C31" s="121"/>
-[...17 lines deleted...]
-      <c r="U31" s="122"/>
+      <c r="C31" s="123"/>
+      <c r="D31" s="123"/>
+      <c r="E31" s="124"/>
+      <c r="F31" s="126">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="G31" s="123"/>
+      <c r="H31" s="123"/>
+      <c r="I31" s="124"/>
+      <c r="J31" s="126">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="K31" s="123"/>
+      <c r="L31" s="123"/>
+      <c r="M31" s="124"/>
+      <c r="N31" s="126">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="O31" s="123"/>
+      <c r="P31" s="123"/>
+      <c r="Q31" s="124"/>
+      <c r="R31" s="126"/>
+      <c r="S31" s="123"/>
+      <c r="T31" s="123"/>
+      <c r="U31" s="124"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="123">
+      <c r="B32" s="125">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="C32" s="118"/>
-[...17 lines deleted...]
-      <c r="U32" s="119"/>
+      <c r="C32" s="120"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="121"/>
+      <c r="F32" s="125">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="G32" s="120"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="121"/>
+      <c r="J32" s="125">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="K32" s="120"/>
+      <c r="L32" s="120"/>
+      <c r="M32" s="121"/>
+      <c r="N32" s="125">
+        <f>1900/1900*100</f>
+        <v>100</v>
+      </c>
+      <c r="O32" s="120"/>
+      <c r="P32" s="120"/>
+      <c r="Q32" s="121"/>
+      <c r="R32" s="125"/>
+      <c r="S32" s="120"/>
+      <c r="T32" s="120"/>
+      <c r="U32" s="121"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
-      <c r="F33" s="56"/>
+      <c r="F33" s="57"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="95" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="124">
+      <c r="B34" s="126">
         <v>29</v>
       </c>
-      <c r="C34" s="121"/>
-[...17 lines deleted...]
-      <c r="U34" s="122"/>
+      <c r="C34" s="123"/>
+      <c r="D34" s="123"/>
+      <c r="E34" s="124"/>
+      <c r="F34" s="126">
+        <v>100</v>
+      </c>
+      <c r="G34" s="123"/>
+      <c r="H34" s="123"/>
+      <c r="I34" s="124"/>
+      <c r="J34" s="126">
+        <v>100</v>
+      </c>
+      <c r="K34" s="123"/>
+      <c r="L34" s="123"/>
+      <c r="M34" s="124"/>
+      <c r="N34" s="126">
+        <v>100</v>
+      </c>
+      <c r="O34" s="123"/>
+      <c r="P34" s="123"/>
+      <c r="Q34" s="124"/>
+      <c r="R34" s="126"/>
+      <c r="S34" s="123"/>
+      <c r="T34" s="123"/>
+      <c r="U34" s="124"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="96" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="123">
+      <c r="B35" s="125">
         <v>44</v>
       </c>
-      <c r="C35" s="118"/>
-[...17 lines deleted...]
-      <c r="U35" s="119"/>
+      <c r="C35" s="120"/>
+      <c r="D35" s="120"/>
+      <c r="E35" s="121"/>
+      <c r="F35" s="125">
+        <v>0</v>
+      </c>
+      <c r="G35" s="120"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="125">
+        <v>80</v>
+      </c>
+      <c r="K35" s="120"/>
+      <c r="L35" s="120"/>
+      <c r="M35" s="121"/>
+      <c r="N35" s="125">
+        <v>0</v>
+      </c>
+      <c r="O35" s="120"/>
+      <c r="P35" s="120"/>
+      <c r="Q35" s="121"/>
+      <c r="R35" s="125"/>
+      <c r="S35" s="120"/>
+      <c r="T35" s="120"/>
+      <c r="U35" s="121"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="57"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="124">
+      <c r="B37" s="126">
         <v>100</v>
       </c>
-      <c r="C37" s="121"/>
-[...17 lines deleted...]
-      <c r="U37" s="130"/>
+      <c r="C37" s="123"/>
+      <c r="D37" s="123"/>
+      <c r="E37" s="124"/>
+      <c r="F37" s="126">
+        <v>100</v>
+      </c>
+      <c r="G37" s="123"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="124"/>
+      <c r="J37" s="126">
+        <v>100</v>
+      </c>
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="124"/>
+      <c r="N37" s="126">
+        <v>100</v>
+      </c>
+      <c r="O37" s="123"/>
+      <c r="P37" s="123"/>
+      <c r="Q37" s="124"/>
+      <c r="R37" s="130"/>
+      <c r="S37" s="131"/>
+      <c r="T37" s="131"/>
+      <c r="U37" s="132"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="123">
+      <c r="B38" s="125">
         <v>100</v>
       </c>
-      <c r="C38" s="118"/>
-[...17 lines deleted...]
-      <c r="U38" s="119"/>
+      <c r="C38" s="120"/>
+      <c r="D38" s="120"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="125">
+        <v>100</v>
+      </c>
+      <c r="G38" s="120"/>
+      <c r="H38" s="120"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="125">
+        <v>100</v>
+      </c>
+      <c r="K38" s="120"/>
+      <c r="L38" s="120"/>
+      <c r="M38" s="121"/>
+      <c r="N38" s="125">
+        <v>100</v>
+      </c>
+      <c r="O38" s="120"/>
+      <c r="P38" s="120"/>
+      <c r="Q38" s="121"/>
+      <c r="R38" s="125"/>
+      <c r="S38" s="120"/>
+      <c r="T38" s="120"/>
+      <c r="U38" s="121"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="95" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="128">
+      <c r="B40" s="130">
         <f>(B28+B31+B34+B37)/4</f>
         <v>82.25</v>
       </c>
-      <c r="C40" s="129"/>
-[...17 lines deleted...]
-      <c r="U40" s="130"/>
+      <c r="C40" s="131"/>
+      <c r="D40" s="131"/>
+      <c r="E40" s="132"/>
+      <c r="F40" s="130">
+        <f>(F28+F31+F34+F37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="G40" s="131"/>
+      <c r="H40" s="131"/>
+      <c r="I40" s="132"/>
+      <c r="J40" s="130">
+        <f>(J28+J31+J34+J37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="K40" s="131"/>
+      <c r="L40" s="131"/>
+      <c r="M40" s="132"/>
+      <c r="N40" s="130">
+        <f>(N28+N31+N34+N37)/4</f>
+        <v>100</v>
+      </c>
+      <c r="O40" s="131"/>
+      <c r="P40" s="131"/>
+      <c r="Q40" s="132"/>
+      <c r="R40" s="130"/>
+      <c r="S40" s="131"/>
+      <c r="T40" s="131"/>
+      <c r="U40" s="132"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="96" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="125">
+      <c r="B41" s="127">
         <f>(B29+B32+B35+B38)/4</f>
         <v>86</v>
       </c>
-      <c r="C41" s="126"/>
-[...17 lines deleted...]
-      <c r="U41" s="127"/>
+      <c r="C41" s="128"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="127">
+        <f>(F29+F32+F35+F38)/4</f>
+        <v>75</v>
+      </c>
+      <c r="G41" s="128"/>
+      <c r="H41" s="128"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="127">
+        <f>(J29+J32+J35+J38)/4</f>
+        <v>95</v>
+      </c>
+      <c r="K41" s="128"/>
+      <c r="L41" s="128"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="127">
+        <f>(N29+N32+N35+N38)/4</f>
+        <v>75</v>
+      </c>
+      <c r="O41" s="128"/>
+      <c r="P41" s="128"/>
+      <c r="Q41" s="129"/>
+      <c r="R41" s="127"/>
+      <c r="S41" s="128"/>
+      <c r="T41" s="128"/>
+      <c r="U41" s="129"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>66</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="N40:Q40"/>
     <mergeCell ref="R40:U40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="J41:M41"/>
     <mergeCell ref="N41:Q41"/>
     <mergeCell ref="R41:U41"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R37:U37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F38:I38"/>
     <mergeCell ref="J38:M38"/>
     <mergeCell ref="N38:Q38"/>
     <mergeCell ref="R38:U38"/>
     <mergeCell ref="B34:E34"/>
@@ -17770,66 +18639,1974 @@
     <mergeCell ref="N26:Q26"/>
     <mergeCell ref="R26:U26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="P4:V4"/>
     <mergeCell ref="W4:AC4"/>
     <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:I24"/>
     <mergeCell ref="J24:M24"/>
     <mergeCell ref="N24:Q24"/>
     <mergeCell ref="R24:U24"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AM47"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Z35" sqref="Z35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.85546875" customWidth="1"/>
+    <col min="2" max="36" width="8.7109375" customWidth="1"/>
+    <col min="257" max="257" width="16.85546875" customWidth="1"/>
+    <col min="258" max="292" width="8.7109375" customWidth="1"/>
+    <col min="513" max="513" width="16.85546875" customWidth="1"/>
+    <col min="514" max="548" width="8.7109375" customWidth="1"/>
+    <col min="769" max="769" width="16.85546875" customWidth="1"/>
+    <col min="770" max="804" width="8.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
+    <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
+    <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
+    <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
+    <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
+    <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
+    <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
+    <col min="2562" max="2596" width="8.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="16.85546875" customWidth="1"/>
+    <col min="2818" max="2852" width="8.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="16.85546875" customWidth="1"/>
+    <col min="3074" max="3108" width="8.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="16.85546875" customWidth="1"/>
+    <col min="3330" max="3364" width="8.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="16.85546875" customWidth="1"/>
+    <col min="3586" max="3620" width="8.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="16.85546875" customWidth="1"/>
+    <col min="3842" max="3876" width="8.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="16.85546875" customWidth="1"/>
+    <col min="4098" max="4132" width="8.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="16.85546875" customWidth="1"/>
+    <col min="4354" max="4388" width="8.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="16.85546875" customWidth="1"/>
+    <col min="4610" max="4644" width="8.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="16.85546875" customWidth="1"/>
+    <col min="4866" max="4900" width="8.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="16.85546875" customWidth="1"/>
+    <col min="5122" max="5156" width="8.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="16.85546875" customWidth="1"/>
+    <col min="5378" max="5412" width="8.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="16.85546875" customWidth="1"/>
+    <col min="5634" max="5668" width="8.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="16.85546875" customWidth="1"/>
+    <col min="5890" max="5924" width="8.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="16.85546875" customWidth="1"/>
+    <col min="6146" max="6180" width="8.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="16.85546875" customWidth="1"/>
+    <col min="6402" max="6436" width="8.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="16.85546875" customWidth="1"/>
+    <col min="6658" max="6692" width="8.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="16.85546875" customWidth="1"/>
+    <col min="6914" max="6948" width="8.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="16.85546875" customWidth="1"/>
+    <col min="7170" max="7204" width="8.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="16.85546875" customWidth="1"/>
+    <col min="7426" max="7460" width="8.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="16.85546875" customWidth="1"/>
+    <col min="7682" max="7716" width="8.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="16.85546875" customWidth="1"/>
+    <col min="7938" max="7972" width="8.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="16.85546875" customWidth="1"/>
+    <col min="8194" max="8228" width="8.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="16.85546875" customWidth="1"/>
+    <col min="8450" max="8484" width="8.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="16.85546875" customWidth="1"/>
+    <col min="8706" max="8740" width="8.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="16.85546875" customWidth="1"/>
+    <col min="8962" max="8996" width="8.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="16.85546875" customWidth="1"/>
+    <col min="9218" max="9252" width="8.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="16.85546875" customWidth="1"/>
+    <col min="9474" max="9508" width="8.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="16.85546875" customWidth="1"/>
+    <col min="9730" max="9764" width="8.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="16.85546875" customWidth="1"/>
+    <col min="9986" max="10020" width="8.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="16.85546875" customWidth="1"/>
+    <col min="10242" max="10276" width="8.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="16.85546875" customWidth="1"/>
+    <col min="10498" max="10532" width="8.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="16.85546875" customWidth="1"/>
+    <col min="10754" max="10788" width="8.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="16.85546875" customWidth="1"/>
+    <col min="11010" max="11044" width="8.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="16.85546875" customWidth="1"/>
+    <col min="11266" max="11300" width="8.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="16.85546875" customWidth="1"/>
+    <col min="11522" max="11556" width="8.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="16.85546875" customWidth="1"/>
+    <col min="11778" max="11812" width="8.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="16.85546875" customWidth="1"/>
+    <col min="12034" max="12068" width="8.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="16.85546875" customWidth="1"/>
+    <col min="12290" max="12324" width="8.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="16.85546875" customWidth="1"/>
+    <col min="12546" max="12580" width="8.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="16.85546875" customWidth="1"/>
+    <col min="12802" max="12836" width="8.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="16.85546875" customWidth="1"/>
+    <col min="13058" max="13092" width="8.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="16.85546875" customWidth="1"/>
+    <col min="13314" max="13348" width="8.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
+    <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
+    <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
+    <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
+    <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
+    <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
+    <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
+    <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
+    <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
+    <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
+    <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
+    <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1" s="99" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
+      <c r="Z1" s="99"/>
+      <c r="AA1" s="99"/>
+      <c r="AB1" s="99"/>
+      <c r="AC1" s="99"/>
+      <c r="AD1" s="99"/>
+      <c r="AE1" s="99"/>
+      <c r="AF1" s="99"/>
+      <c r="AG1" s="99"/>
+      <c r="AH1" s="99"/>
+      <c r="AI1" s="99"/>
+      <c r="AJ1" s="99"/>
+    </row>
+    <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="100" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+    </row>
+    <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="101" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="101" t="s">
+        <v>85</v>
+      </c>
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
+      <c r="O3" s="103"/>
+      <c r="P3" s="104" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q3" s="105"/>
+      <c r="R3" s="105"/>
+      <c r="S3" s="105"/>
+      <c r="T3" s="105"/>
+      <c r="U3" s="105"/>
+      <c r="V3" s="105"/>
+      <c r="W3" s="133" t="s">
+        <v>87</v>
+      </c>
+      <c r="X3" s="134"/>
+      <c r="Y3" s="134"/>
+      <c r="Z3" s="134"/>
+      <c r="AA3" s="134"/>
+      <c r="AB3" s="134"/>
+      <c r="AC3" s="135"/>
+      <c r="AD3" s="134" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE3" s="134"/>
+      <c r="AF3" s="134"/>
+      <c r="AG3" s="134"/>
+      <c r="AH3" s="134"/>
+      <c r="AI3" s="134"/>
+      <c r="AJ3" s="135"/>
+    </row>
+    <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="118"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="116"/>
+      <c r="AA4" s="116"/>
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="117"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="116"/>
+      <c r="AF4" s="116"/>
+      <c r="AG4" s="116"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="116"/>
+      <c r="AJ4" s="117"/>
+    </row>
+    <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="I5" s="3">
+        <v>6</v>
+      </c>
+      <c r="J5" s="7">
+        <v>7</v>
+      </c>
+      <c r="K5" s="3">
+        <v>8</v>
+      </c>
+      <c r="L5" s="7">
+        <v>9</v>
+      </c>
+      <c r="M5" s="3">
+        <v>10</v>
+      </c>
+      <c r="N5" s="7">
+        <v>11</v>
+      </c>
+      <c r="O5" s="3">
+        <v>12</v>
+      </c>
+      <c r="P5" s="8">
+        <v>13</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>14</v>
+      </c>
+      <c r="R5" s="9">
+        <v>15</v>
+      </c>
+      <c r="S5" s="3">
+        <v>16</v>
+      </c>
+      <c r="T5" s="8">
+        <v>17</v>
+      </c>
+      <c r="U5" s="4">
+        <v>18</v>
+      </c>
+      <c r="V5" s="9">
+        <v>19</v>
+      </c>
+      <c r="W5" s="3">
+        <v>20</v>
+      </c>
+      <c r="X5" s="7">
+        <v>21</v>
+      </c>
+      <c r="Y5" s="3">
+        <v>22</v>
+      </c>
+      <c r="Z5" s="7">
+        <v>23</v>
+      </c>
+      <c r="AA5" s="3">
+        <v>24</v>
+      </c>
+      <c r="AB5" s="7">
+        <v>25</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>26</v>
+      </c>
+      <c r="AD5" s="10">
+        <v>27</v>
+      </c>
+      <c r="AE5" s="3">
+        <v>28</v>
+      </c>
+      <c r="AF5" s="10">
+        <v>29</v>
+      </c>
+      <c r="AG5" s="3">
+        <v>30</v>
+      </c>
+      <c r="AH5" s="10">
+        <v>31</v>
+      </c>
+      <c r="AI5" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ5" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="C6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="D6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="E6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="F6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="G6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="H6" s="12">
+        <v>1000</v>
+      </c>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="12"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="14"/>
+      <c r="W6" s="89"/>
+      <c r="X6" s="93"/>
+      <c r="Y6" s="89"/>
+      <c r="Z6" s="93"/>
+      <c r="AA6" s="89"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="89"/>
+      <c r="AD6" s="15"/>
+      <c r="AE6" s="15"/>
+      <c r="AF6" s="15"/>
+      <c r="AG6" s="15"/>
+      <c r="AH6" s="15"/>
+      <c r="AI6" s="15"/>
+      <c r="AJ6" s="15"/>
+    </row>
+    <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="97" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="C7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="D7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="E7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="H7" s="18">
+        <v>1000</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+      <c r="P7" s="19"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="21"/>
+      <c r="S7" s="20"/>
+      <c r="T7" s="21"/>
+      <c r="U7" s="20"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="87"/>
+      <c r="X7" s="88"/>
+      <c r="Y7" s="87"/>
+      <c r="Z7" s="88"/>
+      <c r="AA7" s="87"/>
+      <c r="AB7" s="88"/>
+      <c r="AC7" s="87"/>
+      <c r="AD7" s="70"/>
+      <c r="AE7" s="18"/>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="18"/>
+      <c r="AH7" s="18"/>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="18"/>
+    </row>
+    <row r="8" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="24"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="27"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="27"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="67"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="67"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="27"/>
+      <c r="AE8" s="26"/>
+      <c r="AF8" s="27"/>
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="27"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+    </row>
+    <row r="9" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="98" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="28">
+        <v>500</v>
+      </c>
+      <c r="C9" s="28">
+        <v>500</v>
+      </c>
+      <c r="D9" s="28">
+        <v>600</v>
+      </c>
+      <c r="E9" s="28">
+        <v>600</v>
+      </c>
+      <c r="F9" s="28">
+        <v>600</v>
+      </c>
+      <c r="G9" s="28">
+        <v>900</v>
+      </c>
+      <c r="H9" s="28">
+        <v>900</v>
+      </c>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="28"/>
+      <c r="N9" s="28"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14"/>
+      <c r="Q9" s="12"/>
+      <c r="R9" s="14"/>
+      <c r="S9" s="12"/>
+      <c r="T9" s="14"/>
+      <c r="U9" s="12"/>
+      <c r="V9" s="14"/>
+      <c r="W9" s="89"/>
+      <c r="X9" s="89"/>
+      <c r="Y9" s="89"/>
+      <c r="Z9" s="89"/>
+      <c r="AA9" s="89"/>
+      <c r="AB9" s="89"/>
+      <c r="AC9" s="89"/>
+      <c r="AD9" s="15"/>
+      <c r="AE9" s="15"/>
+      <c r="AF9" s="15"/>
+      <c r="AG9" s="15"/>
+      <c r="AH9" s="15"/>
+      <c r="AI9" s="15"/>
+      <c r="AJ9" s="15"/>
+    </row>
+    <row r="10" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="23">
+        <v>500</v>
+      </c>
+      <c r="C10" s="23">
+        <v>500</v>
+      </c>
+      <c r="D10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="E10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="F10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="G10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="H10" s="23">
+        <v>1000</v>
+      </c>
+      <c r="I10" s="31"/>
+      <c r="J10" s="31"/>
+      <c r="K10" s="31"/>
+      <c r="L10" s="31"/>
+      <c r="M10" s="31"/>
+      <c r="N10" s="31"/>
+      <c r="O10" s="31"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="21"/>
+      <c r="S10" s="20"/>
+      <c r="T10" s="21"/>
+      <c r="U10" s="20"/>
+      <c r="V10" s="68"/>
+      <c r="W10" s="87"/>
+      <c r="X10" s="88"/>
+      <c r="Y10" s="87"/>
+      <c r="Z10" s="88"/>
+      <c r="AA10" s="87"/>
+      <c r="AB10" s="88"/>
+      <c r="AC10" s="87"/>
+      <c r="AD10" s="70"/>
+      <c r="AE10" s="64"/>
+      <c r="AF10" s="18"/>
+      <c r="AG10" s="64"/>
+      <c r="AH10" s="18"/>
+      <c r="AI10" s="18"/>
+      <c r="AJ10" s="18"/>
+    </row>
+    <row r="11" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="24"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="26"/>
+      <c r="N11" s="27"/>
+      <c r="O11" s="26"/>
+      <c r="P11" s="27"/>
+      <c r="Q11" s="26"/>
+      <c r="R11" s="27"/>
+      <c r="S11" s="26"/>
+      <c r="T11" s="27"/>
+      <c r="U11" s="26"/>
+      <c r="V11" s="27"/>
+      <c r="W11" s="66"/>
+      <c r="X11" s="67"/>
+      <c r="Y11" s="66"/>
+      <c r="Z11" s="67"/>
+      <c r="AA11" s="66"/>
+      <c r="AB11" s="67"/>
+      <c r="AC11" s="66"/>
+      <c r="AD11" s="27"/>
+      <c r="AE11" s="26"/>
+      <c r="AF11" s="27"/>
+      <c r="AG11" s="26"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="26"/>
+      <c r="AJ11" s="26"/>
+    </row>
+    <row r="12" spans="1:36" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="C12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="D12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="E12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="F12" s="29">
+        <v>1500</v>
+      </c>
+      <c r="G12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="H12" s="29">
+        <v>1900</v>
+      </c>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="14"/>
+      <c r="Q12" s="12"/>
+      <c r="R12" s="14"/>
+      <c r="S12" s="12"/>
+      <c r="T12" s="14"/>
+      <c r="U12" s="12"/>
+      <c r="V12" s="14"/>
+      <c r="W12" s="89"/>
+      <c r="X12" s="89"/>
+      <c r="Y12" s="89"/>
+      <c r="Z12" s="89"/>
+      <c r="AA12" s="89"/>
+      <c r="AB12" s="89"/>
+      <c r="AC12" s="89"/>
+      <c r="AD12" s="14"/>
+      <c r="AE12" s="12"/>
+      <c r="AF12" s="14"/>
+      <c r="AG12" s="12"/>
+      <c r="AH12" s="14"/>
+      <c r="AI12" s="12"/>
+      <c r="AJ12" s="12"/>
+    </row>
+    <row r="13" spans="1:36" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="C13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="E13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="G13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="H13" s="31">
+        <v>1900</v>
+      </c>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="31"/>
+      <c r="O13" s="31"/>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="20"/>
+      <c r="R13" s="21"/>
+      <c r="S13" s="20"/>
+      <c r="T13" s="21"/>
+      <c r="U13" s="20"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="94"/>
+      <c r="X13" s="92"/>
+      <c r="Y13" s="92"/>
+      <c r="Z13" s="92"/>
+      <c r="AA13" s="92"/>
+      <c r="AB13" s="92"/>
+      <c r="AC13" s="92"/>
+      <c r="AD13" s="70"/>
+      <c r="AE13" s="64"/>
+      <c r="AF13" s="18"/>
+      <c r="AG13" s="64"/>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="64"/>
+      <c r="AJ13" s="18"/>
+    </row>
+    <row r="14" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="26"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="26"/>
+      <c r="R14" s="27"/>
+      <c r="S14" s="26"/>
+      <c r="T14" s="27"/>
+      <c r="U14" s="26"/>
+      <c r="V14" s="27"/>
+      <c r="W14" s="26"/>
+      <c r="X14" s="27"/>
+      <c r="Y14" s="26"/>
+      <c r="Z14" s="27"/>
+      <c r="AA14" s="26"/>
+      <c r="AB14" s="27"/>
+      <c r="AC14" s="26"/>
+      <c r="AD14" s="37"/>
+      <c r="AE14" s="27"/>
+      <c r="AF14" s="26"/>
+      <c r="AG14" s="27"/>
+      <c r="AH14" s="26"/>
+      <c r="AI14" s="26"/>
+      <c r="AJ14" s="26"/>
+    </row>
+    <row r="15" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="12">
+        <v>288</v>
+      </c>
+      <c r="C15" s="12">
+        <v>288</v>
+      </c>
+      <c r="D15" s="12">
+        <v>270</v>
+      </c>
+      <c r="E15" s="12">
+        <v>270</v>
+      </c>
+      <c r="F15" s="12">
+        <v>270</v>
+      </c>
+      <c r="G15" s="12">
+        <v>270</v>
+      </c>
+      <c r="H15" s="12">
+        <v>225</v>
+      </c>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="12"/>
+      <c r="R15" s="12"/>
+      <c r="S15" s="12"/>
+      <c r="T15" s="12"/>
+      <c r="U15" s="12"/>
+      <c r="V15" s="12"/>
+      <c r="W15" s="12"/>
+      <c r="X15" s="12"/>
+      <c r="Y15" s="12"/>
+      <c r="Z15" s="12"/>
+      <c r="AA15" s="12"/>
+      <c r="AB15" s="12"/>
+      <c r="AC15" s="12"/>
+      <c r="AD15" s="15"/>
+      <c r="AE15" s="15"/>
+      <c r="AF15" s="15"/>
+      <c r="AG15" s="15"/>
+      <c r="AH15" s="15"/>
+      <c r="AI15" s="15"/>
+      <c r="AJ15" s="15"/>
+    </row>
+    <row r="16" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="18">
+        <v>162</v>
+      </c>
+      <c r="C16" s="18">
+        <v>162</v>
+      </c>
+      <c r="D16" s="18">
+        <v>162</v>
+      </c>
+      <c r="E16" s="18">
+        <v>162</v>
+      </c>
+      <c r="F16" s="18">
+        <v>162</v>
+      </c>
+      <c r="G16" s="18">
+        <v>162</v>
+      </c>
+      <c r="H16" s="18">
+        <v>135</v>
+      </c>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="18"/>
+      <c r="O16" s="18"/>
+      <c r="P16" s="18"/>
+      <c r="Q16" s="18"/>
+      <c r="R16" s="18"/>
+      <c r="S16" s="18"/>
+      <c r="T16" s="18"/>
+      <c r="U16" s="18"/>
+      <c r="V16" s="18"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="18"/>
+      <c r="Y16" s="18"/>
+      <c r="Z16" s="18"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="18"/>
+      <c r="AC16" s="18"/>
+      <c r="AD16" s="70"/>
+      <c r="AE16" s="70"/>
+      <c r="AF16" s="70"/>
+      <c r="AG16" s="70"/>
+      <c r="AH16" s="70"/>
+      <c r="AI16" s="70"/>
+      <c r="AJ16" s="70"/>
+    </row>
+    <row r="17" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="24"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="27"/>
+      <c r="O17" s="26"/>
+      <c r="P17" s="25"/>
+      <c r="Q17" s="25"/>
+      <c r="R17" s="25"/>
+      <c r="S17" s="25"/>
+      <c r="T17" s="25"/>
+      <c r="U17" s="25"/>
+      <c r="V17" s="25"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="27"/>
+      <c r="Y17" s="26"/>
+      <c r="Z17" s="27"/>
+      <c r="AA17" s="26"/>
+      <c r="AB17" s="27"/>
+      <c r="AC17" s="26"/>
+      <c r="AD17" s="37"/>
+      <c r="AE17" s="27"/>
+      <c r="AF17" s="26"/>
+      <c r="AG17" s="27"/>
+      <c r="AH17" s="26"/>
+      <c r="AI17" s="26"/>
+      <c r="AJ17" s="26"/>
+    </row>
+    <row r="18" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="12">
+        <v>288</v>
+      </c>
+      <c r="C18" s="12">
+        <v>288</v>
+      </c>
+      <c r="D18" s="12">
+        <v>270</v>
+      </c>
+      <c r="E18" s="12">
+        <v>270</v>
+      </c>
+      <c r="F18" s="12">
+        <v>270</v>
+      </c>
+      <c r="G18" s="12">
+        <v>270</v>
+      </c>
+      <c r="H18" s="12">
+        <v>225</v>
+      </c>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+      <c r="T18" s="12"/>
+      <c r="U18" s="12"/>
+      <c r="V18" s="12"/>
+      <c r="W18" s="12"/>
+      <c r="X18" s="12"/>
+      <c r="Y18" s="12"/>
+      <c r="Z18" s="12"/>
+      <c r="AA18" s="12"/>
+      <c r="AB18" s="12"/>
+      <c r="AC18" s="12"/>
+      <c r="AD18" s="15"/>
+      <c r="AE18" s="12"/>
+      <c r="AF18" s="12"/>
+      <c r="AG18" s="12"/>
+      <c r="AH18" s="12"/>
+      <c r="AI18" s="12"/>
+      <c r="AJ18" s="12"/>
+    </row>
+    <row r="19" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="18">
+        <v>162</v>
+      </c>
+      <c r="C19" s="18">
+        <v>162</v>
+      </c>
+      <c r="D19" s="18">
+        <v>162</v>
+      </c>
+      <c r="E19" s="18">
+        <v>162</v>
+      </c>
+      <c r="F19" s="18">
+        <v>162</v>
+      </c>
+      <c r="G19" s="18">
+        <v>162</v>
+      </c>
+      <c r="H19" s="18">
+        <v>135</v>
+      </c>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="18"/>
+      <c r="R19" s="18"/>
+      <c r="S19" s="18"/>
+      <c r="T19" s="18"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="18"/>
+      <c r="W19" s="18"/>
+      <c r="X19" s="18"/>
+      <c r="Y19" s="18"/>
+      <c r="Z19" s="18"/>
+      <c r="AA19" s="18"/>
+      <c r="AB19" s="18"/>
+      <c r="AC19" s="18"/>
+      <c r="AD19" s="70"/>
+      <c r="AE19" s="18"/>
+      <c r="AF19" s="18"/>
+      <c r="AG19" s="18"/>
+      <c r="AH19" s="18"/>
+      <c r="AI19" s="18"/>
+      <c r="AJ19" s="18"/>
+    </row>
+    <row r="20" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="38"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="42"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="41"/>
+      <c r="R20" s="41"/>
+      <c r="S20" s="41"/>
+      <c r="T20" s="44"/>
+      <c r="U20" s="41"/>
+      <c r="V20" s="41"/>
+      <c r="W20" s="65"/>
+      <c r="X20" s="41"/>
+      <c r="Y20" s="41"/>
+      <c r="Z20" s="41"/>
+      <c r="AA20" s="41"/>
+      <c r="AB20" s="41"/>
+      <c r="AC20" s="42"/>
+      <c r="AD20" s="41"/>
+      <c r="AE20" s="41"/>
+      <c r="AF20" s="41"/>
+      <c r="AG20" s="41"/>
+      <c r="AH20" s="41"/>
+      <c r="AI20" s="41"/>
+      <c r="AJ20" s="42"/>
+    </row>
+    <row r="21" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="98" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="45">
+        <f t="shared" ref="B21:H22" si="0">SUM(B6+B9+B12+B15+B18)</f>
+        <v>3576</v>
+      </c>
+      <c r="C21" s="45">
+        <f t="shared" si="0"/>
+        <v>3576</v>
+      </c>
+      <c r="D21" s="45">
+        <f t="shared" si="0"/>
+        <v>3640</v>
+      </c>
+      <c r="E21" s="45">
+        <f t="shared" si="0"/>
+        <v>3640</v>
+      </c>
+      <c r="F21" s="45">
+        <f t="shared" si="0"/>
+        <v>3640</v>
+      </c>
+      <c r="G21" s="45">
+        <f t="shared" si="0"/>
+        <v>4340</v>
+      </c>
+      <c r="H21" s="45">
+        <f t="shared" si="0"/>
+        <v>4250</v>
+      </c>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45"/>
+      <c r="S21" s="45"/>
+      <c r="T21" s="45"/>
+      <c r="U21" s="45"/>
+      <c r="V21" s="45"/>
+      <c r="W21" s="45"/>
+      <c r="X21" s="45"/>
+      <c r="Y21" s="45"/>
+      <c r="Z21" s="45"/>
+      <c r="AA21" s="45"/>
+      <c r="AB21" s="45"/>
+      <c r="AC21" s="45"/>
+      <c r="AD21" s="45"/>
+      <c r="AE21" s="45"/>
+      <c r="AF21" s="45"/>
+      <c r="AG21" s="45"/>
+      <c r="AH21" s="45"/>
+      <c r="AI21" s="45"/>
+      <c r="AJ21" s="45"/>
+    </row>
+    <row r="22" spans="1:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="97" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="46">
+        <f t="shared" si="0"/>
+        <v>3324</v>
+      </c>
+      <c r="C22" s="46">
+        <f t="shared" si="0"/>
+        <v>3324</v>
+      </c>
+      <c r="D22" s="46">
+        <f t="shared" si="0"/>
+        <v>3824</v>
+      </c>
+      <c r="E22" s="46">
+        <f t="shared" si="0"/>
+        <v>3824</v>
+      </c>
+      <c r="F22" s="46">
+        <f t="shared" si="0"/>
+        <v>3824</v>
+      </c>
+      <c r="G22" s="46">
+        <f t="shared" si="0"/>
+        <v>4224</v>
+      </c>
+      <c r="H22" s="46">
+        <f t="shared" si="0"/>
+        <v>4170</v>
+      </c>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+      <c r="AD22" s="46"/>
+      <c r="AE22" s="46"/>
+      <c r="AF22" s="46"/>
+      <c r="AG22" s="46"/>
+      <c r="AH22" s="46"/>
+      <c r="AI22" s="46"/>
+      <c r="AJ22" s="46"/>
+    </row>
+    <row r="23" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="49"/>
+      <c r="L23" s="49"/>
+      <c r="M23" s="49"/>
+      <c r="N23" s="49"/>
+      <c r="O23" s="49"/>
+      <c r="P23" s="49"/>
+      <c r="Q23" s="49"/>
+      <c r="R23" s="49"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="49"/>
+    </row>
+    <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="107" t="s">
+        <v>85</v>
+      </c>
+      <c r="G24" s="108"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="107" t="s">
+        <v>86</v>
+      </c>
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="111"/>
+      <c r="N24" s="107" t="s">
+        <v>87</v>
+      </c>
+      <c r="O24" s="110"/>
+      <c r="P24" s="110"/>
+      <c r="Q24" s="110"/>
+      <c r="R24" s="107" t="s">
+        <v>88</v>
+      </c>
+      <c r="S24" s="110"/>
+      <c r="T24" s="110"/>
+      <c r="U24" s="111"/>
+      <c r="X24" s="51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="122"/>
+      <c r="C25" s="123"/>
+      <c r="D25" s="123"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="122"/>
+      <c r="G25" s="123"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="122"/>
+      <c r="K25" s="123"/>
+      <c r="L25" s="123"/>
+      <c r="M25" s="124"/>
+      <c r="N25" s="122"/>
+      <c r="O25" s="123"/>
+      <c r="P25" s="123"/>
+      <c r="Q25" s="124"/>
+      <c r="R25" s="122"/>
+      <c r="S25" s="123"/>
+      <c r="T25" s="123"/>
+      <c r="U25" s="124"/>
+      <c r="X25" s="52" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="97" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="119"/>
+      <c r="C26" s="120"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="119"/>
+      <c r="G26" s="120"/>
+      <c r="H26" s="120"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="119"/>
+      <c r="K26" s="120"/>
+      <c r="L26" s="120"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="119"/>
+      <c r="O26" s="120"/>
+      <c r="P26" s="120"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="119"/>
+      <c r="S26" s="120"/>
+      <c r="T26" s="120"/>
+      <c r="U26" s="121"/>
+      <c r="X26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH26" s="54"/>
+      <c r="AI26" s="55"/>
+      <c r="AJ26" s="54"/>
+      <c r="AK26" s="54"/>
+      <c r="AL26" s="54"/>
+      <c r="AM26" s="54"/>
+    </row>
+    <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="56"/>
+      <c r="B27" s="56"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="56"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="56"/>
+      <c r="K27" s="57"/>
+      <c r="L27" s="57"/>
+      <c r="M27" s="58"/>
+      <c r="N27" s="56"/>
+      <c r="O27" s="57"/>
+      <c r="P27" s="57"/>
+      <c r="Q27" s="58"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="57"/>
+      <c r="U27" s="58"/>
+      <c r="X27" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z27" s="52"/>
+      <c r="AA27" s="52"/>
+      <c r="AB27" s="52"/>
+      <c r="AC27" s="52"/>
+      <c r="AD27" s="52"/>
+      <c r="AE27" s="52"/>
+      <c r="AF27" s="52"/>
+      <c r="AG27" s="52"/>
+      <c r="AI27" s="55"/>
+    </row>
+    <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="98" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="126"/>
+      <c r="C28" s="123"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="126"/>
+      <c r="G28" s="123"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="126"/>
+      <c r="K28" s="123"/>
+      <c r="L28" s="123"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="126"/>
+      <c r="O28" s="123"/>
+      <c r="P28" s="123"/>
+      <c r="Q28" s="124"/>
+      <c r="R28" s="126"/>
+      <c r="S28" s="123"/>
+      <c r="T28" s="123"/>
+      <c r="U28" s="124"/>
+      <c r="Z28" s="55"/>
+      <c r="AA28" s="55"/>
+      <c r="AB28" s="55"/>
+      <c r="AC28" s="55"/>
+      <c r="AD28" s="55"/>
+      <c r="AE28" s="55"/>
+      <c r="AF28" s="55"/>
+      <c r="AG28" s="55"/>
+      <c r="AI28" s="55"/>
+    </row>
+    <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="97" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="125"/>
+      <c r="C29" s="120"/>
+      <c r="D29" s="120"/>
+      <c r="E29" s="121"/>
+      <c r="F29" s="125"/>
+      <c r="G29" s="120"/>
+      <c r="H29" s="120"/>
+      <c r="I29" s="121"/>
+      <c r="J29" s="125"/>
+      <c r="K29" s="120"/>
+      <c r="L29" s="120"/>
+      <c r="M29" s="121"/>
+      <c r="N29" s="125"/>
+      <c r="O29" s="120"/>
+      <c r="P29" s="120"/>
+      <c r="Q29" s="121"/>
+      <c r="R29" s="125"/>
+      <c r="S29" s="120"/>
+      <c r="T29" s="120"/>
+      <c r="U29" s="121"/>
+      <c r="Z29" s="55"/>
+      <c r="AA29" s="55"/>
+      <c r="AB29" s="55"/>
+      <c r="AC29" s="55"/>
+      <c r="AD29" s="55"/>
+      <c r="AE29" s="55"/>
+      <c r="AF29" s="55"/>
+      <c r="AG29" s="55"/>
+    </row>
+    <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="56"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="58"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="58"/>
+      <c r="N30" s="57"/>
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="57"/>
+      <c r="R30" s="56"/>
+      <c r="S30" s="57"/>
+      <c r="T30" s="57"/>
+      <c r="U30" s="58"/>
+      <c r="Z30" s="52"/>
+      <c r="AA30" s="52"/>
+      <c r="AB30" s="52"/>
+      <c r="AC30" s="52"/>
+      <c r="AD30" s="52"/>
+      <c r="AE30" s="52"/>
+      <c r="AF30" s="52"/>
+      <c r="AG30" s="52"/>
+    </row>
+    <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="98" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="126"/>
+      <c r="C31" s="123"/>
+      <c r="D31" s="123"/>
+      <c r="E31" s="124"/>
+      <c r="F31" s="126"/>
+      <c r="G31" s="123"/>
+      <c r="H31" s="123"/>
+      <c r="I31" s="124"/>
+      <c r="J31" s="126"/>
+      <c r="K31" s="123"/>
+      <c r="L31" s="123"/>
+      <c r="M31" s="124"/>
+      <c r="N31" s="126"/>
+      <c r="O31" s="123"/>
+      <c r="P31" s="123"/>
+      <c r="Q31" s="124"/>
+      <c r="R31" s="126"/>
+      <c r="S31" s="123"/>
+      <c r="T31" s="123"/>
+      <c r="U31" s="124"/>
+      <c r="Z31" s="55"/>
+      <c r="AA31" s="55"/>
+      <c r="AB31" s="55"/>
+      <c r="AC31" s="55"/>
+      <c r="AD31" s="55"/>
+      <c r="AE31" s="55"/>
+      <c r="AF31" s="55"/>
+      <c r="AG31" s="55"/>
+    </row>
+    <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="97" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="125"/>
+      <c r="C32" s="120"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="121"/>
+      <c r="F32" s="125"/>
+      <c r="G32" s="120"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="121"/>
+      <c r="J32" s="125"/>
+      <c r="K32" s="120"/>
+      <c r="L32" s="120"/>
+      <c r="M32" s="121"/>
+      <c r="N32" s="125"/>
+      <c r="O32" s="120"/>
+      <c r="P32" s="120"/>
+      <c r="Q32" s="121"/>
+      <c r="R32" s="125"/>
+      <c r="S32" s="120"/>
+      <c r="T32" s="120"/>
+      <c r="U32" s="121"/>
+    </row>
+    <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="61"/>
+      <c r="B33" s="57"/>
+      <c r="C33" s="57"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="58"/>
+      <c r="F33" s="57"/>
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="58"/>
+      <c r="J33" s="56"/>
+      <c r="K33" s="57"/>
+      <c r="L33" s="57"/>
+      <c r="M33" s="58"/>
+      <c r="N33" s="57"/>
+      <c r="O33" s="57"/>
+      <c r="P33" s="57"/>
+      <c r="Q33" s="57"/>
+      <c r="R33" s="56"/>
+      <c r="S33" s="57"/>
+      <c r="T33" s="57"/>
+      <c r="U33" s="58"/>
+    </row>
+    <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="98" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="126"/>
+      <c r="C34" s="123"/>
+      <c r="D34" s="123"/>
+      <c r="E34" s="124"/>
+      <c r="F34" s="126"/>
+      <c r="G34" s="123"/>
+      <c r="H34" s="123"/>
+      <c r="I34" s="124"/>
+      <c r="J34" s="126"/>
+      <c r="K34" s="123"/>
+      <c r="L34" s="123"/>
+      <c r="M34" s="124"/>
+      <c r="N34" s="126"/>
+      <c r="O34" s="123"/>
+      <c r="P34" s="123"/>
+      <c r="Q34" s="124"/>
+      <c r="R34" s="126"/>
+      <c r="S34" s="123"/>
+      <c r="T34" s="123"/>
+      <c r="U34" s="124"/>
+    </row>
+    <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="97" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="125"/>
+      <c r="C35" s="120"/>
+      <c r="D35" s="120"/>
+      <c r="E35" s="121"/>
+      <c r="F35" s="125"/>
+      <c r="G35" s="120"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="125"/>
+      <c r="K35" s="120"/>
+      <c r="L35" s="120"/>
+      <c r="M35" s="121"/>
+      <c r="N35" s="125"/>
+      <c r="O35" s="120"/>
+      <c r="P35" s="120"/>
+      <c r="Q35" s="121"/>
+      <c r="R35" s="125"/>
+      <c r="S35" s="120"/>
+      <c r="T35" s="120"/>
+      <c r="U35" s="121"/>
+    </row>
+    <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="61"/>
+      <c r="B36" s="57"/>
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="57"/>
+      <c r="H36" s="57"/>
+      <c r="I36" s="58"/>
+      <c r="J36" s="57"/>
+      <c r="K36" s="57"/>
+      <c r="L36" s="57"/>
+      <c r="M36" s="58"/>
+      <c r="N36" s="57"/>
+      <c r="O36" s="57"/>
+      <c r="P36" s="57"/>
+      <c r="Q36" s="57"/>
+      <c r="R36" s="56"/>
+      <c r="S36" s="57"/>
+      <c r="T36" s="57"/>
+      <c r="U36" s="58"/>
+    </row>
+    <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="126"/>
+      <c r="C37" s="123"/>
+      <c r="D37" s="123"/>
+      <c r="E37" s="124"/>
+      <c r="F37" s="126"/>
+      <c r="G37" s="123"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="124"/>
+      <c r="J37" s="126"/>
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="124"/>
+      <c r="N37" s="126"/>
+      <c r="O37" s="123"/>
+      <c r="P37" s="123"/>
+      <c r="Q37" s="124"/>
+      <c r="R37" s="130"/>
+      <c r="S37" s="131"/>
+      <c r="T37" s="131"/>
+      <c r="U37" s="132"/>
+    </row>
+    <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="125"/>
+      <c r="C38" s="120"/>
+      <c r="D38" s="120"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="125"/>
+      <c r="G38" s="120"/>
+      <c r="H38" s="120"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="125"/>
+      <c r="K38" s="120"/>
+      <c r="L38" s="120"/>
+      <c r="M38" s="121"/>
+      <c r="N38" s="125"/>
+      <c r="O38" s="120"/>
+      <c r="P38" s="120"/>
+      <c r="Q38" s="121"/>
+      <c r="R38" s="125"/>
+      <c r="S38" s="120"/>
+      <c r="T38" s="120"/>
+      <c r="U38" s="121"/>
+    </row>
+    <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="56"/>
+      <c r="B39" s="56"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="58"/>
+      <c r="F39" s="56"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="58"/>
+      <c r="J39" s="56"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="58"/>
+      <c r="N39" s="57"/>
+      <c r="O39" s="57"/>
+      <c r="P39" s="57"/>
+      <c r="Q39" s="57"/>
+      <c r="R39" s="56"/>
+      <c r="S39" s="57"/>
+      <c r="T39" s="57"/>
+      <c r="U39" s="58"/>
+    </row>
+    <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="98" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="130"/>
+      <c r="C40" s="131"/>
+      <c r="D40" s="131"/>
+      <c r="E40" s="132"/>
+      <c r="F40" s="130"/>
+      <c r="G40" s="131"/>
+      <c r="H40" s="131"/>
+      <c r="I40" s="132"/>
+      <c r="J40" s="130"/>
+      <c r="K40" s="131"/>
+      <c r="L40" s="131"/>
+      <c r="M40" s="132"/>
+      <c r="N40" s="130"/>
+      <c r="O40" s="131"/>
+      <c r="P40" s="131"/>
+      <c r="Q40" s="132"/>
+      <c r="R40" s="130"/>
+      <c r="S40" s="131"/>
+      <c r="T40" s="131"/>
+      <c r="U40" s="132"/>
+    </row>
+    <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="97" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="127"/>
+      <c r="C41" s="128"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="127"/>
+      <c r="G41" s="128"/>
+      <c r="H41" s="128"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="127"/>
+      <c r="K41" s="128"/>
+      <c r="L41" s="128"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="127"/>
+      <c r="O41" s="128"/>
+      <c r="P41" s="128"/>
+      <c r="Q41" s="129"/>
+      <c r="R41" s="127"/>
+      <c r="S41" s="128"/>
+      <c r="T41" s="128"/>
+      <c r="U41" s="129"/>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>104</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="77">
+    <mergeCell ref="A1:AJ1"/>
+    <mergeCell ref="A2:AJ2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>
       <vt:lpstr>March 2026</vt:lpstr>
       <vt:lpstr>April 2026</vt:lpstr>
       <vt:lpstr>May 2026</vt:lpstr>
       <vt:lpstr>June 2026</vt:lpstr>
+      <vt:lpstr>July 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CNTEE Transelectrica</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valeria ANDRONESCU</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>