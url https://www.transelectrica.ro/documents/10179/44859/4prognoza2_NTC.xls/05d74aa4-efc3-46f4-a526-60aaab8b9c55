--- v10 (2026-06-26)
+++ v11 (2026-07-16)
@@ -8,67 +8,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="1425" windowWidth="13725" windowHeight="10560" firstSheet="2" activeTab="6"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14400" windowHeight="12420" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="January 2026" sheetId="1" r:id="rId1"/>
     <sheet name="February 2026" sheetId="2" r:id="rId2"/>
     <sheet name="March 2026" sheetId="3" r:id="rId3"/>
     <sheet name="April 2026" sheetId="4" r:id="rId4"/>
     <sheet name="May 2026" sheetId="5" r:id="rId5"/>
     <sheet name="June 2026" sheetId="6" r:id="rId6"/>
     <sheet name="July 2026" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F38" i="7" l="1"/>
+  <c r="F37" i="7"/>
+  <c r="F35" i="7" l="1"/>
+  <c r="F41" i="7" s="1"/>
+  <c r="F34" i="7" l="1"/>
+  <c r="F40" i="7" s="1"/>
+  <c r="P21" i="7" l="1"/>
+  <c r="Q21" i="7"/>
+  <c r="R21" i="7"/>
+  <c r="S21" i="7"/>
+  <c r="T21" i="7"/>
+  <c r="U21" i="7"/>
+  <c r="V21" i="7"/>
+  <c r="P22" i="7"/>
+  <c r="Q22" i="7"/>
+  <c r="R22" i="7"/>
+  <c r="S22" i="7"/>
+  <c r="T22" i="7"/>
+  <c r="U22" i="7"/>
+  <c r="V22" i="7"/>
+  <c r="B38" i="7" l="1"/>
+  <c r="B41" i="7" s="1"/>
+  <c r="B37" i="7"/>
+  <c r="B34" i="7"/>
+  <c r="B40" i="7" s="1"/>
+  <c r="I21" i="7" l="1"/>
+  <c r="J21" i="7"/>
+  <c r="K21" i="7"/>
+  <c r="L21" i="7"/>
+  <c r="M21" i="7"/>
+  <c r="N21" i="7"/>
+  <c r="O21" i="7"/>
+  <c r="I22" i="7"/>
+  <c r="J22" i="7"/>
+  <c r="K22" i="7"/>
+  <c r="L22" i="7"/>
+  <c r="M22" i="7"/>
+  <c r="N22" i="7"/>
+  <c r="O22" i="7"/>
   <c r="AD22" i="6" l="1"/>
   <c r="AE22" i="6"/>
   <c r="AF22" i="6"/>
   <c r="AG22" i="6"/>
   <c r="AH22" i="6"/>
   <c r="AI22" i="6"/>
   <c r="AJ22" i="6"/>
   <c r="AD21" i="6"/>
   <c r="AE21" i="6"/>
   <c r="AF21" i="6"/>
   <c r="AG21" i="6"/>
   <c r="AH21" i="6"/>
   <c r="AI21" i="6"/>
   <c r="AJ21" i="6"/>
   <c r="N41" i="6" l="1"/>
   <c r="N40" i="6"/>
   <c r="N32" i="6"/>
   <c r="N31" i="6"/>
   <c r="H22" i="7"/>
   <c r="G22" i="7"/>
   <c r="F22" i="7"/>
   <c r="E22" i="7"/>
   <c r="D22" i="7"/>
   <c r="C22" i="7"/>
   <c r="B22" i="7"/>
@@ -549,51 +588,51 @@
   <c r="H22" i="1"/>
   <c r="G22" i="1"/>
   <c r="F22" i="1"/>
   <c r="E22" i="1"/>
   <c r="D22" i="1"/>
   <c r="C22" i="1"/>
   <c r="B22" i="1"/>
   <c r="O21" i="1"/>
   <c r="N21" i="1"/>
   <c r="M21" i="1"/>
   <c r="L21" i="1"/>
   <c r="K21" i="1"/>
   <c r="J21" i="1"/>
   <c r="I21" i="1"/>
   <c r="H21" i="1"/>
   <c r="G21" i="1"/>
   <c r="F21" i="1"/>
   <c r="E21" i="1"/>
   <c r="D21" i="1"/>
   <c r="C21" i="1"/>
   <c r="B21" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="124">
   <si>
     <t>Prognoza valorilor NTC saptamanale ianuarie 2026 [MW]</t>
   </si>
   <si>
     <t>Forecast of weekly NTC values January 2026 [MW]</t>
   </si>
   <si>
     <t>Saptamana  Week</t>
   </si>
   <si>
     <t>29.12.2025-04.01.2026</t>
   </si>
   <si>
     <t>05-11.01</t>
   </si>
   <si>
     <t>12-18.01</t>
   </si>
   <si>
     <t>19-25.12</t>
   </si>
   <si>
     <t>26.01-01.02</t>
   </si>
   <si>
@@ -880,56 +919,98 @@
   </si>
   <si>
     <t>)* În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 180 MW.</t>
   </si>
   <si>
     <t>*** În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 180 MW.</t>
   </si>
   <si>
     <t>*) În intervalul orar 8-17, valorile NTC pe direcția UA-&gt;RO și MD-&gt;RO vor fi de 150 MW.</t>
   </si>
   <si>
     <t>3***</t>
   </si>
   <si>
     <t>1***</t>
   </si>
   <si>
     <t>2***</t>
   </si>
   <si>
     <t>4*)</t>
   </si>
   <si>
     <t>5*)</t>
   </si>
+  <si>
+    <t>6***</t>
+  </si>
+  <si>
+    <t>7***</t>
+  </si>
+  <si>
+    <t>8***</t>
+  </si>
+  <si>
+    <t>9***</t>
+  </si>
+  <si>
+    <t>10***</t>
+  </si>
+  <si>
+    <t>11***</t>
+  </si>
+  <si>
+    <t>12***</t>
+  </si>
+  <si>
+    <t>13***</t>
+  </si>
+  <si>
+    <t>14***</t>
+  </si>
+  <si>
+    <t>15***</t>
+  </si>
+  <si>
+    <t>16***</t>
+  </si>
+  <si>
+    <t>17***</t>
+  </si>
+  <si>
+    <t>18***</t>
+  </si>
+  <si>
+    <t>19***</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -1031,96 +1112,124 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF00B050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF00B050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="31">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -1383,55 +1492,110 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="184">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1667,160 +1831,304 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="21" fillId="6" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="21" fillId="6" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="23" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="23" fillId="6" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="23" fillId="6" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2250,216 +2558,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="169" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="99"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="99"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+      <c r="O1" s="169"/>
+      <c r="P1" s="169"/>
+      <c r="Q1" s="169"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+      <c r="U1" s="169"/>
+      <c r="V1" s="169"/>
+      <c r="W1" s="169"/>
+      <c r="X1" s="169"/>
+      <c r="Y1" s="169"/>
+      <c r="Z1" s="169"/>
+      <c r="AA1" s="169"/>
+      <c r="AB1" s="169"/>
+      <c r="AC1" s="169"/>
+      <c r="AD1" s="169"/>
+      <c r="AE1" s="169"/>
+      <c r="AF1" s="169"/>
+      <c r="AG1" s="169"/>
+      <c r="AH1" s="169"/>
+      <c r="AI1" s="169"/>
+      <c r="AJ1" s="169"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="170" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="100"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="100"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
+      <c r="N2" s="170"/>
+      <c r="O2" s="170"/>
+      <c r="P2" s="170"/>
+      <c r="Q2" s="170"/>
+      <c r="R2" s="170"/>
+      <c r="S2" s="170"/>
+      <c r="T2" s="170"/>
+      <c r="U2" s="170"/>
+      <c r="V2" s="170"/>
+      <c r="W2" s="170"/>
+      <c r="X2" s="170"/>
+      <c r="Y2" s="170"/>
+      <c r="Z2" s="170"/>
+      <c r="AA2" s="170"/>
+      <c r="AB2" s="170"/>
+      <c r="AC2" s="170"/>
+      <c r="AD2" s="170"/>
+      <c r="AE2" s="170"/>
+      <c r="AF2" s="170"/>
+      <c r="AG2" s="170"/>
+      <c r="AH2" s="170"/>
+      <c r="AI2" s="170"/>
+      <c r="AJ2" s="170"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="101" t="s">
+      <c r="B3" s="171" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="102"/>
-[...5 lines deleted...]
-      <c r="I3" s="101" t="s">
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="171" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="102"/>
-[...5 lines deleted...]
-      <c r="P3" s="104" t="s">
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="172"/>
+      <c r="N3" s="172"/>
+      <c r="O3" s="173"/>
+      <c r="P3" s="174" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="105"/>
-[...5 lines deleted...]
-      <c r="W3" s="102" t="s">
+      <c r="Q3" s="175"/>
+      <c r="R3" s="175"/>
+      <c r="S3" s="175"/>
+      <c r="T3" s="175"/>
+      <c r="U3" s="175"/>
+      <c r="V3" s="176"/>
+      <c r="W3" s="172" t="s">
         <v>6</v>
       </c>
-      <c r="X3" s="102"/>
-[...5 lines deleted...]
-      <c r="AD3" s="101" t="s">
+      <c r="X3" s="172"/>
+      <c r="Y3" s="172"/>
+      <c r="Z3" s="172"/>
+      <c r="AA3" s="172"/>
+      <c r="AB3" s="172"/>
+      <c r="AC3" s="172"/>
+      <c r="AD3" s="171" t="s">
         <v>7</v>
       </c>
-      <c r="AE3" s="102"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="103"/>
+      <c r="AE3" s="172"/>
+      <c r="AF3" s="172"/>
+      <c r="AG3" s="172"/>
+      <c r="AH3" s="172"/>
+      <c r="AI3" s="172"/>
+      <c r="AJ3" s="173"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="112"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="114"/>
+      <c r="B4" s="157"/>
+      <c r="C4" s="158"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="161"/>
+      <c r="K4" s="161"/>
+      <c r="L4" s="161"/>
+      <c r="M4" s="161"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="162"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="161"/>
+      <c r="R4" s="161"/>
+      <c r="S4" s="161"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="161"/>
+      <c r="V4" s="162"/>
+      <c r="W4" s="158"/>
+      <c r="X4" s="158"/>
+      <c r="Y4" s="158"/>
+      <c r="Z4" s="158"/>
+      <c r="AA4" s="158"/>
+      <c r="AB4" s="158"/>
+      <c r="AC4" s="158"/>
+      <c r="AD4" s="157"/>
+      <c r="AE4" s="158"/>
+      <c r="AF4" s="158"/>
+      <c r="AG4" s="158"/>
+      <c r="AH4" s="158"/>
+      <c r="AI4" s="158"/>
+      <c r="AJ4" s="159"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="4">
         <v>30</v>
       </c>
       <c r="D5" s="3">
         <v>31</v>
       </c>
       <c r="E5" s="4">
         <v>1</v>
       </c>
       <c r="F5" s="3">
         <v>2</v>
       </c>
       <c r="G5" s="5">
         <v>3</v>
       </c>
       <c r="H5" s="6">
         <v>4</v>
@@ -4139,745 +4447,745 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="107" t="s">
+      <c r="B24" s="164" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="108"/>
-[...2 lines deleted...]
-      <c r="F24" s="107" t="s">
+      <c r="C24" s="165"/>
+      <c r="D24" s="165"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="164" t="s">
         <v>4</v>
       </c>
-      <c r="G24" s="108"/>
-[...2 lines deleted...]
-      <c r="J24" s="107" t="s">
+      <c r="G24" s="165"/>
+      <c r="H24" s="165"/>
+      <c r="I24" s="166"/>
+      <c r="J24" s="164" t="s">
         <v>5</v>
       </c>
-      <c r="K24" s="110"/>
-[...2 lines deleted...]
-      <c r="N24" s="107" t="s">
+      <c r="K24" s="167"/>
+      <c r="L24" s="167"/>
+      <c r="M24" s="168"/>
+      <c r="N24" s="164" t="s">
         <v>6</v>
       </c>
-      <c r="O24" s="108"/>
-[...2 lines deleted...]
-      <c r="R24" s="107" t="s">
+      <c r="O24" s="165"/>
+      <c r="P24" s="165"/>
+      <c r="Q24" s="166"/>
+      <c r="R24" s="164" t="s">
         <v>7</v>
       </c>
-      <c r="S24" s="108"/>
-[...1 lines deleted...]
-      <c r="U24" s="109"/>
+      <c r="S24" s="165"/>
+      <c r="T24" s="165"/>
+      <c r="U24" s="166"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="122" t="s">
+      <c r="B25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="123"/>
-[...2 lines deleted...]
-      <c r="F25" s="122" t="s">
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="151"/>
+      <c r="F25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="123"/>
-[...2 lines deleted...]
-      <c r="J25" s="122" t="s">
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="151"/>
+      <c r="J25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="123"/>
-[...2 lines deleted...]
-      <c r="N25" s="122" t="s">
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="151"/>
+      <c r="N25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="123"/>
-[...2 lines deleted...]
-      <c r="R25" s="122" t="s">
+      <c r="O25" s="150"/>
+      <c r="P25" s="150"/>
+      <c r="Q25" s="151"/>
+      <c r="R25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="123"/>
-[...1 lines deleted...]
-      <c r="U25" s="124"/>
+      <c r="S25" s="150"/>
+      <c r="T25" s="150"/>
+      <c r="U25" s="151"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="119" t="s">
+      <c r="B26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="120"/>
-[...2 lines deleted...]
-      <c r="F26" s="119" t="s">
+      <c r="C26" s="153"/>
+      <c r="D26" s="153"/>
+      <c r="E26" s="154"/>
+      <c r="F26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="120"/>
-[...2 lines deleted...]
-      <c r="J26" s="119" t="s">
+      <c r="G26" s="153"/>
+      <c r="H26" s="153"/>
+      <c r="I26" s="154"/>
+      <c r="J26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="120"/>
-[...2 lines deleted...]
-      <c r="N26" s="119" t="s">
+      <c r="K26" s="153"/>
+      <c r="L26" s="153"/>
+      <c r="M26" s="154"/>
+      <c r="N26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="120"/>
-[...2 lines deleted...]
-      <c r="R26" s="119" t="s">
+      <c r="O26" s="153"/>
+      <c r="P26" s="153"/>
+      <c r="Q26" s="154"/>
+      <c r="R26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="120"/>
-[...1 lines deleted...]
-      <c r="U26" s="121"/>
+      <c r="S26" s="153"/>
+      <c r="T26" s="153"/>
+      <c r="U26" s="154"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AA26" s="54"/>
       <c r="AB26" s="55"/>
       <c r="AC26" s="54"/>
       <c r="AD26" s="55"/>
       <c r="AE26" s="54"/>
       <c r="AF26" s="54"/>
       <c r="AG26" s="54"/>
       <c r="AH26" s="54"/>
       <c r="AI26" s="54"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AB27" s="55"/>
       <c r="AD27" s="54"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="126">
+      <c r="B28" s="149">
         <v>100</v>
       </c>
-      <c r="C28" s="123"/>
-[...2 lines deleted...]
-      <c r="F28" s="126">
+      <c r="C28" s="150"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="151"/>
+      <c r="F28" s="149">
         <v>100</v>
       </c>
-      <c r="G28" s="123"/>
-[...2 lines deleted...]
-      <c r="J28" s="126">
+      <c r="G28" s="150"/>
+      <c r="H28" s="150"/>
+      <c r="I28" s="151"/>
+      <c r="J28" s="149">
         <v>100</v>
       </c>
-      <c r="K28" s="123"/>
-[...2 lines deleted...]
-      <c r="N28" s="126">
+      <c r="K28" s="150"/>
+      <c r="L28" s="150"/>
+      <c r="M28" s="151"/>
+      <c r="N28" s="149">
         <v>100</v>
       </c>
-      <c r="O28" s="123"/>
-[...2 lines deleted...]
-      <c r="R28" s="126">
+      <c r="O28" s="150"/>
+      <c r="P28" s="150"/>
+      <c r="Q28" s="151"/>
+      <c r="R28" s="149">
         <v>100</v>
       </c>
-      <c r="S28" s="123"/>
-[...1 lines deleted...]
-      <c r="U28" s="124"/>
+      <c r="S28" s="150"/>
+      <c r="T28" s="150"/>
+      <c r="U28" s="151"/>
       <c r="Z28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AD28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="125">
+      <c r="B29" s="152">
         <v>100</v>
       </c>
-      <c r="C29" s="120"/>
-[...2 lines deleted...]
-      <c r="F29" s="125">
+      <c r="C29" s="153"/>
+      <c r="D29" s="153"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="152">
         <v>100</v>
       </c>
-      <c r="G29" s="120"/>
-[...2 lines deleted...]
-      <c r="J29" s="125">
+      <c r="G29" s="153"/>
+      <c r="H29" s="153"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="152">
         <v>100</v>
       </c>
-      <c r="K29" s="120"/>
-[...2 lines deleted...]
-      <c r="N29" s="125">
+      <c r="K29" s="153"/>
+      <c r="L29" s="153"/>
+      <c r="M29" s="154"/>
+      <c r="N29" s="152">
         <v>100</v>
       </c>
-      <c r="O29" s="120"/>
-[...2 lines deleted...]
-      <c r="R29" s="125">
+      <c r="O29" s="153"/>
+      <c r="P29" s="153"/>
+      <c r="Q29" s="154"/>
+      <c r="R29" s="152">
         <v>100</v>
       </c>
-      <c r="S29" s="120"/>
-[...1 lines deleted...]
-      <c r="U29" s="121"/>
+      <c r="S29" s="153"/>
+      <c r="T29" s="153"/>
+      <c r="U29" s="154"/>
       <c r="Z29" s="55"/>
       <c r="AD29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="126">
+      <c r="B31" s="149">
         <v>100</v>
       </c>
-      <c r="C31" s="123"/>
-[...2 lines deleted...]
-      <c r="F31" s="126">
+      <c r="C31" s="150"/>
+      <c r="D31" s="150"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="149">
         <v>100</v>
       </c>
-      <c r="G31" s="123"/>
-[...2 lines deleted...]
-      <c r="J31" s="126">
+      <c r="G31" s="150"/>
+      <c r="H31" s="150"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="149">
         <v>100</v>
       </c>
-      <c r="K31" s="123"/>
-[...2 lines deleted...]
-      <c r="N31" s="126">
+      <c r="K31" s="150"/>
+      <c r="L31" s="150"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="149">
         <v>100</v>
       </c>
-      <c r="O31" s="123"/>
-[...2 lines deleted...]
-      <c r="R31" s="126">
+      <c r="O31" s="150"/>
+      <c r="P31" s="150"/>
+      <c r="Q31" s="151"/>
+      <c r="R31" s="149">
         <v>100</v>
       </c>
-      <c r="S31" s="123"/>
-[...1 lines deleted...]
-      <c r="U31" s="124"/>
+      <c r="S31" s="150"/>
+      <c r="T31" s="150"/>
+      <c r="U31" s="151"/>
       <c r="Z31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="125">
+      <c r="B32" s="152">
         <v>100</v>
       </c>
-      <c r="C32" s="120"/>
-[...2 lines deleted...]
-      <c r="F32" s="125">
+      <c r="C32" s="153"/>
+      <c r="D32" s="153"/>
+      <c r="E32" s="154"/>
+      <c r="F32" s="152">
         <v>100</v>
       </c>
-      <c r="G32" s="120"/>
-[...2 lines deleted...]
-      <c r="J32" s="125">
+      <c r="G32" s="153"/>
+      <c r="H32" s="153"/>
+      <c r="I32" s="154"/>
+      <c r="J32" s="152">
         <v>100</v>
       </c>
-      <c r="K32" s="120"/>
-[...2 lines deleted...]
-      <c r="N32" s="125">
+      <c r="K32" s="153"/>
+      <c r="L32" s="153"/>
+      <c r="M32" s="154"/>
+      <c r="N32" s="152">
         <v>100</v>
       </c>
-      <c r="O32" s="120"/>
-[...2 lines deleted...]
-      <c r="R32" s="125">
+      <c r="O32" s="153"/>
+      <c r="P32" s="153"/>
+      <c r="Q32" s="154"/>
+      <c r="R32" s="152">
         <v>100</v>
       </c>
-      <c r="S32" s="120"/>
-[...1 lines deleted...]
-      <c r="U32" s="121"/>
+      <c r="S32" s="153"/>
+      <c r="T32" s="153"/>
+      <c r="U32" s="154"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
       <c r="R33" s="57"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="126">
+      <c r="B34" s="149">
         <v>50</v>
       </c>
-      <c r="C34" s="123"/>
-[...2 lines deleted...]
-      <c r="F34" s="126">
+      <c r="C34" s="150"/>
+      <c r="D34" s="150"/>
+      <c r="E34" s="151"/>
+      <c r="F34" s="149">
         <v>65</v>
       </c>
-      <c r="G34" s="123"/>
-[...2 lines deleted...]
-      <c r="J34" s="126">
+      <c r="G34" s="150"/>
+      <c r="H34" s="150"/>
+      <c r="I34" s="151"/>
+      <c r="J34" s="149">
         <v>70</v>
       </c>
-      <c r="K34" s="123"/>
-[...2 lines deleted...]
-      <c r="N34" s="126">
+      <c r="K34" s="150"/>
+      <c r="L34" s="150"/>
+      <c r="M34" s="151"/>
+      <c r="N34" s="149">
         <v>48</v>
       </c>
-      <c r="O34" s="123"/>
-[...2 lines deleted...]
-      <c r="R34" s="126">
+      <c r="O34" s="150"/>
+      <c r="P34" s="150"/>
+      <c r="Q34" s="151"/>
+      <c r="R34" s="149">
         <v>65</v>
       </c>
-      <c r="S34" s="123"/>
-[...1 lines deleted...]
-      <c r="U34" s="124"/>
+      <c r="S34" s="150"/>
+      <c r="T34" s="150"/>
+      <c r="U34" s="151"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="125">
+      <c r="B35" s="152">
         <v>0</v>
       </c>
-      <c r="C35" s="120"/>
-[...2 lines deleted...]
-      <c r="F35" s="125">
+      <c r="C35" s="153"/>
+      <c r="D35" s="153"/>
+      <c r="E35" s="154"/>
+      <c r="F35" s="152">
         <v>0</v>
       </c>
-      <c r="G35" s="120"/>
-[...2 lines deleted...]
-      <c r="J35" s="125">
+      <c r="G35" s="153"/>
+      <c r="H35" s="153"/>
+      <c r="I35" s="154"/>
+      <c r="J35" s="152">
         <v>0</v>
       </c>
-      <c r="K35" s="120"/>
-[...2 lines deleted...]
-      <c r="N35" s="125">
+      <c r="K35" s="153"/>
+      <c r="L35" s="153"/>
+      <c r="M35" s="154"/>
+      <c r="N35" s="152">
         <v>0</v>
       </c>
-      <c r="O35" s="120"/>
-[...2 lines deleted...]
-      <c r="R35" s="125">
+      <c r="O35" s="153"/>
+      <c r="P35" s="153"/>
+      <c r="Q35" s="154"/>
+      <c r="R35" s="152">
         <v>0</v>
       </c>
-      <c r="S35" s="120"/>
-[...1 lines deleted...]
-      <c r="U35" s="121"/>
+      <c r="S35" s="153"/>
+      <c r="T35" s="153"/>
+      <c r="U35" s="154"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="57"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="126">
+      <c r="B37" s="149">
         <v>111</v>
       </c>
-      <c r="C37" s="123"/>
-[...2 lines deleted...]
-      <c r="F37" s="126">
+      <c r="C37" s="150"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="151"/>
+      <c r="F37" s="149">
         <v>100</v>
       </c>
-      <c r="G37" s="123"/>
-[...2 lines deleted...]
-      <c r="J37" s="126">
+      <c r="G37" s="150"/>
+      <c r="H37" s="150"/>
+      <c r="I37" s="151"/>
+      <c r="J37" s="149">
         <v>100</v>
       </c>
-      <c r="K37" s="123"/>
-[...2 lines deleted...]
-      <c r="N37" s="126">
+      <c r="K37" s="150"/>
+      <c r="L37" s="150"/>
+      <c r="M37" s="151"/>
+      <c r="N37" s="149">
         <v>100</v>
       </c>
-      <c r="O37" s="123"/>
-[...2 lines deleted...]
-      <c r="R37" s="126">
+      <c r="O37" s="150"/>
+      <c r="P37" s="150"/>
+      <c r="Q37" s="151"/>
+      <c r="R37" s="149">
         <v>100</v>
       </c>
-      <c r="S37" s="123"/>
-[...1 lines deleted...]
-      <c r="U37" s="124"/>
+      <c r="S37" s="150"/>
+      <c r="T37" s="150"/>
+      <c r="U37" s="151"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="125">
+      <c r="B38" s="152">
         <v>100</v>
       </c>
-      <c r="C38" s="120"/>
-[...2 lines deleted...]
-      <c r="F38" s="125">
+      <c r="C38" s="153"/>
+      <c r="D38" s="153"/>
+      <c r="E38" s="154"/>
+      <c r="F38" s="152">
         <v>100</v>
       </c>
-      <c r="G38" s="120"/>
-[...2 lines deleted...]
-      <c r="J38" s="125">
+      <c r="G38" s="153"/>
+      <c r="H38" s="153"/>
+      <c r="I38" s="154"/>
+      <c r="J38" s="152">
         <v>100</v>
       </c>
-      <c r="K38" s="120"/>
-[...2 lines deleted...]
-      <c r="N38" s="125">
+      <c r="K38" s="153"/>
+      <c r="L38" s="153"/>
+      <c r="M38" s="154"/>
+      <c r="N38" s="152">
         <v>100</v>
       </c>
-      <c r="O38" s="120"/>
-[...2 lines deleted...]
-      <c r="R38" s="125">
+      <c r="O38" s="153"/>
+      <c r="P38" s="153"/>
+      <c r="Q38" s="154"/>
+      <c r="R38" s="152">
         <v>100</v>
       </c>
-      <c r="S38" s="120"/>
-[...1 lines deleted...]
-      <c r="U38" s="121"/>
+      <c r="S38" s="153"/>
+      <c r="T38" s="153"/>
+      <c r="U38" s="154"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
       <c r="R39" s="57"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="130">
+      <c r="B40" s="143">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.25</v>
       </c>
-      <c r="C40" s="131"/>
-[...2 lines deleted...]
-      <c r="F40" s="130">
+      <c r="C40" s="144"/>
+      <c r="D40" s="144"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="143">
         <f>(F28+F31+F34+F37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="G40" s="131"/>
-[...2 lines deleted...]
-      <c r="J40" s="130">
+      <c r="G40" s="144"/>
+      <c r="H40" s="144"/>
+      <c r="I40" s="145"/>
+      <c r="J40" s="143">
         <f>(J28+J31+J34+J37)/4</f>
         <v>92.5</v>
       </c>
-      <c r="K40" s="131"/>
-[...2 lines deleted...]
-      <c r="N40" s="130">
+      <c r="K40" s="144"/>
+      <c r="L40" s="144"/>
+      <c r="M40" s="145"/>
+      <c r="N40" s="143">
         <f>(N28+N31+N34+N37)/4</f>
         <v>87</v>
       </c>
-      <c r="O40" s="131"/>
-[...2 lines deleted...]
-      <c r="R40" s="130">
+      <c r="O40" s="144"/>
+      <c r="P40" s="144"/>
+      <c r="Q40" s="145"/>
+      <c r="R40" s="143">
         <f>(R28+R31+R34+R37)/4</f>
         <v>91.25</v>
       </c>
-      <c r="S40" s="131"/>
-[...1 lines deleted...]
-      <c r="U40" s="132"/>
+      <c r="S40" s="144"/>
+      <c r="T40" s="144"/>
+      <c r="U40" s="145"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="127">
+      <c r="B41" s="146">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="128"/>
-[...2 lines deleted...]
-      <c r="F41" s="127">
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="148"/>
+      <c r="F41" s="146">
         <f>(F29+F32+F35+F38)/4</f>
         <v>75</v>
       </c>
-      <c r="G41" s="128"/>
-[...2 lines deleted...]
-      <c r="J41" s="127">
+      <c r="G41" s="147"/>
+      <c r="H41" s="147"/>
+      <c r="I41" s="148"/>
+      <c r="J41" s="146">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="128"/>
-[...2 lines deleted...]
-      <c r="N41" s="127">
+      <c r="K41" s="147"/>
+      <c r="L41" s="147"/>
+      <c r="M41" s="148"/>
+      <c r="N41" s="146">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="128"/>
-[...2 lines deleted...]
-      <c r="R41" s="127">
+      <c r="O41" s="147"/>
+      <c r="P41" s="147"/>
+      <c r="Q41" s="148"/>
+      <c r="R41" s="146">
         <f>(R29+R32+R35+R38)/4</f>
         <v>75</v>
       </c>
-      <c r="S41" s="128"/>
-[...1 lines deleted...]
-      <c r="U41" s="129"/>
+      <c r="S41" s="147"/>
+      <c r="T41" s="147"/>
+      <c r="U41" s="148"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
-    <mergeCell ref="B40:E40"/>
-[...68 lines deleted...]
-    <mergeCell ref="R24:U24"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC44"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="29" width="8.7109375" customWidth="1"/>
     <col min="250" max="250" width="16.85546875" customWidth="1"/>
     <col min="251" max="285" width="8.7109375" customWidth="1"/>
     <col min="506" max="506" width="16.85546875" customWidth="1"/>
     <col min="507" max="541" width="8.7109375" customWidth="1"/>
     <col min="762" max="762" width="16.85546875" customWidth="1"/>
     <col min="763" max="797" width="8.7109375" customWidth="1"/>
     <col min="1018" max="1018" width="16.85546875" customWidth="1"/>
@@ -4981,186 +5289,186 @@
     <col min="13562" max="13562" width="16.85546875" customWidth="1"/>
     <col min="13563" max="13597" width="8.7109375" customWidth="1"/>
     <col min="13818" max="13818" width="16.85546875" customWidth="1"/>
     <col min="13819" max="13853" width="8.7109375" customWidth="1"/>
     <col min="14074" max="14074" width="16.85546875" customWidth="1"/>
     <col min="14075" max="14109" width="8.7109375" customWidth="1"/>
     <col min="14330" max="14330" width="16.85546875" customWidth="1"/>
     <col min="14331" max="14365" width="8.7109375" customWidth="1"/>
     <col min="14586" max="14586" width="16.85546875" customWidth="1"/>
     <col min="14587" max="14621" width="8.7109375" customWidth="1"/>
     <col min="14842" max="14842" width="16.85546875" customWidth="1"/>
     <col min="14843" max="14877" width="8.7109375" customWidth="1"/>
     <col min="15098" max="15098" width="16.85546875" customWidth="1"/>
     <col min="15099" max="15133" width="8.7109375" customWidth="1"/>
     <col min="15354" max="15354" width="16.85546875" customWidth="1"/>
     <col min="15355" max="15389" width="8.7109375" customWidth="1"/>
     <col min="15610" max="15610" width="16.85546875" customWidth="1"/>
     <col min="15611" max="15645" width="8.7109375" customWidth="1"/>
     <col min="15866" max="15866" width="16.85546875" customWidth="1"/>
     <col min="15867" max="15901" width="8.7109375" customWidth="1"/>
     <col min="16122" max="16122" width="16.85546875" customWidth="1"/>
     <col min="16123" max="16157" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="169" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="99"/>
-[...26 lines deleted...]
-      <c r="AC1" s="99"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+      <c r="O1" s="169"/>
+      <c r="P1" s="169"/>
+      <c r="Q1" s="169"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+      <c r="U1" s="169"/>
+      <c r="V1" s="169"/>
+      <c r="W1" s="169"/>
+      <c r="X1" s="169"/>
+      <c r="Y1" s="169"/>
+      <c r="Z1" s="169"/>
+      <c r="AA1" s="169"/>
+      <c r="AB1" s="169"/>
+      <c r="AC1" s="169"/>
     </row>
     <row r="2" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="170" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="100"/>
-[...26 lines deleted...]
-      <c r="AC2" s="100"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
+      <c r="N2" s="170"/>
+      <c r="O2" s="170"/>
+      <c r="P2" s="170"/>
+      <c r="Q2" s="170"/>
+      <c r="R2" s="170"/>
+      <c r="S2" s="170"/>
+      <c r="T2" s="170"/>
+      <c r="U2" s="170"/>
+      <c r="V2" s="170"/>
+      <c r="W2" s="170"/>
+      <c r="X2" s="170"/>
+      <c r="Y2" s="170"/>
+      <c r="Z2" s="170"/>
+      <c r="AA2" s="170"/>
+      <c r="AB2" s="170"/>
+      <c r="AC2" s="170"/>
     </row>
     <row r="3" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="101" t="s">
+      <c r="B3" s="171" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="102"/>
-[...5 lines deleted...]
-      <c r="I3" s="101" t="s">
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="171" t="s">
         <v>34</v>
       </c>
-      <c r="J3" s="102"/>
-[...5 lines deleted...]
-      <c r="P3" s="104" t="s">
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="172"/>
+      <c r="N3" s="172"/>
+      <c r="O3" s="173"/>
+      <c r="P3" s="174" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="105"/>
-[...5 lines deleted...]
-      <c r="W3" s="101" t="s">
+      <c r="Q3" s="175"/>
+      <c r="R3" s="175"/>
+      <c r="S3" s="175"/>
+      <c r="T3" s="175"/>
+      <c r="U3" s="175"/>
+      <c r="V3" s="176"/>
+      <c r="W3" s="171" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="102"/>
-[...4 lines deleted...]
-      <c r="AC3" s="103"/>
+      <c r="X3" s="172"/>
+      <c r="Y3" s="172"/>
+      <c r="Z3" s="172"/>
+      <c r="AA3" s="172"/>
+      <c r="AB3" s="172"/>
+      <c r="AC3" s="173"/>
     </row>
     <row r="4" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="112"/>
-[...26 lines deleted...]
-      <c r="AC4" s="114"/>
+      <c r="B4" s="157"/>
+      <c r="C4" s="158"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="161"/>
+      <c r="K4" s="161"/>
+      <c r="L4" s="161"/>
+      <c r="M4" s="161"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="162"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="161"/>
+      <c r="R4" s="161"/>
+      <c r="S4" s="161"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="161"/>
+      <c r="V4" s="162"/>
+      <c r="W4" s="157"/>
+      <c r="X4" s="158"/>
+      <c r="Y4" s="158"/>
+      <c r="Z4" s="158"/>
+      <c r="AA4" s="158"/>
+      <c r="AB4" s="158"/>
+      <c r="AC4" s="159"/>
     </row>
     <row r="5" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>2</v>
       </c>
       <c r="C5" s="4">
         <v>3</v>
       </c>
       <c r="D5" s="3">
         <v>4</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="3">
         <v>6</v>
       </c>
       <c r="G5" s="5">
         <v>7</v>
       </c>
       <c r="H5" s="6">
         <v>8</v>
@@ -6518,631 +6826,631 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="48"/>
       <c r="Z23" s="47"/>
       <c r="AA23" s="48"/>
       <c r="AB23" s="48"/>
       <c r="AC23" s="48"/>
     </row>
     <row r="24" spans="1:29" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="107" t="s">
+      <c r="B24" s="164" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="108"/>
-[...2 lines deleted...]
-      <c r="F24" s="107" t="s">
+      <c r="C24" s="165"/>
+      <c r="D24" s="165"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="164" t="s">
         <v>34</v>
       </c>
-      <c r="G24" s="108"/>
-[...2 lines deleted...]
-      <c r="J24" s="107" t="s">
+      <c r="G24" s="165"/>
+      <c r="H24" s="165"/>
+      <c r="I24" s="166"/>
+      <c r="J24" s="164" t="s">
         <v>35</v>
       </c>
-      <c r="K24" s="110"/>
-[...2 lines deleted...]
-      <c r="N24" s="107" t="s">
+      <c r="K24" s="167"/>
+      <c r="L24" s="167"/>
+      <c r="M24" s="168"/>
+      <c r="N24" s="164" t="s">
         <v>36</v>
       </c>
-      <c r="O24" s="108"/>
-[...1 lines deleted...]
-      <c r="Q24" s="109"/>
+      <c r="O24" s="165"/>
+      <c r="P24" s="165"/>
+      <c r="Q24" s="166"/>
       <c r="T24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="122" t="s">
+      <c r="B25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="123"/>
-[...2 lines deleted...]
-      <c r="F25" s="122" t="s">
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="151"/>
+      <c r="F25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="123"/>
-[...2 lines deleted...]
-      <c r="J25" s="122" t="s">
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="151"/>
+      <c r="J25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="123"/>
-[...2 lines deleted...]
-      <c r="N25" s="122" t="s">
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="151"/>
+      <c r="N25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="123"/>
-[...1 lines deleted...]
-      <c r="Q25" s="124"/>
+      <c r="O25" s="150"/>
+      <c r="P25" s="150"/>
+      <c r="Q25" s="151"/>
       <c r="T25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="119" t="s">
+      <c r="B26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="120"/>
-[...2 lines deleted...]
-      <c r="F26" s="119" t="s">
+      <c r="C26" s="153"/>
+      <c r="D26" s="153"/>
+      <c r="E26" s="154"/>
+      <c r="F26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="120"/>
-[...2 lines deleted...]
-      <c r="J26" s="119" t="s">
+      <c r="G26" s="153"/>
+      <c r="H26" s="153"/>
+      <c r="I26" s="154"/>
+      <c r="J26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="120"/>
-[...2 lines deleted...]
-      <c r="N26" s="119" t="s">
+      <c r="K26" s="153"/>
+      <c r="L26" s="153"/>
+      <c r="M26" s="154"/>
+      <c r="N26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="120"/>
-[...1 lines deleted...]
-      <c r="Q26" s="121"/>
+      <c r="O26" s="153"/>
+      <c r="P26" s="153"/>
+      <c r="Q26" s="154"/>
       <c r="T26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="W26" s="54"/>
       <c r="X26" s="55"/>
       <c r="Y26" s="54"/>
       <c r="Z26" s="54"/>
       <c r="AA26" s="54"/>
       <c r="AB26" s="54"/>
     </row>
     <row r="27" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="T27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="V27" s="52"/>
       <c r="X27" s="55"/>
     </row>
     <row r="28" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="126">
+      <c r="B28" s="149">
         <v>100</v>
       </c>
-      <c r="C28" s="123"/>
-[...2 lines deleted...]
-      <c r="F28" s="126">
+      <c r="C28" s="150"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="151"/>
+      <c r="F28" s="149">
         <v>100</v>
       </c>
-      <c r="G28" s="123"/>
-[...2 lines deleted...]
-      <c r="J28" s="126">
+      <c r="G28" s="150"/>
+      <c r="H28" s="150"/>
+      <c r="I28" s="151"/>
+      <c r="J28" s="149">
         <v>100</v>
       </c>
-      <c r="K28" s="123"/>
-[...2 lines deleted...]
-      <c r="N28" s="126">
+      <c r="K28" s="150"/>
+      <c r="L28" s="150"/>
+      <c r="M28" s="151"/>
+      <c r="N28" s="149">
         <v>100</v>
       </c>
-      <c r="O28" s="123"/>
-[...1 lines deleted...]
-      <c r="Q28" s="124"/>
+      <c r="O28" s="150"/>
+      <c r="P28" s="150"/>
+      <c r="Q28" s="151"/>
       <c r="V28" s="55"/>
       <c r="X28" s="55"/>
     </row>
     <row r="29" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="125">
+      <c r="B29" s="152">
         <v>100</v>
       </c>
-      <c r="C29" s="120"/>
-[...2 lines deleted...]
-      <c r="F29" s="125">
+      <c r="C29" s="153"/>
+      <c r="D29" s="153"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="152">
         <v>100</v>
       </c>
-      <c r="G29" s="120"/>
-[...2 lines deleted...]
-      <c r="J29" s="125">
+      <c r="G29" s="153"/>
+      <c r="H29" s="153"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="152">
         <v>100</v>
       </c>
-      <c r="K29" s="120"/>
-[...2 lines deleted...]
-      <c r="N29" s="125">
+      <c r="K29" s="153"/>
+      <c r="L29" s="153"/>
+      <c r="M29" s="154"/>
+      <c r="N29" s="152">
         <v>100</v>
       </c>
-      <c r="O29" s="120"/>
-[...1 lines deleted...]
-      <c r="Q29" s="121"/>
+      <c r="O29" s="153"/>
+      <c r="P29" s="153"/>
+      <c r="Q29" s="154"/>
       <c r="V29" s="55"/>
     </row>
     <row r="30" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="56"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="V30" s="52"/>
     </row>
     <row r="31" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="126">
+      <c r="B31" s="149">
         <v>100</v>
       </c>
-      <c r="C31" s="123"/>
-[...2 lines deleted...]
-      <c r="F31" s="126">
+      <c r="C31" s="150"/>
+      <c r="D31" s="150"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="149">
         <v>100</v>
       </c>
-      <c r="G31" s="123"/>
-[...2 lines deleted...]
-      <c r="J31" s="126">
+      <c r="G31" s="150"/>
+      <c r="H31" s="150"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="149">
         <v>100</v>
       </c>
-      <c r="K31" s="123"/>
-[...2 lines deleted...]
-      <c r="N31" s="126">
+      <c r="K31" s="150"/>
+      <c r="L31" s="150"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="149">
         <v>100</v>
       </c>
-      <c r="O31" s="123"/>
-[...1 lines deleted...]
-      <c r="Q31" s="124"/>
+      <c r="O31" s="150"/>
+      <c r="P31" s="150"/>
+      <c r="Q31" s="151"/>
       <c r="V31" s="55"/>
     </row>
     <row r="32" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="125">
+      <c r="B32" s="152">
         <v>100</v>
       </c>
-      <c r="C32" s="120"/>
-[...2 lines deleted...]
-      <c r="F32" s="125">
+      <c r="C32" s="153"/>
+      <c r="D32" s="153"/>
+      <c r="E32" s="154"/>
+      <c r="F32" s="152">
         <v>100</v>
       </c>
-      <c r="G32" s="120"/>
-[...2 lines deleted...]
-      <c r="J32" s="125">
+      <c r="G32" s="153"/>
+      <c r="H32" s="153"/>
+      <c r="I32" s="154"/>
+      <c r="J32" s="152">
         <v>100</v>
       </c>
-      <c r="K32" s="120"/>
-[...2 lines deleted...]
-      <c r="N32" s="125">
+      <c r="K32" s="153"/>
+      <c r="L32" s="153"/>
+      <c r="M32" s="154"/>
+      <c r="N32" s="152">
         <v>100</v>
       </c>
-      <c r="O32" s="120"/>
-[...1 lines deleted...]
-      <c r="Q32" s="121"/>
+      <c r="O32" s="153"/>
+      <c r="P32" s="153"/>
+      <c r="Q32" s="154"/>
     </row>
     <row r="33" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="56"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
     </row>
     <row r="34" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="126">
+      <c r="B34" s="149">
         <v>62</v>
       </c>
-      <c r="C34" s="123"/>
-[...2 lines deleted...]
-      <c r="F34" s="126">
+      <c r="C34" s="150"/>
+      <c r="D34" s="150"/>
+      <c r="E34" s="151"/>
+      <c r="F34" s="149">
         <v>68</v>
       </c>
-      <c r="G34" s="123"/>
-[...2 lines deleted...]
-      <c r="J34" s="126">
+      <c r="G34" s="150"/>
+      <c r="H34" s="150"/>
+      <c r="I34" s="151"/>
+      <c r="J34" s="149">
         <v>100</v>
       </c>
-      <c r="K34" s="123"/>
-[...2 lines deleted...]
-      <c r="N34" s="126">
+      <c r="K34" s="150"/>
+      <c r="L34" s="150"/>
+      <c r="M34" s="151"/>
+      <c r="N34" s="149">
         <v>68</v>
       </c>
-      <c r="O34" s="123"/>
-[...1 lines deleted...]
-      <c r="Q34" s="124"/>
+      <c r="O34" s="150"/>
+      <c r="P34" s="150"/>
+      <c r="Q34" s="151"/>
     </row>
     <row r="35" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="125">
+      <c r="B35" s="152">
         <v>0</v>
       </c>
-      <c r="C35" s="120"/>
-[...2 lines deleted...]
-      <c r="F35" s="125">
+      <c r="C35" s="153"/>
+      <c r="D35" s="153"/>
+      <c r="E35" s="154"/>
+      <c r="F35" s="152">
         <v>0</v>
       </c>
-      <c r="G35" s="120"/>
-[...2 lines deleted...]
-      <c r="J35" s="125">
+      <c r="G35" s="153"/>
+      <c r="H35" s="153"/>
+      <c r="I35" s="154"/>
+      <c r="J35" s="152">
         <v>0</v>
       </c>
-      <c r="K35" s="120"/>
-[...2 lines deleted...]
-      <c r="N35" s="125">
+      <c r="K35" s="153"/>
+      <c r="L35" s="153"/>
+      <c r="M35" s="154"/>
+      <c r="N35" s="152">
         <v>0</v>
       </c>
-      <c r="O35" s="120"/>
-[...1 lines deleted...]
-      <c r="Q35" s="121"/>
+      <c r="O35" s="153"/>
+      <c r="P35" s="153"/>
+      <c r="Q35" s="154"/>
     </row>
     <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
     </row>
     <row r="37" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="126">
+      <c r="B37" s="149">
         <v>100</v>
       </c>
-      <c r="C37" s="123"/>
-[...2 lines deleted...]
-      <c r="F37" s="126">
+      <c r="C37" s="150"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="151"/>
+      <c r="F37" s="149">
         <v>100</v>
       </c>
-      <c r="G37" s="123"/>
-[...2 lines deleted...]
-      <c r="J37" s="126">
+      <c r="G37" s="150"/>
+      <c r="H37" s="150"/>
+      <c r="I37" s="151"/>
+      <c r="J37" s="149">
         <v>100</v>
       </c>
-      <c r="K37" s="123"/>
-[...2 lines deleted...]
-      <c r="N37" s="126">
+      <c r="K37" s="150"/>
+      <c r="L37" s="150"/>
+      <c r="M37" s="151"/>
+      <c r="N37" s="149">
         <v>100</v>
       </c>
-      <c r="O37" s="123"/>
-[...1 lines deleted...]
-      <c r="Q37" s="124"/>
+      <c r="O37" s="150"/>
+      <c r="P37" s="150"/>
+      <c r="Q37" s="151"/>
     </row>
     <row r="38" spans="1:17" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="125">
+      <c r="B38" s="152">
         <v>100</v>
       </c>
-      <c r="C38" s="120"/>
-[...2 lines deleted...]
-      <c r="F38" s="125">
+      <c r="C38" s="153"/>
+      <c r="D38" s="153"/>
+      <c r="E38" s="154"/>
+      <c r="F38" s="152">
         <v>107</v>
       </c>
-      <c r="G38" s="120"/>
-[...2 lines deleted...]
-      <c r="J38" s="125">
+      <c r="G38" s="153"/>
+      <c r="H38" s="153"/>
+      <c r="I38" s="154"/>
+      <c r="J38" s="152">
         <v>100</v>
       </c>
-      <c r="K38" s="120"/>
-[...2 lines deleted...]
-      <c r="N38" s="125">
+      <c r="K38" s="153"/>
+      <c r="L38" s="153"/>
+      <c r="M38" s="154"/>
+      <c r="N38" s="152">
         <v>100</v>
       </c>
-      <c r="O38" s="120"/>
-[...1 lines deleted...]
-      <c r="Q38" s="121"/>
+      <c r="O38" s="153"/>
+      <c r="P38" s="153"/>
+      <c r="Q38" s="154"/>
     </row>
     <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="56"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="130">
+      <c r="B40" s="143">
         <f>(B28+B31+B34+B37)/4</f>
         <v>90.5</v>
       </c>
-      <c r="C40" s="131"/>
-[...2 lines deleted...]
-      <c r="F40" s="130">
+      <c r="C40" s="144"/>
+      <c r="D40" s="144"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="143">
         <f>(F28+F31+F34+F37)/4</f>
         <v>92</v>
       </c>
-      <c r="G40" s="131"/>
-[...2 lines deleted...]
-      <c r="J40" s="130">
+      <c r="G40" s="144"/>
+      <c r="H40" s="144"/>
+      <c r="I40" s="145"/>
+      <c r="J40" s="143">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="131"/>
-[...2 lines deleted...]
-      <c r="N40" s="130">
+      <c r="K40" s="144"/>
+      <c r="L40" s="144"/>
+      <c r="M40" s="145"/>
+      <c r="N40" s="143">
         <f>(N28+N31+N34+N37)/4</f>
         <v>92</v>
       </c>
-      <c r="O40" s="131"/>
-[...1 lines deleted...]
-      <c r="Q40" s="132"/>
+      <c r="O40" s="144"/>
+      <c r="P40" s="144"/>
+      <c r="Q40" s="145"/>
     </row>
     <row r="41" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="127">
+      <c r="B41" s="146">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="128"/>
-[...2 lines deleted...]
-      <c r="F41" s="127">
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="148"/>
+      <c r="F41" s="146">
         <f>(F29+F32+F35+F38)/4</f>
         <v>76.75</v>
       </c>
-      <c r="G41" s="128"/>
-[...2 lines deleted...]
-      <c r="J41" s="127">
+      <c r="G41" s="147"/>
+      <c r="H41" s="147"/>
+      <c r="I41" s="148"/>
+      <c r="J41" s="146">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="128"/>
-[...2 lines deleted...]
-      <c r="N41" s="127">
+      <c r="K41" s="147"/>
+      <c r="L41" s="147"/>
+      <c r="M41" s="148"/>
+      <c r="N41" s="146">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="128"/>
-[...1 lines deleted...]
-      <c r="Q41" s="129"/>
+      <c r="O41" s="147"/>
+      <c r="P41" s="147"/>
+      <c r="Q41" s="148"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="62">
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="N40:Q40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="J41:M41"/>
     <mergeCell ref="N41:Q41"/>
-    <mergeCell ref="B37:E37"/>
-[...52 lines deleted...]
-    <mergeCell ref="W3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX44"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView topLeftCell="A8" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="43" width="8.7109375" customWidth="1"/>
     <col min="264" max="264" width="16.85546875" customWidth="1"/>
     <col min="265" max="299" width="8.7109375" customWidth="1"/>
     <col min="520" max="520" width="16.85546875" customWidth="1"/>
     <col min="521" max="555" width="8.7109375" customWidth="1"/>
     <col min="776" max="776" width="16.85546875" customWidth="1"/>
     <col min="777" max="811" width="8.7109375" customWidth="1"/>
     <col min="1032" max="1032" width="16.85546875" customWidth="1"/>
     <col min="1033" max="1067" width="8.7109375" customWidth="1"/>
     <col min="1288" max="1288" width="16.85546875" customWidth="1"/>
     <col min="1289" max="1323" width="8.7109375" customWidth="1"/>
     <col min="1544" max="1544" width="16.85546875" customWidth="1"/>
     <col min="1545" max="1579" width="8.7109375" customWidth="1"/>
     <col min="1800" max="1800" width="16.85546875" customWidth="1"/>
     <col min="1801" max="1835" width="8.7109375" customWidth="1"/>
     <col min="2056" max="2056" width="16.85546875" customWidth="1"/>
     <col min="2057" max="2091" width="8.7109375" customWidth="1"/>
     <col min="2312" max="2312" width="16.85546875" customWidth="1"/>
     <col min="2313" max="2347" width="8.7109375" customWidth="1"/>
@@ -7235,246 +7543,246 @@
     <col min="13576" max="13576" width="16.85546875" customWidth="1"/>
     <col min="13577" max="13611" width="8.7109375" customWidth="1"/>
     <col min="13832" max="13832" width="16.85546875" customWidth="1"/>
     <col min="13833" max="13867" width="8.7109375" customWidth="1"/>
     <col min="14088" max="14088" width="16.85546875" customWidth="1"/>
     <col min="14089" max="14123" width="8.7109375" customWidth="1"/>
     <col min="14344" max="14344" width="16.85546875" customWidth="1"/>
     <col min="14345" max="14379" width="8.7109375" customWidth="1"/>
     <col min="14600" max="14600" width="16.85546875" customWidth="1"/>
     <col min="14601" max="14635" width="8.7109375" customWidth="1"/>
     <col min="14856" max="14856" width="16.85546875" customWidth="1"/>
     <col min="14857" max="14891" width="8.7109375" customWidth="1"/>
     <col min="15112" max="15112" width="16.85546875" customWidth="1"/>
     <col min="15113" max="15147" width="8.7109375" customWidth="1"/>
     <col min="15368" max="15368" width="16.85546875" customWidth="1"/>
     <col min="15369" max="15403" width="8.7109375" customWidth="1"/>
     <col min="15624" max="15624" width="16.85546875" customWidth="1"/>
     <col min="15625" max="15659" width="8.7109375" customWidth="1"/>
     <col min="15880" max="15880" width="16.85546875" customWidth="1"/>
     <col min="15881" max="15915" width="8.7109375" customWidth="1"/>
     <col min="16136" max="16136" width="16.85546875" customWidth="1"/>
     <col min="16137" max="16171" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="169" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="99"/>
-[...40 lines deleted...]
-      <c r="AQ1" s="99"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+      <c r="O1" s="169"/>
+      <c r="P1" s="169"/>
+      <c r="Q1" s="169"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+      <c r="U1" s="169"/>
+      <c r="V1" s="169"/>
+      <c r="W1" s="169"/>
+      <c r="X1" s="169"/>
+      <c r="Y1" s="169"/>
+      <c r="Z1" s="169"/>
+      <c r="AA1" s="169"/>
+      <c r="AB1" s="169"/>
+      <c r="AC1" s="169"/>
+      <c r="AD1" s="169"/>
+      <c r="AE1" s="169"/>
+      <c r="AF1" s="169"/>
+      <c r="AG1" s="169"/>
+      <c r="AH1" s="169"/>
+      <c r="AI1" s="169"/>
+      <c r="AJ1" s="169"/>
+      <c r="AK1" s="169"/>
+      <c r="AL1" s="169"/>
+      <c r="AM1" s="169"/>
+      <c r="AN1" s="169"/>
+      <c r="AO1" s="169"/>
+      <c r="AP1" s="169"/>
+      <c r="AQ1" s="169"/>
     </row>
     <row r="2" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="170" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="100"/>
-[...40 lines deleted...]
-      <c r="AQ2" s="100"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
+      <c r="N2" s="170"/>
+      <c r="O2" s="170"/>
+      <c r="P2" s="170"/>
+      <c r="Q2" s="170"/>
+      <c r="R2" s="170"/>
+      <c r="S2" s="170"/>
+      <c r="T2" s="170"/>
+      <c r="U2" s="170"/>
+      <c r="V2" s="170"/>
+      <c r="W2" s="170"/>
+      <c r="X2" s="170"/>
+      <c r="Y2" s="170"/>
+      <c r="Z2" s="170"/>
+      <c r="AA2" s="170"/>
+      <c r="AB2" s="170"/>
+      <c r="AC2" s="170"/>
+      <c r="AD2" s="170"/>
+      <c r="AE2" s="170"/>
+      <c r="AF2" s="170"/>
+      <c r="AG2" s="170"/>
+      <c r="AH2" s="170"/>
+      <c r="AI2" s="170"/>
+      <c r="AJ2" s="170"/>
+      <c r="AK2" s="170"/>
+      <c r="AL2" s="170"/>
+      <c r="AM2" s="170"/>
+      <c r="AN2" s="170"/>
+      <c r="AO2" s="170"/>
+      <c r="AP2" s="170"/>
+      <c r="AQ2" s="170"/>
     </row>
     <row r="3" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="101" t="s">
+      <c r="B3" s="171" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="102"/>
-[...5 lines deleted...]
-      <c r="I3" s="101" t="s">
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="171" t="s">
         <v>37</v>
       </c>
-      <c r="J3" s="102"/>
-[...5 lines deleted...]
-      <c r="P3" s="104" t="s">
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="172"/>
+      <c r="N3" s="172"/>
+      <c r="O3" s="173"/>
+      <c r="P3" s="174" t="s">
         <v>38</v>
       </c>
-      <c r="Q3" s="105"/>
-[...5 lines deleted...]
-      <c r="W3" s="133" t="s">
+      <c r="Q3" s="175"/>
+      <c r="R3" s="175"/>
+      <c r="S3" s="175"/>
+      <c r="T3" s="175"/>
+      <c r="U3" s="175"/>
+      <c r="V3" s="175"/>
+      <c r="W3" s="177" t="s">
         <v>39</v>
       </c>
-      <c r="X3" s="134"/>
-[...5 lines deleted...]
-      <c r="AD3" s="134" t="s">
+      <c r="X3" s="178"/>
+      <c r="Y3" s="178"/>
+      <c r="Z3" s="178"/>
+      <c r="AA3" s="178"/>
+      <c r="AB3" s="178"/>
+      <c r="AC3" s="179"/>
+      <c r="AD3" s="178" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="134"/>
-[...5 lines deleted...]
-      <c r="AK3" s="101" t="s">
+      <c r="AE3" s="178"/>
+      <c r="AF3" s="178"/>
+      <c r="AG3" s="178"/>
+      <c r="AH3" s="178"/>
+      <c r="AI3" s="178"/>
+      <c r="AJ3" s="179"/>
+      <c r="AK3" s="171" t="s">
         <v>43</v>
       </c>
-      <c r="AL3" s="102"/>
-[...4 lines deleted...]
-      <c r="AQ3" s="103"/>
+      <c r="AL3" s="172"/>
+      <c r="AM3" s="172"/>
+      <c r="AN3" s="172"/>
+      <c r="AO3" s="172"/>
+      <c r="AP3" s="172"/>
+      <c r="AQ3" s="173"/>
     </row>
     <row r="4" spans="1:43" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="112"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="114"/>
+      <c r="B4" s="157"/>
+      <c r="C4" s="158"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="161"/>
+      <c r="K4" s="161"/>
+      <c r="L4" s="161"/>
+      <c r="M4" s="161"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="162"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="161"/>
+      <c r="R4" s="161"/>
+      <c r="S4" s="161"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="161"/>
+      <c r="V4" s="161"/>
+      <c r="W4" s="163"/>
+      <c r="X4" s="161"/>
+      <c r="Y4" s="161"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="161"/>
+      <c r="AB4" s="161"/>
+      <c r="AC4" s="162"/>
+      <c r="AD4" s="161"/>
+      <c r="AE4" s="161"/>
+      <c r="AF4" s="161"/>
+      <c r="AG4" s="161"/>
+      <c r="AH4" s="161"/>
+      <c r="AI4" s="161"/>
+      <c r="AJ4" s="162"/>
+      <c r="AK4" s="157"/>
+      <c r="AL4" s="158"/>
+      <c r="AM4" s="158"/>
+      <c r="AN4" s="158"/>
+      <c r="AO4" s="158"/>
+      <c r="AP4" s="158"/>
+      <c r="AQ4" s="159"/>
     </row>
     <row r="5" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>23</v>
       </c>
       <c r="C5" s="4">
         <v>24</v>
       </c>
       <c r="D5" s="3">
         <v>25</v>
       </c>
       <c r="E5" s="4">
         <v>26</v>
       </c>
       <c r="F5" s="3">
         <v>27</v>
       </c>
       <c r="G5" s="5">
         <v>28</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
@@ -9476,174 +9784,174 @@
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="48"/>
       <c r="AN23" s="47"/>
       <c r="AO23" s="48"/>
       <c r="AP23" s="48"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:50" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="107" t="s">
+      <c r="B24" s="164" t="s">
         <v>36</v>
       </c>
-      <c r="C24" s="108"/>
-[...2 lines deleted...]
-      <c r="F24" s="107" t="s">
+      <c r="C24" s="165"/>
+      <c r="D24" s="165"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="164" t="s">
         <v>37</v>
       </c>
-      <c r="G24" s="108"/>
-[...2 lines deleted...]
-      <c r="J24" s="107" t="s">
+      <c r="G24" s="165"/>
+      <c r="H24" s="165"/>
+      <c r="I24" s="166"/>
+      <c r="J24" s="164" t="s">
         <v>38</v>
       </c>
-      <c r="K24" s="110"/>
-[...2 lines deleted...]
-      <c r="N24" s="107" t="s">
+      <c r="K24" s="167"/>
+      <c r="L24" s="167"/>
+      <c r="M24" s="168"/>
+      <c r="N24" s="164" t="s">
         <v>39</v>
       </c>
-      <c r="O24" s="110"/>
-[...2 lines deleted...]
-      <c r="R24" s="107" t="s">
+      <c r="O24" s="167"/>
+      <c r="P24" s="167"/>
+      <c r="Q24" s="167"/>
+      <c r="R24" s="164" t="s">
         <v>42</v>
       </c>
-      <c r="S24" s="110"/>
-[...2 lines deleted...]
-      <c r="V24" s="107" t="s">
+      <c r="S24" s="167"/>
+      <c r="T24" s="167"/>
+      <c r="U24" s="168"/>
+      <c r="V24" s="164" t="s">
         <v>43</v>
       </c>
-      <c r="W24" s="108"/>
-[...1 lines deleted...]
-      <c r="Y24" s="109"/>
+      <c r="W24" s="165"/>
+      <c r="X24" s="165"/>
+      <c r="Y24" s="166"/>
       <c r="AB24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="122" t="s">
+      <c r="B25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="123"/>
-[...2 lines deleted...]
-      <c r="F25" s="122" t="s">
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="151"/>
+      <c r="F25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="123"/>
-[...2 lines deleted...]
-      <c r="J25" s="122" t="s">
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="151"/>
+      <c r="J25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="123"/>
-[...2 lines deleted...]
-      <c r="N25" s="122" t="s">
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="151"/>
+      <c r="N25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="123"/>
-[...2 lines deleted...]
-      <c r="R25" s="122" t="s">
+      <c r="O25" s="150"/>
+      <c r="P25" s="150"/>
+      <c r="Q25" s="151"/>
+      <c r="R25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="123"/>
-[...2 lines deleted...]
-      <c r="V25" s="122" t="s">
+      <c r="S25" s="150"/>
+      <c r="T25" s="150"/>
+      <c r="U25" s="151"/>
+      <c r="V25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="W25" s="123"/>
-[...1 lines deleted...]
-      <c r="Y25" s="124"/>
+      <c r="W25" s="150"/>
+      <c r="X25" s="150"/>
+      <c r="Y25" s="151"/>
       <c r="AB25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="119" t="s">
+      <c r="B26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="120"/>
-[...2 lines deleted...]
-      <c r="F26" s="119" t="s">
+      <c r="C26" s="153"/>
+      <c r="D26" s="153"/>
+      <c r="E26" s="154"/>
+      <c r="F26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="120"/>
-[...2 lines deleted...]
-      <c r="J26" s="119" t="s">
+      <c r="G26" s="153"/>
+      <c r="H26" s="153"/>
+      <c r="I26" s="154"/>
+      <c r="J26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="120"/>
-[...2 lines deleted...]
-      <c r="N26" s="119" t="s">
+      <c r="K26" s="153"/>
+      <c r="L26" s="153"/>
+      <c r="M26" s="154"/>
+      <c r="N26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="120"/>
-[...2 lines deleted...]
-      <c r="R26" s="119" t="s">
+      <c r="O26" s="153"/>
+      <c r="P26" s="153"/>
+      <c r="Q26" s="154"/>
+      <c r="R26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="120"/>
-[...2 lines deleted...]
-      <c r="V26" s="119" t="s">
+      <c r="S26" s="153"/>
+      <c r="T26" s="153"/>
+      <c r="U26" s="154"/>
+      <c r="V26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="W26" s="120"/>
-[...1 lines deleted...]
-      <c r="Y26" s="121"/>
+      <c r="W26" s="153"/>
+      <c r="X26" s="153"/>
+      <c r="Y26" s="154"/>
       <c r="AB26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AS26" s="54"/>
       <c r="AT26" s="55"/>
       <c r="AU26" s="54"/>
       <c r="AV26" s="54"/>
       <c r="AW26" s="54"/>
       <c r="AX26" s="54"/>
     </row>
     <row r="27" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
@@ -9660,143 +9968,143 @@
       <c r="Y27" s="58"/>
       <c r="AB27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AH27" s="52"/>
       <c r="AI27" s="52"/>
       <c r="AJ27" s="52"/>
       <c r="AK27" s="52"/>
       <c r="AL27" s="52"/>
       <c r="AM27" s="52"/>
       <c r="AN27" s="52"/>
       <c r="AO27" s="52"/>
       <c r="AP27" s="52"/>
       <c r="AQ27" s="52"/>
       <c r="AR27" s="52"/>
       <c r="AT27" s="55"/>
     </row>
     <row r="28" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="126">
+      <c r="B28" s="149">
         <v>100</v>
       </c>
-      <c r="C28" s="123"/>
-[...2 lines deleted...]
-      <c r="F28" s="126">
+      <c r="C28" s="150"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="151"/>
+      <c r="F28" s="149">
         <v>100</v>
       </c>
-      <c r="G28" s="123"/>
-[...2 lines deleted...]
-      <c r="J28" s="126">
+      <c r="G28" s="150"/>
+      <c r="H28" s="150"/>
+      <c r="I28" s="151"/>
+      <c r="J28" s="149">
         <v>100</v>
       </c>
-      <c r="K28" s="123"/>
-[...2 lines deleted...]
-      <c r="N28" s="126">
+      <c r="K28" s="150"/>
+      <c r="L28" s="150"/>
+      <c r="M28" s="151"/>
+      <c r="N28" s="149">
         <v>100</v>
       </c>
-      <c r="O28" s="123"/>
-[...2 lines deleted...]
-      <c r="R28" s="126">
+      <c r="O28" s="150"/>
+      <c r="P28" s="150"/>
+      <c r="Q28" s="151"/>
+      <c r="R28" s="149">
         <v>100</v>
       </c>
-      <c r="S28" s="123"/>
-[...2 lines deleted...]
-      <c r="V28" s="126">
+      <c r="S28" s="150"/>
+      <c r="T28" s="150"/>
+      <c r="U28" s="151"/>
+      <c r="V28" s="149">
         <v>100</v>
       </c>
-      <c r="W28" s="123"/>
-[...1 lines deleted...]
-      <c r="Y28" s="124"/>
+      <c r="W28" s="150"/>
+      <c r="X28" s="150"/>
+      <c r="Y28" s="151"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AH28" s="55"/>
       <c r="AI28" s="55"/>
       <c r="AJ28" s="55"/>
       <c r="AK28" s="55"/>
       <c r="AL28" s="55"/>
       <c r="AM28" s="55"/>
       <c r="AN28" s="55"/>
       <c r="AO28" s="55"/>
       <c r="AP28" s="55"/>
       <c r="AQ28" s="55"/>
       <c r="AR28" s="55"/>
       <c r="AT28" s="55"/>
     </row>
     <row r="29" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="125">
+      <c r="B29" s="152">
         <v>100</v>
       </c>
-      <c r="C29" s="120"/>
-[...2 lines deleted...]
-      <c r="F29" s="125">
+      <c r="C29" s="153"/>
+      <c r="D29" s="153"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="152">
         <v>100</v>
       </c>
-      <c r="G29" s="120"/>
-[...2 lines deleted...]
-      <c r="J29" s="125">
+      <c r="G29" s="153"/>
+      <c r="H29" s="153"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="152">
         <v>100</v>
       </c>
-      <c r="K29" s="120"/>
-[...2 lines deleted...]
-      <c r="N29" s="125">
+      <c r="K29" s="153"/>
+      <c r="L29" s="153"/>
+      <c r="M29" s="154"/>
+      <c r="N29" s="152">
         <v>100</v>
       </c>
-      <c r="O29" s="120"/>
-[...2 lines deleted...]
-      <c r="R29" s="125">
+      <c r="O29" s="153"/>
+      <c r="P29" s="153"/>
+      <c r="Q29" s="154"/>
+      <c r="R29" s="152">
         <v>100</v>
       </c>
-      <c r="S29" s="120"/>
-[...2 lines deleted...]
-      <c r="V29" s="125">
+      <c r="S29" s="153"/>
+      <c r="T29" s="153"/>
+      <c r="U29" s="154"/>
+      <c r="V29" s="152">
         <v>100</v>
       </c>
-      <c r="W29" s="120"/>
-[...1 lines deleted...]
-      <c r="Y29" s="121"/>
+      <c r="W29" s="153"/>
+      <c r="X29" s="153"/>
+      <c r="Y29" s="154"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
       <c r="AH29" s="55"/>
       <c r="AI29" s="55"/>
       <c r="AJ29" s="55"/>
       <c r="AK29" s="55"/>
       <c r="AL29" s="55"/>
       <c r="AM29" s="55"/>
       <c r="AN29" s="55"/>
       <c r="AO29" s="55"/>
       <c r="AP29" s="55"/>
       <c r="AQ29" s="55"/>
       <c r="AR29" s="55"/>
     </row>
     <row r="30" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
@@ -9815,585 +10123,585 @@
       <c r="U30" s="57"/>
       <c r="V30" s="57"/>
       <c r="W30" s="57"/>
       <c r="X30" s="57"/>
       <c r="Y30" s="58"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
       <c r="AH30" s="52"/>
       <c r="AI30" s="52"/>
       <c r="AJ30" s="52"/>
       <c r="AK30" s="52"/>
       <c r="AL30" s="52"/>
       <c r="AM30" s="52"/>
       <c r="AN30" s="52"/>
       <c r="AO30" s="52"/>
       <c r="AP30" s="52"/>
       <c r="AQ30" s="52"/>
       <c r="AR30" s="52"/>
     </row>
     <row r="31" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="126">
+      <c r="B31" s="149">
         <v>100</v>
       </c>
-      <c r="C31" s="123"/>
-[...2 lines deleted...]
-      <c r="F31" s="126">
+      <c r="C31" s="150"/>
+      <c r="D31" s="150"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="149">
         <v>100</v>
       </c>
-      <c r="G31" s="123"/>
-[...2 lines deleted...]
-      <c r="J31" s="126">
+      <c r="G31" s="150"/>
+      <c r="H31" s="150"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="149">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K31" s="123"/>
-[...2 lines deleted...]
-      <c r="N31" s="126">
+      <c r="K31" s="150"/>
+      <c r="L31" s="150"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="149">
         <v>100</v>
       </c>
-      <c r="O31" s="123"/>
-[...2 lines deleted...]
-      <c r="R31" s="126">
+      <c r="O31" s="150"/>
+      <c r="P31" s="150"/>
+      <c r="Q31" s="151"/>
+      <c r="R31" s="149">
         <v>100</v>
       </c>
-      <c r="S31" s="123"/>
-[...2 lines deleted...]
-      <c r="V31" s="126">
+      <c r="S31" s="150"/>
+      <c r="T31" s="150"/>
+      <c r="U31" s="151"/>
+      <c r="V31" s="149">
         <v>100</v>
       </c>
-      <c r="W31" s="123"/>
-[...1 lines deleted...]
-      <c r="Y31" s="124"/>
+      <c r="W31" s="150"/>
+      <c r="X31" s="150"/>
+      <c r="Y31" s="151"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
       <c r="AH31" s="55"/>
       <c r="AI31" s="55"/>
       <c r="AJ31" s="55"/>
       <c r="AK31" s="55"/>
       <c r="AL31" s="55"/>
       <c r="AM31" s="55"/>
       <c r="AN31" s="55"/>
       <c r="AO31" s="55"/>
       <c r="AP31" s="55"/>
       <c r="AQ31" s="55"/>
       <c r="AR31" s="55"/>
     </row>
     <row r="32" spans="1:50" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="125">
+      <c r="B32" s="152">
         <v>100</v>
       </c>
-      <c r="C32" s="120"/>
-[...2 lines deleted...]
-      <c r="F32" s="125">
+      <c r="C32" s="153"/>
+      <c r="D32" s="153"/>
+      <c r="E32" s="154"/>
+      <c r="F32" s="152">
         <v>100</v>
       </c>
-      <c r="G32" s="120"/>
-[...2 lines deleted...]
-      <c r="J32" s="125">
+      <c r="G32" s="153"/>
+      <c r="H32" s="153"/>
+      <c r="I32" s="154"/>
+      <c r="J32" s="152">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K32" s="120"/>
-[...2 lines deleted...]
-      <c r="N32" s="125">
+      <c r="K32" s="153"/>
+      <c r="L32" s="153"/>
+      <c r="M32" s="154"/>
+      <c r="N32" s="152">
         <v>100</v>
       </c>
-      <c r="O32" s="120"/>
-[...2 lines deleted...]
-      <c r="R32" s="125">
+      <c r="O32" s="153"/>
+      <c r="P32" s="153"/>
+      <c r="Q32" s="154"/>
+      <c r="R32" s="152">
         <v>100</v>
       </c>
-      <c r="S32" s="120"/>
-[...2 lines deleted...]
-      <c r="V32" s="125">
+      <c r="S32" s="153"/>
+      <c r="T32" s="153"/>
+      <c r="U32" s="154"/>
+      <c r="V32" s="152">
         <v>100</v>
       </c>
-      <c r="W32" s="120"/>
-[...1 lines deleted...]
-      <c r="Y32" s="121"/>
+      <c r="W32" s="153"/>
+      <c r="X32" s="153"/>
+      <c r="Y32" s="154"/>
     </row>
     <row r="33" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="57"/>
       <c r="V33" s="56"/>
       <c r="W33" s="57"/>
       <c r="X33" s="57"/>
       <c r="Y33" s="58"/>
     </row>
     <row r="34" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="126">
+      <c r="B34" s="149">
         <v>68</v>
       </c>
-      <c r="C34" s="123"/>
-[...2 lines deleted...]
-      <c r="F34" s="126">
+      <c r="C34" s="150"/>
+      <c r="D34" s="150"/>
+      <c r="E34" s="151"/>
+      <c r="F34" s="149">
         <v>44</v>
       </c>
-      <c r="G34" s="123"/>
-[...2 lines deleted...]
-      <c r="J34" s="130">
+      <c r="G34" s="150"/>
+      <c r="H34" s="150"/>
+      <c r="I34" s="151"/>
+      <c r="J34" s="143">
         <f>111/367*100</f>
         <v>30.245231607629432</v>
       </c>
-      <c r="K34" s="131"/>
-[...2 lines deleted...]
-      <c r="N34" s="126">
+      <c r="K34" s="144"/>
+      <c r="L34" s="144"/>
+      <c r="M34" s="145"/>
+      <c r="N34" s="149">
         <v>100</v>
       </c>
-      <c r="O34" s="123"/>
-[...2 lines deleted...]
-      <c r="R34" s="126">
+      <c r="O34" s="150"/>
+      <c r="P34" s="150"/>
+      <c r="Q34" s="151"/>
+      <c r="R34" s="149">
         <v>100</v>
       </c>
-      <c r="S34" s="123"/>
-[...2 lines deleted...]
-      <c r="V34" s="126">
+      <c r="S34" s="150"/>
+      <c r="T34" s="150"/>
+      <c r="U34" s="151"/>
+      <c r="V34" s="149">
         <v>100</v>
       </c>
-      <c r="W34" s="123"/>
-[...1 lines deleted...]
-      <c r="Y34" s="124"/>
+      <c r="W34" s="150"/>
+      <c r="X34" s="150"/>
+      <c r="Y34" s="151"/>
     </row>
     <row r="35" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="125">
+      <c r="B35" s="152">
         <v>0</v>
       </c>
-      <c r="C35" s="120"/>
-[...2 lines deleted...]
-      <c r="F35" s="125">
+      <c r="C35" s="153"/>
+      <c r="D35" s="153"/>
+      <c r="E35" s="154"/>
+      <c r="F35" s="152">
         <v>0</v>
       </c>
-      <c r="G35" s="120"/>
-[...2 lines deleted...]
-      <c r="J35" s="125">
+      <c r="G35" s="153"/>
+      <c r="H35" s="153"/>
+      <c r="I35" s="154"/>
+      <c r="J35" s="152">
         <v>0</v>
       </c>
-      <c r="K35" s="120"/>
-[...2 lines deleted...]
-      <c r="N35" s="125">
+      <c r="K35" s="153"/>
+      <c r="L35" s="153"/>
+      <c r="M35" s="154"/>
+      <c r="N35" s="152">
         <v>0</v>
       </c>
-      <c r="O35" s="120"/>
-[...2 lines deleted...]
-      <c r="R35" s="125">
+      <c r="O35" s="153"/>
+      <c r="P35" s="153"/>
+      <c r="Q35" s="154"/>
+      <c r="R35" s="152">
         <v>0</v>
       </c>
-      <c r="S35" s="120"/>
-[...2 lines deleted...]
-      <c r="V35" s="125">
+      <c r="S35" s="153"/>
+      <c r="T35" s="153"/>
+      <c r="U35" s="154"/>
+      <c r="V35" s="152">
         <v>0</v>
       </c>
-      <c r="W35" s="120"/>
-[...1 lines deleted...]
-      <c r="Y35" s="121"/>
+      <c r="W35" s="153"/>
+      <c r="X35" s="153"/>
+      <c r="Y35" s="154"/>
     </row>
     <row r="36" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="57"/>
       <c r="V36" s="56"/>
       <c r="W36" s="57"/>
       <c r="X36" s="57"/>
       <c r="Y36" s="58"/>
     </row>
     <row r="37" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="126">
+      <c r="B37" s="149">
         <v>100</v>
       </c>
-      <c r="C37" s="123"/>
-[...2 lines deleted...]
-      <c r="F37" s="126">
+      <c r="C37" s="150"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="151"/>
+      <c r="F37" s="149">
         <v>103</v>
       </c>
-      <c r="G37" s="123"/>
-[...2 lines deleted...]
-      <c r="J37" s="126">
+      <c r="G37" s="150"/>
+      <c r="H37" s="150"/>
+      <c r="I37" s="151"/>
+      <c r="J37" s="149">
         <v>100</v>
       </c>
-      <c r="K37" s="123"/>
-[...2 lines deleted...]
-      <c r="N37" s="126">
+      <c r="K37" s="150"/>
+      <c r="L37" s="150"/>
+      <c r="M37" s="151"/>
+      <c r="N37" s="149">
         <v>100</v>
       </c>
-      <c r="O37" s="123"/>
-[...2 lines deleted...]
-      <c r="R37" s="130">
+      <c r="O37" s="150"/>
+      <c r="P37" s="150"/>
+      <c r="Q37" s="151"/>
+      <c r="R37" s="143">
         <f>10/337*100</f>
         <v>2.9673590504451042</v>
       </c>
-      <c r="S37" s="131"/>
-[...2 lines deleted...]
-      <c r="V37" s="126">
+      <c r="S37" s="144"/>
+      <c r="T37" s="144"/>
+      <c r="U37" s="145"/>
+      <c r="V37" s="149">
         <v>100</v>
       </c>
-      <c r="W37" s="123"/>
-[...1 lines deleted...]
-      <c r="Y37" s="124"/>
+      <c r="W37" s="150"/>
+      <c r="X37" s="150"/>
+      <c r="Y37" s="151"/>
     </row>
     <row r="38" spans="1:25" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="125">
+      <c r="B38" s="152">
         <v>100</v>
       </c>
-      <c r="C38" s="120"/>
-[...2 lines deleted...]
-      <c r="F38" s="125">
+      <c r="C38" s="153"/>
+      <c r="D38" s="153"/>
+      <c r="E38" s="154"/>
+      <c r="F38" s="152">
         <v>0</v>
       </c>
-      <c r="G38" s="120"/>
-[...2 lines deleted...]
-      <c r="J38" s="125">
+      <c r="G38" s="153"/>
+      <c r="H38" s="153"/>
+      <c r="I38" s="154"/>
+      <c r="J38" s="152">
         <v>100</v>
       </c>
-      <c r="K38" s="120"/>
-[...2 lines deleted...]
-      <c r="N38" s="125">
+      <c r="K38" s="153"/>
+      <c r="L38" s="153"/>
+      <c r="M38" s="154"/>
+      <c r="N38" s="152">
         <v>0</v>
       </c>
-      <c r="O38" s="120"/>
-[...2 lines deleted...]
-      <c r="R38" s="125">
+      <c r="O38" s="153"/>
+      <c r="P38" s="153"/>
+      <c r="Q38" s="154"/>
+      <c r="R38" s="152">
         <v>0</v>
       </c>
-      <c r="S38" s="120"/>
-[...2 lines deleted...]
-      <c r="V38" s="125">
+      <c r="S38" s="153"/>
+      <c r="T38" s="153"/>
+      <c r="U38" s="154"/>
+      <c r="V38" s="152">
         <v>0</v>
       </c>
-      <c r="W38" s="120"/>
-[...1 lines deleted...]
-      <c r="Y38" s="121"/>
+      <c r="W38" s="153"/>
+      <c r="X38" s="153"/>
+      <c r="Y38" s="154"/>
     </row>
     <row r="39" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="57"/>
       <c r="V39" s="56"/>
       <c r="W39" s="57"/>
       <c r="X39" s="57"/>
       <c r="Y39" s="58"/>
     </row>
     <row r="40" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="130">
+      <c r="B40" s="143">
         <f>(B28+B31+B34+B37)/4</f>
         <v>92</v>
       </c>
-      <c r="C40" s="131"/>
-[...2 lines deleted...]
-      <c r="F40" s="130">
+      <c r="C40" s="144"/>
+      <c r="D40" s="144"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="143">
         <f>(F28+F31+F34+F37)/4</f>
         <v>86.75</v>
       </c>
-      <c r="G40" s="131"/>
-[...2 lines deleted...]
-      <c r="J40" s="130">
+      <c r="G40" s="144"/>
+      <c r="H40" s="144"/>
+      <c r="I40" s="145"/>
+      <c r="J40" s="143">
         <f>(J28+J31+J34+J37)/4</f>
         <v>82.561307901907355</v>
       </c>
-      <c r="K40" s="131"/>
-[...2 lines deleted...]
-      <c r="N40" s="130">
+      <c r="K40" s="144"/>
+      <c r="L40" s="144"/>
+      <c r="M40" s="145"/>
+      <c r="N40" s="143">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="131"/>
-[...2 lines deleted...]
-      <c r="R40" s="130">
+      <c r="O40" s="144"/>
+      <c r="P40" s="144"/>
+      <c r="Q40" s="145"/>
+      <c r="R40" s="143">
         <f>(R28+R31+R34+R37)/4</f>
         <v>75.741839762611278</v>
       </c>
-      <c r="S40" s="131"/>
-[...2 lines deleted...]
-      <c r="V40" s="130">
+      <c r="S40" s="144"/>
+      <c r="T40" s="144"/>
+      <c r="U40" s="145"/>
+      <c r="V40" s="143">
         <f>(V28+V31+V34+V37)/4</f>
         <v>100</v>
       </c>
-      <c r="W40" s="131"/>
-[...1 lines deleted...]
-      <c r="Y40" s="132"/>
+      <c r="W40" s="144"/>
+      <c r="X40" s="144"/>
+      <c r="Y40" s="145"/>
     </row>
     <row r="41" spans="1:25" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="127">
+      <c r="B41" s="146">
         <f>(B29+B32+B35+B38)/4</f>
         <v>75</v>
       </c>
-      <c r="C41" s="128"/>
-[...2 lines deleted...]
-      <c r="F41" s="127">
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="148"/>
+      <c r="F41" s="146">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="128"/>
-[...2 lines deleted...]
-      <c r="J41" s="127">
+      <c r="G41" s="147"/>
+      <c r="H41" s="147"/>
+      <c r="I41" s="148"/>
+      <c r="J41" s="146">
         <f>(J29+J32+J35+J38)/4</f>
         <v>75</v>
       </c>
-      <c r="K41" s="128"/>
-[...2 lines deleted...]
-      <c r="N41" s="127">
+      <c r="K41" s="147"/>
+      <c r="L41" s="147"/>
+      <c r="M41" s="148"/>
+      <c r="N41" s="146">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="128"/>
-[...2 lines deleted...]
-      <c r="R41" s="127">
+      <c r="O41" s="147"/>
+      <c r="P41" s="147"/>
+      <c r="Q41" s="148"/>
+      <c r="R41" s="146">
         <f>(R29+R32+R35+R38)/4</f>
         <v>50</v>
       </c>
-      <c r="S41" s="128"/>
-[...2 lines deleted...]
-      <c r="V41" s="127">
+      <c r="S41" s="147"/>
+      <c r="T41" s="147"/>
+      <c r="U41" s="148"/>
+      <c r="V41" s="146">
         <f>(V29+V32+V35+V38)/4</f>
         <v>50</v>
       </c>
-      <c r="W41" s="128"/>
-[...1 lines deleted...]
-      <c r="Y41" s="129"/>
+      <c r="W41" s="147"/>
+      <c r="X41" s="147"/>
+      <c r="Y41" s="148"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
+    <mergeCell ref="A1:AQ1"/>
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="I3:O3"/>
+    <mergeCell ref="P3:V3"/>
+    <mergeCell ref="AK3:AQ3"/>
+    <mergeCell ref="W3:AC3"/>
+    <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="AK4:AQ4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="V24:Y24"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="V25:Y25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="V28:Y28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="V31:Y31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="V32:Y32"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="V34:Y34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="V35:Y35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="V41:Y41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="V40:Y40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="V37:Y37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F38:I38"/>
     <mergeCell ref="J38:M38"/>
     <mergeCell ref="V38:Y38"/>
     <mergeCell ref="N38:Q38"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R38:U38"/>
     <mergeCell ref="R37:U37"/>
-    <mergeCell ref="B40:E40"/>
-[...78 lines deleted...]
-    <mergeCell ref="AD3:AJ3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM44"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="F50" sqref="F50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
@@ -10497,216 +10805,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="169" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="99"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="99"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+      <c r="O1" s="169"/>
+      <c r="P1" s="169"/>
+      <c r="Q1" s="169"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+      <c r="U1" s="169"/>
+      <c r="V1" s="169"/>
+      <c r="W1" s="169"/>
+      <c r="X1" s="169"/>
+      <c r="Y1" s="169"/>
+      <c r="Z1" s="169"/>
+      <c r="AA1" s="169"/>
+      <c r="AB1" s="169"/>
+      <c r="AC1" s="169"/>
+      <c r="AD1" s="169"/>
+      <c r="AE1" s="169"/>
+      <c r="AF1" s="169"/>
+      <c r="AG1" s="169"/>
+      <c r="AH1" s="169"/>
+      <c r="AI1" s="169"/>
+      <c r="AJ1" s="169"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="170" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="100"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="100"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
+      <c r="N2" s="170"/>
+      <c r="O2" s="170"/>
+      <c r="P2" s="170"/>
+      <c r="Q2" s="170"/>
+      <c r="R2" s="170"/>
+      <c r="S2" s="170"/>
+      <c r="T2" s="170"/>
+      <c r="U2" s="170"/>
+      <c r="V2" s="170"/>
+      <c r="W2" s="170"/>
+      <c r="X2" s="170"/>
+      <c r="Y2" s="170"/>
+      <c r="Z2" s="170"/>
+      <c r="AA2" s="170"/>
+      <c r="AB2" s="170"/>
+      <c r="AC2" s="170"/>
+      <c r="AD2" s="170"/>
+      <c r="AE2" s="170"/>
+      <c r="AF2" s="170"/>
+      <c r="AG2" s="170"/>
+      <c r="AH2" s="170"/>
+      <c r="AI2" s="170"/>
+      <c r="AJ2" s="170"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="101" t="s">
+      <c r="B3" s="171" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="102"/>
-[...5 lines deleted...]
-      <c r="I3" s="101" t="s">
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="171" t="s">
         <v>44</v>
       </c>
-      <c r="J3" s="102"/>
-[...5 lines deleted...]
-      <c r="P3" s="104" t="s">
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="172"/>
+      <c r="N3" s="172"/>
+      <c r="O3" s="173"/>
+      <c r="P3" s="174" t="s">
         <v>45</v>
       </c>
-      <c r="Q3" s="105"/>
-[...5 lines deleted...]
-      <c r="W3" s="133" t="s">
+      <c r="Q3" s="175"/>
+      <c r="R3" s="175"/>
+      <c r="S3" s="175"/>
+      <c r="T3" s="175"/>
+      <c r="U3" s="175"/>
+      <c r="V3" s="175"/>
+      <c r="W3" s="177" t="s">
         <v>46</v>
       </c>
-      <c r="X3" s="134"/>
-[...5 lines deleted...]
-      <c r="AD3" s="134" t="s">
+      <c r="X3" s="178"/>
+      <c r="Y3" s="178"/>
+      <c r="Z3" s="178"/>
+      <c r="AA3" s="178"/>
+      <c r="AB3" s="178"/>
+      <c r="AC3" s="179"/>
+      <c r="AD3" s="178" t="s">
         <v>47</v>
       </c>
-      <c r="AE3" s="134"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="135"/>
+      <c r="AE3" s="178"/>
+      <c r="AF3" s="178"/>
+      <c r="AG3" s="178"/>
+      <c r="AH3" s="178"/>
+      <c r="AI3" s="178"/>
+      <c r="AJ3" s="179"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="112"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="117"/>
+      <c r="B4" s="157"/>
+      <c r="C4" s="158"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="161"/>
+      <c r="K4" s="161"/>
+      <c r="L4" s="161"/>
+      <c r="M4" s="161"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="162"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="161"/>
+      <c r="R4" s="161"/>
+      <c r="S4" s="161"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="161"/>
+      <c r="V4" s="161"/>
+      <c r="W4" s="163"/>
+      <c r="X4" s="161"/>
+      <c r="Y4" s="161"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="161"/>
+      <c r="AB4" s="161"/>
+      <c r="AC4" s="162"/>
+      <c r="AD4" s="161"/>
+      <c r="AE4" s="161"/>
+      <c r="AF4" s="161"/>
+      <c r="AG4" s="161"/>
+      <c r="AH4" s="161"/>
+      <c r="AI4" s="161"/>
+      <c r="AJ4" s="162"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>30</v>
       </c>
       <c r="C5" s="4">
         <v>31</v>
       </c>
       <c r="D5" s="3">
         <v>1</v>
       </c>
       <c r="E5" s="4">
         <v>2</v>
       </c>
       <c r="F5" s="3">
         <v>3</v>
       </c>
       <c r="G5" s="5">
         <v>4</v>
       </c>
       <c r="H5" s="6">
         <v>5</v>
@@ -12380,781 +12688,781 @@
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="107" t="s">
+      <c r="B24" s="164" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="108"/>
-[...2 lines deleted...]
-      <c r="F24" s="107" t="s">
+      <c r="C24" s="165"/>
+      <c r="D24" s="165"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="164" t="s">
         <v>44</v>
       </c>
-      <c r="G24" s="108"/>
-[...2 lines deleted...]
-      <c r="J24" s="107" t="s">
+      <c r="G24" s="165"/>
+      <c r="H24" s="165"/>
+      <c r="I24" s="166"/>
+      <c r="J24" s="164" t="s">
         <v>45</v>
       </c>
-      <c r="K24" s="110"/>
-[...2 lines deleted...]
-      <c r="N24" s="107" t="s">
+      <c r="K24" s="167"/>
+      <c r="L24" s="167"/>
+      <c r="M24" s="168"/>
+      <c r="N24" s="164" t="s">
         <v>46</v>
       </c>
-      <c r="O24" s="110"/>
-[...2 lines deleted...]
-      <c r="R24" s="107" t="s">
+      <c r="O24" s="167"/>
+      <c r="P24" s="167"/>
+      <c r="Q24" s="167"/>
+      <c r="R24" s="164" t="s">
         <v>47</v>
       </c>
-      <c r="S24" s="110"/>
-[...1 lines deleted...]
-      <c r="U24" s="111"/>
+      <c r="S24" s="167"/>
+      <c r="T24" s="167"/>
+      <c r="U24" s="168"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="122" t="s">
+      <c r="B25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="123"/>
-[...2 lines deleted...]
-      <c r="F25" s="122" t="s">
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="151"/>
+      <c r="F25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="123"/>
-[...2 lines deleted...]
-      <c r="J25" s="122" t="s">
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="151"/>
+      <c r="J25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="123"/>
-[...2 lines deleted...]
-      <c r="N25" s="122" t="s">
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="151"/>
+      <c r="N25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="123"/>
-[...2 lines deleted...]
-      <c r="R25" s="122" t="s">
+      <c r="O25" s="150"/>
+      <c r="P25" s="150"/>
+      <c r="Q25" s="151"/>
+      <c r="R25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="123"/>
-[...1 lines deleted...]
-      <c r="U25" s="124"/>
+      <c r="S25" s="150"/>
+      <c r="T25" s="150"/>
+      <c r="U25" s="151"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="119" t="s">
+      <c r="B26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="120"/>
-[...2 lines deleted...]
-      <c r="F26" s="119" t="s">
+      <c r="C26" s="153"/>
+      <c r="D26" s="153"/>
+      <c r="E26" s="154"/>
+      <c r="F26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="120"/>
-[...2 lines deleted...]
-      <c r="J26" s="119" t="s">
+      <c r="G26" s="153"/>
+      <c r="H26" s="153"/>
+      <c r="I26" s="154"/>
+      <c r="J26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="120"/>
-[...2 lines deleted...]
-      <c r="N26" s="119" t="s">
+      <c r="K26" s="153"/>
+      <c r="L26" s="153"/>
+      <c r="M26" s="154"/>
+      <c r="N26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="120"/>
-[...2 lines deleted...]
-      <c r="R26" s="119" t="s">
+      <c r="O26" s="153"/>
+      <c r="P26" s="153"/>
+      <c r="Q26" s="154"/>
+      <c r="R26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="120"/>
-[...1 lines deleted...]
-      <c r="U26" s="121"/>
+      <c r="S26" s="153"/>
+      <c r="T26" s="153"/>
+      <c r="U26" s="154"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="126">
+      <c r="B28" s="149">
         <v>100</v>
       </c>
-      <c r="C28" s="123"/>
-[...2 lines deleted...]
-      <c r="F28" s="126">
+      <c r="C28" s="150"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="151"/>
+      <c r="F28" s="149">
         <v>100</v>
       </c>
-      <c r="G28" s="123"/>
-[...2 lines deleted...]
-      <c r="J28" s="126">
+      <c r="G28" s="150"/>
+      <c r="H28" s="150"/>
+      <c r="I28" s="151"/>
+      <c r="J28" s="149">
         <v>100</v>
       </c>
-      <c r="K28" s="123"/>
-[...2 lines deleted...]
-      <c r="N28" s="126">
+      <c r="K28" s="150"/>
+      <c r="L28" s="150"/>
+      <c r="M28" s="151"/>
+      <c r="N28" s="149">
         <v>100</v>
       </c>
-      <c r="O28" s="123"/>
-[...2 lines deleted...]
-      <c r="R28" s="126">
+      <c r="O28" s="150"/>
+      <c r="P28" s="150"/>
+      <c r="Q28" s="151"/>
+      <c r="R28" s="149">
         <v>100</v>
       </c>
-      <c r="S28" s="123"/>
-[...1 lines deleted...]
-      <c r="U28" s="124"/>
+      <c r="S28" s="150"/>
+      <c r="T28" s="150"/>
+      <c r="U28" s="151"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="125">
+      <c r="B29" s="152">
         <v>100</v>
       </c>
-      <c r="C29" s="120"/>
-[...2 lines deleted...]
-      <c r="F29" s="125">
+      <c r="C29" s="153"/>
+      <c r="D29" s="153"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="152">
         <v>100</v>
       </c>
-      <c r="G29" s="120"/>
-[...2 lines deleted...]
-      <c r="J29" s="125">
+      <c r="G29" s="153"/>
+      <c r="H29" s="153"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="152">
         <v>100</v>
       </c>
-      <c r="K29" s="120"/>
-[...2 lines deleted...]
-      <c r="N29" s="125">
+      <c r="K29" s="153"/>
+      <c r="L29" s="153"/>
+      <c r="M29" s="154"/>
+      <c r="N29" s="152">
         <v>100</v>
       </c>
-      <c r="O29" s="120"/>
-[...2 lines deleted...]
-      <c r="R29" s="125">
+      <c r="O29" s="153"/>
+      <c r="P29" s="153"/>
+      <c r="Q29" s="154"/>
+      <c r="R29" s="152">
         <v>100</v>
       </c>
-      <c r="S29" s="120"/>
-[...1 lines deleted...]
-      <c r="U29" s="121"/>
+      <c r="S29" s="153"/>
+      <c r="T29" s="153"/>
+      <c r="U29" s="154"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="57"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="126">
+      <c r="B31" s="149">
         <v>100</v>
       </c>
-      <c r="C31" s="123"/>
-[...2 lines deleted...]
-      <c r="F31" s="126">
+      <c r="C31" s="150"/>
+      <c r="D31" s="150"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="149">
         <v>100</v>
       </c>
-      <c r="G31" s="123"/>
-[...2 lines deleted...]
-      <c r="J31" s="126">
+      <c r="G31" s="150"/>
+      <c r="H31" s="150"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="149">
         <v>100</v>
       </c>
-      <c r="K31" s="123"/>
-[...2 lines deleted...]
-      <c r="N31" s="126">
+      <c r="K31" s="150"/>
+      <c r="L31" s="150"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="149">
         <v>100</v>
       </c>
-      <c r="O31" s="123"/>
-[...2 lines deleted...]
-      <c r="R31" s="126">
+      <c r="O31" s="150"/>
+      <c r="P31" s="150"/>
+      <c r="Q31" s="151"/>
+      <c r="R31" s="149">
         <v>100</v>
       </c>
-      <c r="S31" s="123"/>
-[...1 lines deleted...]
-      <c r="U31" s="124"/>
+      <c r="S31" s="150"/>
+      <c r="T31" s="150"/>
+      <c r="U31" s="151"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="125">
+      <c r="B32" s="152">
         <v>100</v>
       </c>
-      <c r="C32" s="120"/>
-[...2 lines deleted...]
-      <c r="F32" s="125">
+      <c r="C32" s="153"/>
+      <c r="D32" s="153"/>
+      <c r="E32" s="154"/>
+      <c r="F32" s="152">
         <v>100</v>
       </c>
-      <c r="G32" s="120"/>
-[...2 lines deleted...]
-      <c r="J32" s="125">
+      <c r="G32" s="153"/>
+      <c r="H32" s="153"/>
+      <c r="I32" s="154"/>
+      <c r="J32" s="152">
         <v>100</v>
       </c>
-      <c r="K32" s="120"/>
-[...2 lines deleted...]
-      <c r="N32" s="125">
+      <c r="K32" s="153"/>
+      <c r="L32" s="153"/>
+      <c r="M32" s="154"/>
+      <c r="N32" s="152">
         <v>100</v>
       </c>
-      <c r="O32" s="120"/>
-[...2 lines deleted...]
-      <c r="R32" s="125">
+      <c r="O32" s="153"/>
+      <c r="P32" s="153"/>
+      <c r="Q32" s="154"/>
+      <c r="R32" s="152">
         <v>100</v>
       </c>
-      <c r="S32" s="120"/>
-[...1 lines deleted...]
-      <c r="U32" s="121"/>
+      <c r="S32" s="153"/>
+      <c r="T32" s="153"/>
+      <c r="U32" s="154"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="126">
+      <c r="B34" s="149">
         <v>100</v>
       </c>
-      <c r="C34" s="123"/>
-[...2 lines deleted...]
-      <c r="F34" s="126">
+      <c r="C34" s="150"/>
+      <c r="D34" s="150"/>
+      <c r="E34" s="151"/>
+      <c r="F34" s="149">
         <v>100</v>
       </c>
-      <c r="G34" s="123"/>
-[...2 lines deleted...]
-      <c r="J34" s="126">
+      <c r="G34" s="150"/>
+      <c r="H34" s="150"/>
+      <c r="I34" s="151"/>
+      <c r="J34" s="149">
         <v>100</v>
       </c>
-      <c r="K34" s="123"/>
-[...2 lines deleted...]
-      <c r="N34" s="126">
+      <c r="K34" s="150"/>
+      <c r="L34" s="150"/>
+      <c r="M34" s="151"/>
+      <c r="N34" s="149">
         <v>100</v>
       </c>
-      <c r="O34" s="123"/>
-[...2 lines deleted...]
-      <c r="R34" s="126">
+      <c r="O34" s="150"/>
+      <c r="P34" s="150"/>
+      <c r="Q34" s="151"/>
+      <c r="R34" s="149">
         <v>100</v>
       </c>
-      <c r="S34" s="123"/>
-[...1 lines deleted...]
-      <c r="U34" s="124"/>
+      <c r="S34" s="150"/>
+      <c r="T34" s="150"/>
+      <c r="U34" s="151"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="125">
+      <c r="B35" s="152">
         <v>0</v>
       </c>
-      <c r="C35" s="120"/>
-[...2 lines deleted...]
-      <c r="F35" s="125">
+      <c r="C35" s="153"/>
+      <c r="D35" s="153"/>
+      <c r="E35" s="154"/>
+      <c r="F35" s="152">
         <v>0</v>
       </c>
-      <c r="G35" s="120"/>
-[...2 lines deleted...]
-      <c r="J35" s="125">
+      <c r="G35" s="153"/>
+      <c r="H35" s="153"/>
+      <c r="I35" s="154"/>
+      <c r="J35" s="152">
         <v>0</v>
       </c>
-      <c r="K35" s="120"/>
-[...2 lines deleted...]
-      <c r="N35" s="125">
+      <c r="K35" s="153"/>
+      <c r="L35" s="153"/>
+      <c r="M35" s="154"/>
+      <c r="N35" s="152">
         <v>0</v>
       </c>
-      <c r="O35" s="120"/>
-[...2 lines deleted...]
-      <c r="R35" s="125">
+      <c r="O35" s="153"/>
+      <c r="P35" s="153"/>
+      <c r="Q35" s="154"/>
+      <c r="R35" s="152">
         <v>0</v>
       </c>
-      <c r="S35" s="120"/>
-[...1 lines deleted...]
-      <c r="U35" s="121"/>
+      <c r="S35" s="153"/>
+      <c r="T35" s="153"/>
+      <c r="U35" s="154"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="56"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="56"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="126">
+      <c r="B37" s="149">
         <v>100</v>
       </c>
-      <c r="C37" s="123"/>
-[...2 lines deleted...]
-      <c r="F37" s="126">
+      <c r="C37" s="150"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="151"/>
+      <c r="F37" s="149">
         <v>100</v>
       </c>
-      <c r="G37" s="123"/>
-[...2 lines deleted...]
-      <c r="J37" s="126">
+      <c r="G37" s="150"/>
+      <c r="H37" s="150"/>
+      <c r="I37" s="151"/>
+      <c r="J37" s="149">
         <v>100</v>
       </c>
-      <c r="K37" s="123"/>
-[...2 lines deleted...]
-      <c r="N37" s="126">
+      <c r="K37" s="150"/>
+      <c r="L37" s="150"/>
+      <c r="M37" s="151"/>
+      <c r="N37" s="149">
         <v>100</v>
       </c>
-      <c r="O37" s="123"/>
-[...2 lines deleted...]
-      <c r="R37" s="130">
+      <c r="O37" s="150"/>
+      <c r="P37" s="150"/>
+      <c r="Q37" s="151"/>
+      <c r="R37" s="143">
         <v>100</v>
       </c>
-      <c r="S37" s="131"/>
-[...1 lines deleted...]
-      <c r="U37" s="132"/>
+      <c r="S37" s="144"/>
+      <c r="T37" s="144"/>
+      <c r="U37" s="145"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="125">
+      <c r="B38" s="152">
         <v>0</v>
       </c>
-      <c r="C38" s="120"/>
-[...2 lines deleted...]
-      <c r="F38" s="125">
+      <c r="C38" s="153"/>
+      <c r="D38" s="153"/>
+      <c r="E38" s="154"/>
+      <c r="F38" s="152">
         <v>0</v>
       </c>
-      <c r="G38" s="120"/>
-[...2 lines deleted...]
-      <c r="J38" s="125">
+      <c r="G38" s="153"/>
+      <c r="H38" s="153"/>
+      <c r="I38" s="154"/>
+      <c r="J38" s="152">
         <v>0</v>
       </c>
-      <c r="K38" s="120"/>
-[...2 lines deleted...]
-      <c r="N38" s="125">
+      <c r="K38" s="153"/>
+      <c r="L38" s="153"/>
+      <c r="M38" s="154"/>
+      <c r="N38" s="152">
         <v>0</v>
       </c>
-      <c r="O38" s="120"/>
-[...2 lines deleted...]
-      <c r="R38" s="125">
+      <c r="O38" s="153"/>
+      <c r="P38" s="153"/>
+      <c r="Q38" s="154"/>
+      <c r="R38" s="152">
         <v>0</v>
       </c>
-      <c r="S38" s="120"/>
-[...1 lines deleted...]
-      <c r="U38" s="121"/>
+      <c r="S38" s="153"/>
+      <c r="T38" s="153"/>
+      <c r="U38" s="154"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="130">
+      <c r="B40" s="143">
         <f>(B28+B31+B34+B37)/4</f>
         <v>100</v>
       </c>
-      <c r="C40" s="131"/>
-[...2 lines deleted...]
-      <c r="F40" s="130">
+      <c r="C40" s="144"/>
+      <c r="D40" s="144"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="143">
         <f>(F28+F31+F34+F37)/4</f>
         <v>100</v>
       </c>
-      <c r="G40" s="131"/>
-[...2 lines deleted...]
-      <c r="J40" s="130">
+      <c r="G40" s="144"/>
+      <c r="H40" s="144"/>
+      <c r="I40" s="145"/>
+      <c r="J40" s="143">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="131"/>
-[...2 lines deleted...]
-      <c r="N40" s="130">
+      <c r="K40" s="144"/>
+      <c r="L40" s="144"/>
+      <c r="M40" s="145"/>
+      <c r="N40" s="143">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="131"/>
-[...2 lines deleted...]
-      <c r="R40" s="130">
+      <c r="O40" s="144"/>
+      <c r="P40" s="144"/>
+      <c r="Q40" s="145"/>
+      <c r="R40" s="143">
         <f>(R28+R31+R34+R37)/4</f>
         <v>100</v>
       </c>
-      <c r="S40" s="131"/>
-[...1 lines deleted...]
-      <c r="U40" s="132"/>
+      <c r="S40" s="144"/>
+      <c r="T40" s="144"/>
+      <c r="U40" s="145"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="127">
+      <c r="B41" s="146">
         <f>(B29+B32+B35+B38)/4</f>
         <v>50</v>
       </c>
-      <c r="C41" s="128"/>
-[...2 lines deleted...]
-      <c r="F41" s="127">
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="148"/>
+      <c r="F41" s="146">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="128"/>
-[...2 lines deleted...]
-      <c r="J41" s="127">
+      <c r="G41" s="147"/>
+      <c r="H41" s="147"/>
+      <c r="I41" s="148"/>
+      <c r="J41" s="146">
         <f>(J29+J32+J35+J38)/4</f>
         <v>50</v>
       </c>
-      <c r="K41" s="128"/>
-[...2 lines deleted...]
-      <c r="N41" s="127">
+      <c r="K41" s="147"/>
+      <c r="L41" s="147"/>
+      <c r="M41" s="148"/>
+      <c r="N41" s="146">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="128"/>
-[...2 lines deleted...]
-      <c r="R41" s="127">
+      <c r="O41" s="147"/>
+      <c r="P41" s="147"/>
+      <c r="Q41" s="148"/>
+      <c r="R41" s="146">
         <f>(R29+R32+R35+R38)/4</f>
         <v>50</v>
       </c>
-      <c r="S41" s="128"/>
-[...1 lines deleted...]
-      <c r="U41" s="129"/>
+      <c r="S41" s="147"/>
+      <c r="T41" s="147"/>
+      <c r="U41" s="148"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
-    <mergeCell ref="B4:H4"/>
-[...68 lines deleted...]
-    <mergeCell ref="R41:U41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM45"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView topLeftCell="A9" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="Z39" sqref="Z39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
@@ -13247,216 +13555,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="169" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="99"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="99"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+      <c r="O1" s="169"/>
+      <c r="P1" s="169"/>
+      <c r="Q1" s="169"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+      <c r="U1" s="169"/>
+      <c r="V1" s="169"/>
+      <c r="W1" s="169"/>
+      <c r="X1" s="169"/>
+      <c r="Y1" s="169"/>
+      <c r="Z1" s="169"/>
+      <c r="AA1" s="169"/>
+      <c r="AB1" s="169"/>
+      <c r="AC1" s="169"/>
+      <c r="AD1" s="169"/>
+      <c r="AE1" s="169"/>
+      <c r="AF1" s="169"/>
+      <c r="AG1" s="169"/>
+      <c r="AH1" s="169"/>
+      <c r="AI1" s="169"/>
+      <c r="AJ1" s="169"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="170" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="100"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="100"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
+      <c r="N2" s="170"/>
+      <c r="O2" s="170"/>
+      <c r="P2" s="170"/>
+      <c r="Q2" s="170"/>
+      <c r="R2" s="170"/>
+      <c r="S2" s="170"/>
+      <c r="T2" s="170"/>
+      <c r="U2" s="170"/>
+      <c r="V2" s="170"/>
+      <c r="W2" s="170"/>
+      <c r="X2" s="170"/>
+      <c r="Y2" s="170"/>
+      <c r="Z2" s="170"/>
+      <c r="AA2" s="170"/>
+      <c r="AB2" s="170"/>
+      <c r="AC2" s="170"/>
+      <c r="AD2" s="170"/>
+      <c r="AE2" s="170"/>
+      <c r="AF2" s="170"/>
+      <c r="AG2" s="170"/>
+      <c r="AH2" s="170"/>
+      <c r="AI2" s="170"/>
+      <c r="AJ2" s="170"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="101" t="s">
+      <c r="B3" s="171" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="102"/>
-[...5 lines deleted...]
-      <c r="I3" s="101" t="s">
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="171" t="s">
         <v>52</v>
       </c>
-      <c r="J3" s="102"/>
-[...5 lines deleted...]
-      <c r="P3" s="104" t="s">
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="172"/>
+      <c r="N3" s="172"/>
+      <c r="O3" s="173"/>
+      <c r="P3" s="174" t="s">
         <v>53</v>
       </c>
-      <c r="Q3" s="105"/>
-[...5 lines deleted...]
-      <c r="W3" s="133" t="s">
+      <c r="Q3" s="175"/>
+      <c r="R3" s="175"/>
+      <c r="S3" s="175"/>
+      <c r="T3" s="175"/>
+      <c r="U3" s="175"/>
+      <c r="V3" s="175"/>
+      <c r="W3" s="177" t="s">
         <v>54</v>
       </c>
-      <c r="X3" s="134"/>
-[...5 lines deleted...]
-      <c r="AD3" s="134" t="s">
+      <c r="X3" s="178"/>
+      <c r="Y3" s="178"/>
+      <c r="Z3" s="178"/>
+      <c r="AA3" s="178"/>
+      <c r="AB3" s="178"/>
+      <c r="AC3" s="179"/>
+      <c r="AD3" s="178" t="s">
         <v>55</v>
       </c>
-      <c r="AE3" s="134"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="135"/>
+      <c r="AE3" s="178"/>
+      <c r="AF3" s="178"/>
+      <c r="AG3" s="178"/>
+      <c r="AH3" s="178"/>
+      <c r="AI3" s="178"/>
+      <c r="AJ3" s="179"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="112"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="117"/>
+      <c r="B4" s="157"/>
+      <c r="C4" s="158"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="161"/>
+      <c r="K4" s="161"/>
+      <c r="L4" s="161"/>
+      <c r="M4" s="161"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="162"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="161"/>
+      <c r="R4" s="161"/>
+      <c r="S4" s="161"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="161"/>
+      <c r="V4" s="161"/>
+      <c r="W4" s="163"/>
+      <c r="X4" s="161"/>
+      <c r="Y4" s="161"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="161"/>
+      <c r="AB4" s="161"/>
+      <c r="AC4" s="162"/>
+      <c r="AD4" s="161"/>
+      <c r="AE4" s="161"/>
+      <c r="AF4" s="161"/>
+      <c r="AG4" s="161"/>
+      <c r="AH4" s="161"/>
+      <c r="AI4" s="161"/>
+      <c r="AJ4" s="162"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>27</v>
       </c>
       <c r="C5" s="4">
         <v>28</v>
       </c>
       <c r="D5" s="3">
         <v>29</v>
       </c>
       <c r="E5" s="4">
         <v>30</v>
       </c>
       <c r="F5" s="3">
         <v>1</v>
       </c>
       <c r="G5" s="5">
         <v>2</v>
       </c>
       <c r="H5" s="6">
         <v>3</v>
@@ -15130,803 +15438,803 @@
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="107" t="s">
+      <c r="B24" s="164" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="108"/>
-[...2 lines deleted...]
-      <c r="F24" s="107" t="s">
+      <c r="C24" s="165"/>
+      <c r="D24" s="165"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="164" t="s">
         <v>52</v>
       </c>
-      <c r="G24" s="108"/>
-[...2 lines deleted...]
-      <c r="J24" s="107" t="s">
+      <c r="G24" s="165"/>
+      <c r="H24" s="165"/>
+      <c r="I24" s="166"/>
+      <c r="J24" s="164" t="s">
         <v>53</v>
       </c>
-      <c r="K24" s="110"/>
-[...2 lines deleted...]
-      <c r="N24" s="107" t="s">
+      <c r="K24" s="167"/>
+      <c r="L24" s="167"/>
+      <c r="M24" s="168"/>
+      <c r="N24" s="164" t="s">
         <v>54</v>
       </c>
-      <c r="O24" s="110"/>
-[...2 lines deleted...]
-      <c r="R24" s="107" t="s">
+      <c r="O24" s="167"/>
+      <c r="P24" s="167"/>
+      <c r="Q24" s="167"/>
+      <c r="R24" s="164" t="s">
         <v>55</v>
       </c>
-      <c r="S24" s="110"/>
-[...1 lines deleted...]
-      <c r="U24" s="111"/>
+      <c r="S24" s="167"/>
+      <c r="T24" s="167"/>
+      <c r="U24" s="168"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="122" t="s">
+      <c r="B25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="123"/>
-[...2 lines deleted...]
-      <c r="F25" s="122" t="s">
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="151"/>
+      <c r="F25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="123"/>
-[...2 lines deleted...]
-      <c r="J25" s="122" t="s">
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="151"/>
+      <c r="J25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="123"/>
-[...2 lines deleted...]
-      <c r="N25" s="122" t="s">
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="151"/>
+      <c r="N25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="123"/>
-[...2 lines deleted...]
-      <c r="R25" s="122" t="s">
+      <c r="O25" s="150"/>
+      <c r="P25" s="150"/>
+      <c r="Q25" s="151"/>
+      <c r="R25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="123"/>
-[...1 lines deleted...]
-      <c r="U25" s="124"/>
+      <c r="S25" s="150"/>
+      <c r="T25" s="150"/>
+      <c r="U25" s="151"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="119" t="s">
+      <c r="B26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="120"/>
-[...2 lines deleted...]
-      <c r="F26" s="119" t="s">
+      <c r="C26" s="153"/>
+      <c r="D26" s="153"/>
+      <c r="E26" s="154"/>
+      <c r="F26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="120"/>
-[...2 lines deleted...]
-      <c r="J26" s="119" t="s">
+      <c r="G26" s="153"/>
+      <c r="H26" s="153"/>
+      <c r="I26" s="154"/>
+      <c r="J26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="120"/>
-[...2 lines deleted...]
-      <c r="N26" s="119" t="s">
+      <c r="K26" s="153"/>
+      <c r="L26" s="153"/>
+      <c r="M26" s="154"/>
+      <c r="N26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="120"/>
-[...2 lines deleted...]
-      <c r="R26" s="119" t="s">
+      <c r="O26" s="153"/>
+      <c r="P26" s="153"/>
+      <c r="Q26" s="154"/>
+      <c r="R26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="S26" s="120"/>
-[...1 lines deleted...]
-      <c r="U26" s="121"/>
+      <c r="S26" s="153"/>
+      <c r="T26" s="153"/>
+      <c r="U26" s="154"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="91" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="126">
+      <c r="B28" s="149">
         <v>100</v>
       </c>
-      <c r="C28" s="123"/>
-[...2 lines deleted...]
-      <c r="F28" s="126">
+      <c r="C28" s="150"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="151"/>
+      <c r="F28" s="149">
         <v>100</v>
       </c>
-      <c r="G28" s="123"/>
-[...2 lines deleted...]
-      <c r="J28" s="126">
+      <c r="G28" s="150"/>
+      <c r="H28" s="150"/>
+      <c r="I28" s="151"/>
+      <c r="J28" s="149">
         <v>100</v>
       </c>
-      <c r="K28" s="123"/>
-[...2 lines deleted...]
-      <c r="N28" s="126">
+      <c r="K28" s="150"/>
+      <c r="L28" s="150"/>
+      <c r="M28" s="151"/>
+      <c r="N28" s="149">
         <v>100</v>
       </c>
-      <c r="O28" s="123"/>
-[...2 lines deleted...]
-      <c r="R28" s="126">
+      <c r="O28" s="150"/>
+      <c r="P28" s="150"/>
+      <c r="Q28" s="151"/>
+      <c r="R28" s="149">
         <v>100</v>
       </c>
-      <c r="S28" s="123"/>
-[...1 lines deleted...]
-      <c r="U28" s="124"/>
+      <c r="S28" s="150"/>
+      <c r="T28" s="150"/>
+      <c r="U28" s="151"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="90" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="125">
+      <c r="B29" s="152">
         <v>100</v>
       </c>
-      <c r="C29" s="120"/>
-[...2 lines deleted...]
-      <c r="F29" s="125">
+      <c r="C29" s="153"/>
+      <c r="D29" s="153"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="152">
         <v>100</v>
       </c>
-      <c r="G29" s="120"/>
-[...2 lines deleted...]
-      <c r="J29" s="125">
+      <c r="G29" s="153"/>
+      <c r="H29" s="153"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="152">
         <v>100</v>
       </c>
-      <c r="K29" s="120"/>
-[...2 lines deleted...]
-      <c r="N29" s="125">
+      <c r="K29" s="153"/>
+      <c r="L29" s="153"/>
+      <c r="M29" s="154"/>
+      <c r="N29" s="152">
         <v>100</v>
       </c>
-      <c r="O29" s="120"/>
-[...2 lines deleted...]
-      <c r="R29" s="125">
+      <c r="O29" s="153"/>
+      <c r="P29" s="153"/>
+      <c r="Q29" s="154"/>
+      <c r="R29" s="152">
         <v>100</v>
       </c>
-      <c r="S29" s="120"/>
-[...1 lines deleted...]
-      <c r="U29" s="121"/>
+      <c r="S29" s="153"/>
+      <c r="T29" s="153"/>
+      <c r="U29" s="154"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
       <c r="J30" s="56"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="57"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="91" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="126">
+      <c r="B31" s="149">
         <v>100</v>
       </c>
-      <c r="C31" s="123"/>
-[...2 lines deleted...]
-      <c r="F31" s="126">
+      <c r="C31" s="150"/>
+      <c r="D31" s="150"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="149">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="G31" s="123"/>
-[...2 lines deleted...]
-      <c r="J31" s="126">
+      <c r="G31" s="150"/>
+      <c r="H31" s="150"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="149">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K31" s="123"/>
-[...2 lines deleted...]
-      <c r="N31" s="126">
+      <c r="K31" s="150"/>
+      <c r="L31" s="150"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="149">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="O31" s="123"/>
-[...2 lines deleted...]
-      <c r="R31" s="126">
+      <c r="O31" s="150"/>
+      <c r="P31" s="150"/>
+      <c r="Q31" s="151"/>
+      <c r="R31" s="149">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="S31" s="123"/>
-[...1 lines deleted...]
-      <c r="U31" s="124"/>
+      <c r="S31" s="150"/>
+      <c r="T31" s="150"/>
+      <c r="U31" s="151"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="125">
+      <c r="B32" s="152">
         <v>100</v>
       </c>
-      <c r="C32" s="120"/>
-[...2 lines deleted...]
-      <c r="F32" s="125">
+      <c r="C32" s="153"/>
+      <c r="D32" s="153"/>
+      <c r="E32" s="154"/>
+      <c r="F32" s="152">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="G32" s="120"/>
-[...2 lines deleted...]
-      <c r="J32" s="125">
+      <c r="G32" s="153"/>
+      <c r="H32" s="153"/>
+      <c r="I32" s="154"/>
+      <c r="J32" s="152">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K32" s="120"/>
-[...2 lines deleted...]
-      <c r="N32" s="125">
+      <c r="K32" s="153"/>
+      <c r="L32" s="153"/>
+      <c r="M32" s="154"/>
+      <c r="N32" s="152">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="O32" s="120"/>
-[...2 lines deleted...]
-      <c r="R32" s="125">
+      <c r="O32" s="153"/>
+      <c r="P32" s="153"/>
+      <c r="Q32" s="154"/>
+      <c r="R32" s="152">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="S32" s="120"/>
-[...1 lines deleted...]
-      <c r="U32" s="121"/>
+      <c r="S32" s="153"/>
+      <c r="T32" s="153"/>
+      <c r="U32" s="154"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="58"/>
       <c r="R33" s="57"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="126">
+      <c r="B34" s="149">
         <v>100</v>
       </c>
-      <c r="C34" s="123"/>
-[...2 lines deleted...]
-      <c r="F34" s="126">
+      <c r="C34" s="150"/>
+      <c r="D34" s="150"/>
+      <c r="E34" s="151"/>
+      <c r="F34" s="149">
         <f>351/351*100</f>
         <v>100</v>
       </c>
-      <c r="G34" s="123"/>
-[...2 lines deleted...]
-      <c r="J34" s="126">
+      <c r="G34" s="150"/>
+      <c r="H34" s="150"/>
+      <c r="I34" s="151"/>
+      <c r="J34" s="149">
         <f>351/351*100</f>
         <v>100</v>
       </c>
-      <c r="K34" s="123"/>
-[...2 lines deleted...]
-      <c r="N34" s="126">
+      <c r="K34" s="150"/>
+      <c r="L34" s="150"/>
+      <c r="M34" s="151"/>
+      <c r="N34" s="149">
         <v>100</v>
       </c>
-      <c r="O34" s="123"/>
-[...2 lines deleted...]
-      <c r="R34" s="126">
+      <c r="O34" s="150"/>
+      <c r="P34" s="150"/>
+      <c r="Q34" s="151"/>
+      <c r="R34" s="149">
         <v>100</v>
       </c>
-      <c r="S34" s="123"/>
-[...1 lines deleted...]
-      <c r="U34" s="124"/>
+      <c r="S34" s="150"/>
+      <c r="T34" s="150"/>
+      <c r="U34" s="151"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="90" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="125">
+      <c r="B35" s="152">
         <v>0</v>
       </c>
-      <c r="C35" s="120"/>
-[...2 lines deleted...]
-      <c r="F35" s="125">
+      <c r="C35" s="153"/>
+      <c r="D35" s="153"/>
+      <c r="E35" s="154"/>
+      <c r="F35" s="152">
         <f>0/144*100</f>
         <v>0</v>
       </c>
-      <c r="G35" s="120"/>
-[...2 lines deleted...]
-      <c r="J35" s="125">
+      <c r="G35" s="153"/>
+      <c r="H35" s="153"/>
+      <c r="I35" s="154"/>
+      <c r="J35" s="152">
         <f>0/144*100</f>
         <v>0</v>
       </c>
-      <c r="K35" s="120"/>
-[...2 lines deleted...]
-      <c r="N35" s="125">
+      <c r="K35" s="153"/>
+      <c r="L35" s="153"/>
+      <c r="M35" s="154"/>
+      <c r="N35" s="152">
         <v>0</v>
       </c>
-      <c r="O35" s="120"/>
-[...2 lines deleted...]
-      <c r="R35" s="125">
+      <c r="O35" s="153"/>
+      <c r="P35" s="153"/>
+      <c r="Q35" s="154"/>
+      <c r="R35" s="152">
         <v>75</v>
       </c>
-      <c r="S35" s="120"/>
-[...1 lines deleted...]
-      <c r="U35" s="121"/>
+      <c r="S35" s="153"/>
+      <c r="T35" s="153"/>
+      <c r="U35" s="154"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="57"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="57"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="126">
+      <c r="B37" s="149">
         <v>100</v>
       </c>
-      <c r="C37" s="123"/>
-[...2 lines deleted...]
-      <c r="F37" s="126">
+      <c r="C37" s="150"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="151"/>
+      <c r="F37" s="149">
         <f>351/351*100</f>
         <v>100</v>
       </c>
-      <c r="G37" s="123"/>
-[...2 lines deleted...]
-      <c r="J37" s="126">
+      <c r="G37" s="150"/>
+      <c r="H37" s="150"/>
+      <c r="I37" s="151"/>
+      <c r="J37" s="149">
         <f>351/351*100</f>
         <v>100</v>
       </c>
-      <c r="K37" s="123"/>
-[...2 lines deleted...]
-      <c r="N37" s="126">
+      <c r="K37" s="150"/>
+      <c r="L37" s="150"/>
+      <c r="M37" s="151"/>
+      <c r="N37" s="149">
         <v>100</v>
       </c>
-      <c r="O37" s="123"/>
-[...2 lines deleted...]
-      <c r="R37" s="126">
+      <c r="O37" s="150"/>
+      <c r="P37" s="150"/>
+      <c r="Q37" s="151"/>
+      <c r="R37" s="149">
         <v>100</v>
       </c>
-      <c r="S37" s="123"/>
-[...1 lines deleted...]
-      <c r="U37" s="124"/>
+      <c r="S37" s="150"/>
+      <c r="T37" s="150"/>
+      <c r="U37" s="151"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="125">
+      <c r="B38" s="152">
         <v>0</v>
       </c>
-      <c r="C38" s="120"/>
-[...2 lines deleted...]
-      <c r="F38" s="125">
+      <c r="C38" s="153"/>
+      <c r="D38" s="153"/>
+      <c r="E38" s="154"/>
+      <c r="F38" s="152">
         <f>0/144*100</f>
         <v>0</v>
       </c>
-      <c r="G38" s="120"/>
-[...2 lines deleted...]
-      <c r="J38" s="125">
+      <c r="G38" s="153"/>
+      <c r="H38" s="153"/>
+      <c r="I38" s="154"/>
+      <c r="J38" s="152">
         <f>0/144*100</f>
         <v>0</v>
       </c>
-      <c r="K38" s="120"/>
-[...2 lines deleted...]
-      <c r="N38" s="125">
+      <c r="K38" s="153"/>
+      <c r="L38" s="153"/>
+      <c r="M38" s="154"/>
+      <c r="N38" s="152">
         <v>0</v>
       </c>
-      <c r="O38" s="120"/>
-[...2 lines deleted...]
-      <c r="R38" s="125">
+      <c r="O38" s="153"/>
+      <c r="P38" s="153"/>
+      <c r="Q38" s="154"/>
+      <c r="R38" s="152">
         <v>0</v>
       </c>
-      <c r="S38" s="120"/>
-[...1 lines deleted...]
-      <c r="U38" s="121"/>
+      <c r="S38" s="153"/>
+      <c r="T38" s="153"/>
+      <c r="U38" s="154"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="130">
+      <c r="B40" s="143">
         <f>(B28+B31+B34+B37)/4</f>
         <v>100</v>
       </c>
-      <c r="C40" s="131"/>
-[...2 lines deleted...]
-      <c r="F40" s="130">
+      <c r="C40" s="144"/>
+      <c r="D40" s="144"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="143">
         <f>(F28+F31+F34+F37)/4</f>
         <v>100</v>
       </c>
-      <c r="G40" s="131"/>
-[...2 lines deleted...]
-      <c r="J40" s="130">
+      <c r="G40" s="144"/>
+      <c r="H40" s="144"/>
+      <c r="I40" s="145"/>
+      <c r="J40" s="143">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="131"/>
-[...2 lines deleted...]
-      <c r="N40" s="130">
+      <c r="K40" s="144"/>
+      <c r="L40" s="144"/>
+      <c r="M40" s="145"/>
+      <c r="N40" s="143">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="131"/>
-[...2 lines deleted...]
-      <c r="R40" s="130">
+      <c r="O40" s="144"/>
+      <c r="P40" s="144"/>
+      <c r="Q40" s="145"/>
+      <c r="R40" s="143">
         <f>(R28+R31+R34+R37)/4</f>
         <v>100</v>
       </c>
-      <c r="S40" s="131"/>
-[...1 lines deleted...]
-      <c r="U40" s="132"/>
+      <c r="S40" s="144"/>
+      <c r="T40" s="144"/>
+      <c r="U40" s="145"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="127">
+      <c r="B41" s="146">
         <f>(B29+B32+B35+B38)/4</f>
         <v>50</v>
       </c>
-      <c r="C41" s="128"/>
-[...2 lines deleted...]
-      <c r="F41" s="127">
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="148"/>
+      <c r="F41" s="146">
         <f>(F29+F32+F35+F38)/4</f>
         <v>50</v>
       </c>
-      <c r="G41" s="128"/>
-[...2 lines deleted...]
-      <c r="J41" s="127">
+      <c r="G41" s="147"/>
+      <c r="H41" s="147"/>
+      <c r="I41" s="148"/>
+      <c r="J41" s="146">
         <f>(J29+J32+J35+J38)/4</f>
         <v>50</v>
       </c>
-      <c r="K41" s="128"/>
-[...2 lines deleted...]
-      <c r="N41" s="127">
+      <c r="K41" s="147"/>
+      <c r="L41" s="147"/>
+      <c r="M41" s="148"/>
+      <c r="N41" s="146">
         <f>(N29+N32+N35+N38)/4</f>
         <v>50</v>
       </c>
-      <c r="O41" s="128"/>
-[...2 lines deleted...]
-      <c r="R41" s="127">
+      <c r="O41" s="147"/>
+      <c r="P41" s="147"/>
+      <c r="Q41" s="148"/>
+      <c r="R41" s="146">
         <f>(R29+R32+R35+R38)/4</f>
         <v>68.75</v>
       </c>
-      <c r="S41" s="128"/>
-[...1 lines deleted...]
-      <c r="U41" s="129"/>
+      <c r="S41" s="147"/>
+      <c r="T41" s="147"/>
+      <c r="U41" s="148"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
-    <mergeCell ref="B24:E24"/>
-[...68 lines deleted...]
-    <mergeCell ref="R40:U40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM50"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="Z31" sqref="Z31"/>
+    <sheetView topLeftCell="A4" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="F35" sqref="F35:I35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
@@ -16018,216 +16326,216 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="169" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="99"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="99"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+      <c r="O1" s="169"/>
+      <c r="P1" s="169"/>
+      <c r="Q1" s="169"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+      <c r="U1" s="169"/>
+      <c r="V1" s="169"/>
+      <c r="W1" s="169"/>
+      <c r="X1" s="169"/>
+      <c r="Y1" s="169"/>
+      <c r="Z1" s="169"/>
+      <c r="AA1" s="169"/>
+      <c r="AB1" s="169"/>
+      <c r="AC1" s="169"/>
+      <c r="AD1" s="169"/>
+      <c r="AE1" s="169"/>
+      <c r="AF1" s="169"/>
+      <c r="AG1" s="169"/>
+      <c r="AH1" s="169"/>
+      <c r="AI1" s="169"/>
+      <c r="AJ1" s="169"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="170" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="100"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="100"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
+      <c r="N2" s="170"/>
+      <c r="O2" s="170"/>
+      <c r="P2" s="170"/>
+      <c r="Q2" s="170"/>
+      <c r="R2" s="170"/>
+      <c r="S2" s="170"/>
+      <c r="T2" s="170"/>
+      <c r="U2" s="170"/>
+      <c r="V2" s="170"/>
+      <c r="W2" s="170"/>
+      <c r="X2" s="170"/>
+      <c r="Y2" s="170"/>
+      <c r="Z2" s="170"/>
+      <c r="AA2" s="170"/>
+      <c r="AB2" s="170"/>
+      <c r="AC2" s="170"/>
+      <c r="AD2" s="170"/>
+      <c r="AE2" s="170"/>
+      <c r="AF2" s="170"/>
+      <c r="AG2" s="170"/>
+      <c r="AH2" s="170"/>
+      <c r="AI2" s="170"/>
+      <c r="AJ2" s="170"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="101" t="s">
+      <c r="B3" s="171" t="s">
         <v>79</v>
       </c>
-      <c r="C3" s="102"/>
-[...5 lines deleted...]
-      <c r="I3" s="101" t="s">
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="171" t="s">
         <v>80</v>
       </c>
-      <c r="J3" s="102"/>
-[...5 lines deleted...]
-      <c r="P3" s="104" t="s">
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="172"/>
+      <c r="N3" s="172"/>
+      <c r="O3" s="173"/>
+      <c r="P3" s="174" t="s">
         <v>63</v>
       </c>
-      <c r="Q3" s="105"/>
-[...5 lines deleted...]
-      <c r="W3" s="133" t="s">
+      <c r="Q3" s="175"/>
+      <c r="R3" s="175"/>
+      <c r="S3" s="175"/>
+      <c r="T3" s="175"/>
+      <c r="U3" s="175"/>
+      <c r="V3" s="175"/>
+      <c r="W3" s="177" t="s">
         <v>76</v>
       </c>
-      <c r="X3" s="134"/>
-[...5 lines deleted...]
-      <c r="AD3" s="134" t="s">
+      <c r="X3" s="178"/>
+      <c r="Y3" s="178"/>
+      <c r="Z3" s="178"/>
+      <c r="AA3" s="178"/>
+      <c r="AB3" s="178"/>
+      <c r="AC3" s="179"/>
+      <c r="AD3" s="178" t="s">
         <v>65</v>
       </c>
-      <c r="AE3" s="134"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="135"/>
+      <c r="AE3" s="178"/>
+      <c r="AF3" s="178"/>
+      <c r="AG3" s="178"/>
+      <c r="AH3" s="178"/>
+      <c r="AI3" s="178"/>
+      <c r="AJ3" s="179"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="112"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="117"/>
+      <c r="B4" s="157"/>
+      <c r="C4" s="158"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="161"/>
+      <c r="K4" s="161"/>
+      <c r="L4" s="161"/>
+      <c r="M4" s="161"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="162"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="161"/>
+      <c r="R4" s="161"/>
+      <c r="S4" s="161"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="161"/>
+      <c r="V4" s="161"/>
+      <c r="W4" s="163"/>
+      <c r="X4" s="161"/>
+      <c r="Y4" s="161"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="161"/>
+      <c r="AB4" s="161"/>
+      <c r="AC4" s="162"/>
+      <c r="AD4" s="161"/>
+      <c r="AE4" s="161"/>
+      <c r="AF4" s="161"/>
+      <c r="AG4" s="161"/>
+      <c r="AH4" s="161"/>
+      <c r="AI4" s="161"/>
+      <c r="AJ4" s="162"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3">
         <v>1</v>
       </c>
       <c r="C5" s="4">
         <v>2</v>
       </c>
       <c r="D5" s="3">
         <v>3</v>
       </c>
       <c r="E5" s="4">
         <v>4</v>
       </c>
       <c r="F5" s="3">
         <v>5</v>
       </c>
       <c r="G5" s="5">
         <v>6</v>
       </c>
       <c r="H5" s="6">
         <v>7</v>
@@ -17901,794 +18209,794 @@
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="107" t="s">
+      <c r="B24" s="164" t="s">
         <v>61</v>
       </c>
-      <c r="C24" s="108"/>
-[...2 lines deleted...]
-      <c r="F24" s="107" t="s">
+      <c r="C24" s="165"/>
+      <c r="D24" s="165"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="164" t="s">
         <v>62</v>
       </c>
-      <c r="G24" s="108"/>
-[...2 lines deleted...]
-      <c r="J24" s="107" t="s">
+      <c r="G24" s="165"/>
+      <c r="H24" s="165"/>
+      <c r="I24" s="166"/>
+      <c r="J24" s="164" t="s">
         <v>63</v>
       </c>
-      <c r="K24" s="110"/>
-[...2 lines deleted...]
-      <c r="N24" s="107" t="s">
+      <c r="K24" s="167"/>
+      <c r="L24" s="167"/>
+      <c r="M24" s="168"/>
+      <c r="N24" s="164" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="110"/>
-[...2 lines deleted...]
-      <c r="R24" s="107" t="s">
+      <c r="O24" s="167"/>
+      <c r="P24" s="167"/>
+      <c r="Q24" s="167"/>
+      <c r="R24" s="164" t="s">
         <v>65</v>
       </c>
-      <c r="S24" s="110"/>
-[...1 lines deleted...]
-      <c r="U24" s="111"/>
+      <c r="S24" s="167"/>
+      <c r="T24" s="167"/>
+      <c r="U24" s="168"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="122" t="s">
+      <c r="B25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="123"/>
-[...2 lines deleted...]
-      <c r="F25" s="122" t="s">
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="151"/>
+      <c r="F25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="G25" s="123"/>
-[...2 lines deleted...]
-      <c r="J25" s="122" t="s">
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="151"/>
+      <c r="J25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="K25" s="123"/>
-[...2 lines deleted...]
-      <c r="N25" s="122" t="s">
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="151"/>
+      <c r="N25" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="123"/>
-[...5 lines deleted...]
-      <c r="U25" s="124"/>
+      <c r="O25" s="150"/>
+      <c r="P25" s="150"/>
+      <c r="Q25" s="151"/>
+      <c r="R25" s="155"/>
+      <c r="S25" s="180"/>
+      <c r="T25" s="180"/>
+      <c r="U25" s="181"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="119" t="s">
+      <c r="B26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="120"/>
-[...2 lines deleted...]
-      <c r="F26" s="119" t="s">
+      <c r="C26" s="153"/>
+      <c r="D26" s="153"/>
+      <c r="E26" s="154"/>
+      <c r="F26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="G26" s="120"/>
-[...2 lines deleted...]
-      <c r="J26" s="119" t="s">
+      <c r="G26" s="153"/>
+      <c r="H26" s="153"/>
+      <c r="I26" s="154"/>
+      <c r="J26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="K26" s="120"/>
-[...2 lines deleted...]
-      <c r="N26" s="119" t="s">
+      <c r="K26" s="153"/>
+      <c r="L26" s="153"/>
+      <c r="M26" s="154"/>
+      <c r="N26" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="120"/>
-[...5 lines deleted...]
-      <c r="U26" s="121"/>
+      <c r="O26" s="153"/>
+      <c r="P26" s="153"/>
+      <c r="Q26" s="154"/>
+      <c r="R26" s="156"/>
+      <c r="S26" s="182"/>
+      <c r="T26" s="182"/>
+      <c r="U26" s="183"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="95" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="126">
+      <c r="B28" s="149">
         <v>100</v>
       </c>
-      <c r="C28" s="123"/>
-[...2 lines deleted...]
-      <c r="F28" s="126">
+      <c r="C28" s="150"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="151"/>
+      <c r="F28" s="149">
         <v>100</v>
       </c>
-      <c r="G28" s="123"/>
-[...2 lines deleted...]
-      <c r="J28" s="126">
+      <c r="G28" s="150"/>
+      <c r="H28" s="150"/>
+      <c r="I28" s="151"/>
+      <c r="J28" s="149">
         <v>100</v>
       </c>
-      <c r="K28" s="123"/>
-[...2 lines deleted...]
-      <c r="N28" s="126">
+      <c r="K28" s="150"/>
+      <c r="L28" s="150"/>
+      <c r="M28" s="151"/>
+      <c r="N28" s="149">
         <v>100</v>
       </c>
-      <c r="O28" s="123"/>
-[...5 lines deleted...]
-      <c r="U28" s="124"/>
+      <c r="O28" s="150"/>
+      <c r="P28" s="150"/>
+      <c r="Q28" s="151"/>
+      <c r="R28" s="149"/>
+      <c r="S28" s="150"/>
+      <c r="T28" s="150"/>
+      <c r="U28" s="151"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="125">
+      <c r="B29" s="152">
         <v>100</v>
       </c>
-      <c r="C29" s="120"/>
-[...2 lines deleted...]
-      <c r="F29" s="125">
+      <c r="C29" s="153"/>
+      <c r="D29" s="153"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="152">
         <v>100</v>
       </c>
-      <c r="G29" s="120"/>
-[...2 lines deleted...]
-      <c r="J29" s="125">
+      <c r="G29" s="153"/>
+      <c r="H29" s="153"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="152">
         <v>100</v>
       </c>
-      <c r="K29" s="120"/>
-[...2 lines deleted...]
-      <c r="N29" s="125">
+      <c r="K29" s="153"/>
+      <c r="L29" s="153"/>
+      <c r="M29" s="154"/>
+      <c r="N29" s="152">
         <v>100</v>
       </c>
-      <c r="O29" s="120"/>
-[...5 lines deleted...]
-      <c r="U29" s="121"/>
+      <c r="O29" s="153"/>
+      <c r="P29" s="153"/>
+      <c r="Q29" s="154"/>
+      <c r="R29" s="152"/>
+      <c r="S29" s="153"/>
+      <c r="T29" s="153"/>
+      <c r="U29" s="154"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="57"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="57"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="126">
+      <c r="B31" s="149">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="C31" s="123"/>
-[...2 lines deleted...]
-      <c r="F31" s="126">
+      <c r="C31" s="150"/>
+      <c r="D31" s="150"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="149">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="G31" s="123"/>
-[...2 lines deleted...]
-      <c r="J31" s="126">
+      <c r="G31" s="150"/>
+      <c r="H31" s="150"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="149">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K31" s="123"/>
-[...2 lines deleted...]
-      <c r="N31" s="126">
+      <c r="K31" s="150"/>
+      <c r="L31" s="150"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="149">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="O31" s="123"/>
-[...5 lines deleted...]
-      <c r="U31" s="124"/>
+      <c r="O31" s="150"/>
+      <c r="P31" s="150"/>
+      <c r="Q31" s="151"/>
+      <c r="R31" s="149"/>
+      <c r="S31" s="150"/>
+      <c r="T31" s="150"/>
+      <c r="U31" s="151"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="125">
+      <c r="B32" s="152">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="C32" s="120"/>
-[...2 lines deleted...]
-      <c r="F32" s="125">
+      <c r="C32" s="153"/>
+      <c r="D32" s="153"/>
+      <c r="E32" s="154"/>
+      <c r="F32" s="152">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="G32" s="120"/>
-[...2 lines deleted...]
-      <c r="J32" s="125">
+      <c r="G32" s="153"/>
+      <c r="H32" s="153"/>
+      <c r="I32" s="154"/>
+      <c r="J32" s="152">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="K32" s="120"/>
-[...2 lines deleted...]
-      <c r="N32" s="125">
+      <c r="K32" s="153"/>
+      <c r="L32" s="153"/>
+      <c r="M32" s="154"/>
+      <c r="N32" s="152">
         <f>1900/1900*100</f>
         <v>100</v>
       </c>
-      <c r="O32" s="120"/>
-[...5 lines deleted...]
-      <c r="U32" s="121"/>
+      <c r="O32" s="153"/>
+      <c r="P32" s="153"/>
+      <c r="Q32" s="154"/>
+      <c r="R32" s="152"/>
+      <c r="S32" s="153"/>
+      <c r="T32" s="153"/>
+      <c r="U32" s="154"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="57"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="95" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="126">
+      <c r="B34" s="149">
         <v>29</v>
       </c>
-      <c r="C34" s="123"/>
-[...2 lines deleted...]
-      <c r="F34" s="126">
+      <c r="C34" s="150"/>
+      <c r="D34" s="150"/>
+      <c r="E34" s="151"/>
+      <c r="F34" s="149">
         <v>100</v>
       </c>
-      <c r="G34" s="123"/>
-[...2 lines deleted...]
-      <c r="J34" s="126">
+      <c r="G34" s="150"/>
+      <c r="H34" s="150"/>
+      <c r="I34" s="151"/>
+      <c r="J34" s="149">
         <v>100</v>
       </c>
-      <c r="K34" s="123"/>
-[...2 lines deleted...]
-      <c r="N34" s="126">
+      <c r="K34" s="150"/>
+      <c r="L34" s="150"/>
+      <c r="M34" s="151"/>
+      <c r="N34" s="149">
         <v>100</v>
       </c>
-      <c r="O34" s="123"/>
-[...5 lines deleted...]
-      <c r="U34" s="124"/>
+      <c r="O34" s="150"/>
+      <c r="P34" s="150"/>
+      <c r="Q34" s="151"/>
+      <c r="R34" s="149"/>
+      <c r="S34" s="150"/>
+      <c r="T34" s="150"/>
+      <c r="U34" s="151"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="96" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="125">
+      <c r="B35" s="152">
         <v>44</v>
       </c>
-      <c r="C35" s="120"/>
-[...2 lines deleted...]
-      <c r="F35" s="125">
+      <c r="C35" s="153"/>
+      <c r="D35" s="153"/>
+      <c r="E35" s="154"/>
+      <c r="F35" s="152">
         <v>0</v>
       </c>
-      <c r="G35" s="120"/>
-[...2 lines deleted...]
-      <c r="J35" s="125">
+      <c r="G35" s="153"/>
+      <c r="H35" s="153"/>
+      <c r="I35" s="154"/>
+      <c r="J35" s="152">
         <v>80</v>
       </c>
-      <c r="K35" s="120"/>
-[...2 lines deleted...]
-      <c r="N35" s="125">
+      <c r="K35" s="153"/>
+      <c r="L35" s="153"/>
+      <c r="M35" s="154"/>
+      <c r="N35" s="152">
         <v>0</v>
       </c>
-      <c r="O35" s="120"/>
-[...5 lines deleted...]
-      <c r="U35" s="121"/>
+      <c r="O35" s="153"/>
+      <c r="P35" s="153"/>
+      <c r="Q35" s="154"/>
+      <c r="R35" s="152"/>
+      <c r="S35" s="153"/>
+      <c r="T35" s="153"/>
+      <c r="U35" s="154"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="57"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="126">
+      <c r="B37" s="149">
         <v>100</v>
       </c>
-      <c r="C37" s="123"/>
-[...2 lines deleted...]
-      <c r="F37" s="126">
+      <c r="C37" s="150"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="151"/>
+      <c r="F37" s="149">
         <v>100</v>
       </c>
-      <c r="G37" s="123"/>
-[...2 lines deleted...]
-      <c r="J37" s="126">
+      <c r="G37" s="150"/>
+      <c r="H37" s="150"/>
+      <c r="I37" s="151"/>
+      <c r="J37" s="149">
         <v>100</v>
       </c>
-      <c r="K37" s="123"/>
-[...2 lines deleted...]
-      <c r="N37" s="126">
+      <c r="K37" s="150"/>
+      <c r="L37" s="150"/>
+      <c r="M37" s="151"/>
+      <c r="N37" s="149">
         <v>100</v>
       </c>
-      <c r="O37" s="123"/>
-[...5 lines deleted...]
-      <c r="U37" s="132"/>
+      <c r="O37" s="150"/>
+      <c r="P37" s="150"/>
+      <c r="Q37" s="151"/>
+      <c r="R37" s="143"/>
+      <c r="S37" s="144"/>
+      <c r="T37" s="144"/>
+      <c r="U37" s="145"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="125">
+      <c r="B38" s="152">
         <v>100</v>
       </c>
-      <c r="C38" s="120"/>
-[...2 lines deleted...]
-      <c r="F38" s="125">
+      <c r="C38" s="153"/>
+      <c r="D38" s="153"/>
+      <c r="E38" s="154"/>
+      <c r="F38" s="152">
         <v>100</v>
       </c>
-      <c r="G38" s="120"/>
-[...2 lines deleted...]
-      <c r="J38" s="125">
+      <c r="G38" s="153"/>
+      <c r="H38" s="153"/>
+      <c r="I38" s="154"/>
+      <c r="J38" s="152">
         <v>100</v>
       </c>
-      <c r="K38" s="120"/>
-[...2 lines deleted...]
-      <c r="N38" s="125">
+      <c r="K38" s="153"/>
+      <c r="L38" s="153"/>
+      <c r="M38" s="154"/>
+      <c r="N38" s="152">
         <v>100</v>
       </c>
-      <c r="O38" s="120"/>
-[...5 lines deleted...]
-      <c r="U38" s="121"/>
+      <c r="O38" s="153"/>
+      <c r="P38" s="153"/>
+      <c r="Q38" s="154"/>
+      <c r="R38" s="152"/>
+      <c r="S38" s="153"/>
+      <c r="T38" s="153"/>
+      <c r="U38" s="154"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="95" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="130">
+      <c r="B40" s="143">
         <f>(B28+B31+B34+B37)/4</f>
         <v>82.25</v>
       </c>
-      <c r="C40" s="131"/>
-[...2 lines deleted...]
-      <c r="F40" s="130">
+      <c r="C40" s="144"/>
+      <c r="D40" s="144"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="143">
         <f>(F28+F31+F34+F37)/4</f>
         <v>100</v>
       </c>
-      <c r="G40" s="131"/>
-[...2 lines deleted...]
-      <c r="J40" s="130">
+      <c r="G40" s="144"/>
+      <c r="H40" s="144"/>
+      <c r="I40" s="145"/>
+      <c r="J40" s="143">
         <f>(J28+J31+J34+J37)/4</f>
         <v>100</v>
       </c>
-      <c r="K40" s="131"/>
-[...2 lines deleted...]
-      <c r="N40" s="130">
+      <c r="K40" s="144"/>
+      <c r="L40" s="144"/>
+      <c r="M40" s="145"/>
+      <c r="N40" s="143">
         <f>(N28+N31+N34+N37)/4</f>
         <v>100</v>
       </c>
-      <c r="O40" s="131"/>
-[...5 lines deleted...]
-      <c r="U40" s="132"/>
+      <c r="O40" s="144"/>
+      <c r="P40" s="144"/>
+      <c r="Q40" s="145"/>
+      <c r="R40" s="143"/>
+      <c r="S40" s="144"/>
+      <c r="T40" s="144"/>
+      <c r="U40" s="145"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="96" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="127">
+      <c r="B41" s="146">
         <f>(B29+B32+B35+B38)/4</f>
         <v>86</v>
       </c>
-      <c r="C41" s="128"/>
-[...2 lines deleted...]
-      <c r="F41" s="127">
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="148"/>
+      <c r="F41" s="146">
         <f>(F29+F32+F35+F38)/4</f>
         <v>75</v>
       </c>
-      <c r="G41" s="128"/>
-[...2 lines deleted...]
-      <c r="J41" s="127">
+      <c r="G41" s="147"/>
+      <c r="H41" s="147"/>
+      <c r="I41" s="148"/>
+      <c r="J41" s="146">
         <f>(J29+J32+J35+J38)/4</f>
         <v>95</v>
       </c>
-      <c r="K41" s="128"/>
-[...2 lines deleted...]
-      <c r="N41" s="127">
+      <c r="K41" s="147"/>
+      <c r="L41" s="147"/>
+      <c r="M41" s="148"/>
+      <c r="N41" s="146">
         <f>(N29+N32+N35+N38)/4</f>
         <v>75</v>
       </c>
-      <c r="O41" s="128"/>
-[...5 lines deleted...]
-      <c r="U41" s="129"/>
+      <c r="O41" s="147"/>
+      <c r="P41" s="147"/>
+      <c r="Q41" s="148"/>
+      <c r="R41" s="146"/>
+      <c r="S41" s="147"/>
+      <c r="T41" s="147"/>
+      <c r="U41" s="148"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
-    <mergeCell ref="B40:E40"/>
-[...68 lines deleted...]
-    <mergeCell ref="R24:U24"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AM47"/>
+  <dimension ref="A1:AM46"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="Z35" sqref="Z35"/>
+    <sheetView tabSelected="1" topLeftCell="H1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="P18" sqref="P18:V19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="36" width="8.7109375" customWidth="1"/>
     <col min="257" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="292" width="8.7109375" customWidth="1"/>
     <col min="513" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="548" width="8.7109375" customWidth="1"/>
     <col min="769" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="804" width="8.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="16.85546875" customWidth="1"/>
     <col min="1026" max="1060" width="8.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="16.85546875" customWidth="1"/>
     <col min="1282" max="1316" width="8.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="16.85546875" customWidth="1"/>
     <col min="1538" max="1572" width="8.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="16.85546875" customWidth="1"/>
     <col min="1794" max="1828" width="8.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="16.85546875" customWidth="1"/>
     <col min="2050" max="2084" width="8.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="16.85546875" customWidth="1"/>
     <col min="2306" max="2340" width="8.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="16.85546875" customWidth="1"/>
@@ -18780,285 +19088,285 @@
     <col min="13569" max="13569" width="16.85546875" customWidth="1"/>
     <col min="13570" max="13604" width="8.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="16.85546875" customWidth="1"/>
     <col min="13826" max="13860" width="8.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="16.85546875" customWidth="1"/>
     <col min="14082" max="14116" width="8.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="16.85546875" customWidth="1"/>
     <col min="14338" max="14372" width="8.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="16.85546875" customWidth="1"/>
     <col min="14594" max="14628" width="8.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="16.85546875" customWidth="1"/>
     <col min="14850" max="14884" width="8.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15140" width="8.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15396" width="8.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15652" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15908" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16164" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="169" t="s">
         <v>83</v>
       </c>
-      <c r="B1" s="99"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="99"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+      <c r="O1" s="169"/>
+      <c r="P1" s="169"/>
+      <c r="Q1" s="169"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+      <c r="U1" s="169"/>
+      <c r="V1" s="169"/>
+      <c r="W1" s="169"/>
+      <c r="X1" s="169"/>
+      <c r="Y1" s="169"/>
+      <c r="Z1" s="169"/>
+      <c r="AA1" s="169"/>
+      <c r="AB1" s="169"/>
+      <c r="AC1" s="169"/>
+      <c r="AD1" s="169"/>
+      <c r="AE1" s="169"/>
+      <c r="AF1" s="169"/>
+      <c r="AG1" s="169"/>
+      <c r="AH1" s="169"/>
+      <c r="AI1" s="169"/>
+      <c r="AJ1" s="169"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="170" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="100"/>
-[...33 lines deleted...]
-      <c r="AJ2" s="100"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
+      <c r="N2" s="170"/>
+      <c r="O2" s="170"/>
+      <c r="P2" s="170"/>
+      <c r="Q2" s="170"/>
+      <c r="R2" s="170"/>
+      <c r="S2" s="170"/>
+      <c r="T2" s="170"/>
+      <c r="U2" s="170"/>
+      <c r="V2" s="170"/>
+      <c r="W2" s="170"/>
+      <c r="X2" s="170"/>
+      <c r="Y2" s="170"/>
+      <c r="Z2" s="170"/>
+      <c r="AA2" s="170"/>
+      <c r="AB2" s="170"/>
+      <c r="AC2" s="170"/>
+      <c r="AD2" s="170"/>
+      <c r="AE2" s="170"/>
+      <c r="AF2" s="170"/>
+      <c r="AG2" s="170"/>
+      <c r="AH2" s="170"/>
+      <c r="AI2" s="170"/>
+      <c r="AJ2" s="170"/>
     </row>
     <row r="3" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="101" t="s">
+      <c r="B3" s="171" t="s">
         <v>65</v>
       </c>
-      <c r="C3" s="102"/>
-[...5 lines deleted...]
-      <c r="I3" s="101" t="s">
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="171" t="s">
         <v>85</v>
       </c>
-      <c r="J3" s="102"/>
-[...5 lines deleted...]
-      <c r="P3" s="104" t="s">
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="172"/>
+      <c r="N3" s="172"/>
+      <c r="O3" s="173"/>
+      <c r="P3" s="174" t="s">
         <v>86</v>
       </c>
-      <c r="Q3" s="105"/>
-[...5 lines deleted...]
-      <c r="W3" s="133" t="s">
+      <c r="Q3" s="175"/>
+      <c r="R3" s="175"/>
+      <c r="S3" s="175"/>
+      <c r="T3" s="175"/>
+      <c r="U3" s="175"/>
+      <c r="V3" s="175"/>
+      <c r="W3" s="177" t="s">
         <v>87</v>
       </c>
-      <c r="X3" s="134"/>
-[...5 lines deleted...]
-      <c r="AD3" s="134" t="s">
+      <c r="X3" s="178"/>
+      <c r="Y3" s="178"/>
+      <c r="Z3" s="178"/>
+      <c r="AA3" s="178"/>
+      <c r="AB3" s="178"/>
+      <c r="AC3" s="179"/>
+      <c r="AD3" s="178" t="s">
         <v>88</v>
       </c>
-      <c r="AE3" s="134"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="135"/>
+      <c r="AE3" s="178"/>
+      <c r="AF3" s="178"/>
+      <c r="AG3" s="178"/>
+      <c r="AH3" s="178"/>
+      <c r="AI3" s="178"/>
+      <c r="AJ3" s="179"/>
     </row>
     <row r="4" spans="1:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
-      <c r="B4" s="112"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="117"/>
+      <c r="B4" s="157"/>
+      <c r="C4" s="158"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="161"/>
+      <c r="K4" s="161"/>
+      <c r="L4" s="161"/>
+      <c r="M4" s="161"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="162"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="161"/>
+      <c r="R4" s="161"/>
+      <c r="S4" s="161"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="161"/>
+      <c r="V4" s="161"/>
+      <c r="W4" s="163"/>
+      <c r="X4" s="161"/>
+      <c r="Y4" s="161"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="161"/>
+      <c r="AB4" s="161"/>
+      <c r="AC4" s="162"/>
+      <c r="AD4" s="161"/>
+      <c r="AE4" s="161"/>
+      <c r="AF4" s="161"/>
+      <c r="AG4" s="161"/>
+      <c r="AH4" s="161"/>
+      <c r="AI4" s="161"/>
+      <c r="AJ4" s="162"/>
     </row>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>101</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>107</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="114" t="s">
         <v>109</v>
       </c>
-      <c r="I5" s="3">
-[...41 lines deleted...]
-      <c r="W5" s="3">
+      <c r="I5" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="N5" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="O5" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="P5" s="137" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q5" s="140" t="s">
+        <v>118</v>
+      </c>
+      <c r="R5" s="137" t="s">
+        <v>119</v>
+      </c>
+      <c r="S5" s="141" t="s">
+        <v>120</v>
+      </c>
+      <c r="T5" s="137" t="s">
+        <v>121</v>
+      </c>
+      <c r="U5" s="140" t="s">
+        <v>122</v>
+      </c>
+      <c r="V5" s="137" t="s">
+        <v>123</v>
+      </c>
+      <c r="W5" s="8">
         <v>20</v>
       </c>
       <c r="X5" s="7">
         <v>21</v>
       </c>
       <c r="Y5" s="3">
         <v>22</v>
       </c>
       <c r="Z5" s="7">
         <v>23</v>
       </c>
       <c r="AA5" s="3">
         <v>24</v>
       </c>
       <c r="AB5" s="7">
         <v>25</v>
       </c>
       <c r="AC5" s="3">
         <v>26</v>
       </c>
       <c r="AD5" s="10">
         <v>27</v>
       </c>
       <c r="AE5" s="3">
         <v>28</v>
@@ -19079,1511 +19387,1934 @@
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="98" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="12">
         <v>1000</v>
       </c>
       <c r="C6" s="12">
         <v>1000</v>
       </c>
       <c r="D6" s="12">
         <v>1000</v>
       </c>
       <c r="E6" s="12">
         <v>1000</v>
       </c>
       <c r="F6" s="12">
         <v>1000</v>
       </c>
       <c r="G6" s="12">
         <v>1000</v>
       </c>
-      <c r="H6" s="12">
-[...16 lines deleted...]
-      <c r="W6" s="89"/>
+      <c r="H6" s="16">
+        <v>1000</v>
+      </c>
+      <c r="I6" s="117">
+        <v>1000</v>
+      </c>
+      <c r="J6" s="118">
+        <v>1000</v>
+      </c>
+      <c r="K6" s="119">
+        <v>1000</v>
+      </c>
+      <c r="L6" s="118">
+        <v>1000</v>
+      </c>
+      <c r="M6" s="119">
+        <v>1000</v>
+      </c>
+      <c r="N6" s="118">
+        <v>1000</v>
+      </c>
+      <c r="O6" s="119">
+        <v>1000</v>
+      </c>
+      <c r="P6" s="102">
+        <v>1000</v>
+      </c>
+      <c r="Q6" s="107">
+        <v>1000</v>
+      </c>
+      <c r="R6" s="102">
+        <v>1000</v>
+      </c>
+      <c r="S6" s="107">
+        <v>1000</v>
+      </c>
+      <c r="T6" s="102">
+        <v>1000</v>
+      </c>
+      <c r="U6" s="107">
+        <v>1000</v>
+      </c>
+      <c r="V6" s="102">
+        <v>1000</v>
+      </c>
+      <c r="W6" s="135"/>
       <c r="X6" s="93"/>
       <c r="Y6" s="89"/>
       <c r="Z6" s="93"/>
       <c r="AA6" s="89"/>
       <c r="AB6" s="93"/>
       <c r="AC6" s="89"/>
       <c r="AD6" s="15"/>
       <c r="AE6" s="15"/>
       <c r="AF6" s="15"/>
       <c r="AG6" s="15"/>
       <c r="AH6" s="15"/>
       <c r="AI6" s="15"/>
       <c r="AJ6" s="15"/>
     </row>
     <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="97" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="18">
         <v>1000</v>
       </c>
       <c r="C7" s="18">
         <v>1000</v>
       </c>
       <c r="D7" s="18">
         <v>1000</v>
       </c>
       <c r="E7" s="18">
         <v>1000</v>
       </c>
       <c r="F7" s="18">
         <v>1000</v>
       </c>
       <c r="G7" s="18">
         <v>1000</v>
       </c>
-      <c r="H7" s="18">
-[...16 lines deleted...]
-      <c r="W7" s="87"/>
+      <c r="H7" s="68">
+        <v>1000</v>
+      </c>
+      <c r="I7" s="120">
+        <v>1000</v>
+      </c>
+      <c r="J7" s="121">
+        <v>1000</v>
+      </c>
+      <c r="K7" s="122">
+        <v>1000</v>
+      </c>
+      <c r="L7" s="121">
+        <v>1000</v>
+      </c>
+      <c r="M7" s="122">
+        <v>1000</v>
+      </c>
+      <c r="N7" s="121">
+        <v>1000</v>
+      </c>
+      <c r="O7" s="122">
+        <v>1000</v>
+      </c>
+      <c r="P7" s="99">
+        <v>1000</v>
+      </c>
+      <c r="Q7" s="104">
+        <v>1000</v>
+      </c>
+      <c r="R7" s="99">
+        <v>1000</v>
+      </c>
+      <c r="S7" s="104">
+        <v>1000</v>
+      </c>
+      <c r="T7" s="99">
+        <v>1000</v>
+      </c>
+      <c r="U7" s="104">
+        <v>1000</v>
+      </c>
+      <c r="V7" s="99">
+        <v>1000</v>
+      </c>
+      <c r="W7" s="136"/>
       <c r="X7" s="88"/>
       <c r="Y7" s="87"/>
       <c r="Z7" s="88"/>
       <c r="AA7" s="87"/>
       <c r="AB7" s="88"/>
       <c r="AC7" s="87"/>
       <c r="AD7" s="70"/>
       <c r="AE7" s="18"/>
       <c r="AF7" s="18"/>
       <c r="AG7" s="18"/>
       <c r="AH7" s="18"/>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="18"/>
     </row>
     <row r="8" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="24"/>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
-      <c r="H8" s="26"/>
-[...14 lines deleted...]
-      <c r="W8" s="66"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="27"/>
+      <c r="P8" s="139"/>
+      <c r="Q8" s="138"/>
+      <c r="R8" s="139"/>
+      <c r="S8" s="138"/>
+      <c r="T8" s="139"/>
+      <c r="U8" s="138"/>
+      <c r="V8" s="139"/>
+      <c r="W8" s="142"/>
       <c r="X8" s="67"/>
       <c r="Y8" s="66"/>
       <c r="Z8" s="67"/>
       <c r="AA8" s="66"/>
       <c r="AB8" s="67"/>
       <c r="AC8" s="66"/>
       <c r="AD8" s="27"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="27"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="27"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="26"/>
     </row>
     <row r="9" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="98" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="28">
         <v>500</v>
       </c>
       <c r="C9" s="28">
         <v>500</v>
       </c>
       <c r="D9" s="28">
         <v>600</v>
       </c>
       <c r="E9" s="28">
         <v>600</v>
       </c>
       <c r="F9" s="28">
         <v>600</v>
       </c>
       <c r="G9" s="28">
         <v>900</v>
       </c>
       <c r="H9" s="28">
         <v>900</v>
       </c>
-      <c r="I9" s="28"/>
-[...13 lines deleted...]
-      <c r="W9" s="89"/>
+      <c r="I9" s="123">
+        <v>900</v>
+      </c>
+      <c r="J9" s="124">
+        <v>900</v>
+      </c>
+      <c r="K9" s="125">
+        <v>900</v>
+      </c>
+      <c r="L9" s="124">
+        <v>900</v>
+      </c>
+      <c r="M9" s="125">
+        <v>900</v>
+      </c>
+      <c r="N9" s="124">
+        <v>900</v>
+      </c>
+      <c r="O9" s="125">
+        <v>900</v>
+      </c>
+      <c r="P9" s="100">
+        <v>900</v>
+      </c>
+      <c r="Q9" s="105">
+        <v>900</v>
+      </c>
+      <c r="R9" s="100">
+        <v>900</v>
+      </c>
+      <c r="S9" s="105">
+        <v>900</v>
+      </c>
+      <c r="T9" s="100">
+        <v>900</v>
+      </c>
+      <c r="U9" s="105">
+        <v>900</v>
+      </c>
+      <c r="V9" s="100">
+        <v>900</v>
+      </c>
+      <c r="W9" s="135"/>
       <c r="X9" s="89"/>
       <c r="Y9" s="89"/>
       <c r="Z9" s="89"/>
       <c r="AA9" s="89"/>
       <c r="AB9" s="89"/>
       <c r="AC9" s="89"/>
       <c r="AD9" s="15"/>
       <c r="AE9" s="15"/>
       <c r="AF9" s="15"/>
       <c r="AG9" s="15"/>
       <c r="AH9" s="15"/>
       <c r="AI9" s="15"/>
       <c r="AJ9" s="15"/>
     </row>
     <row r="10" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="23">
         <v>500</v>
       </c>
       <c r="C10" s="23">
         <v>500</v>
       </c>
       <c r="D10" s="23">
         <v>1000</v>
       </c>
       <c r="E10" s="23">
         <v>1000</v>
       </c>
       <c r="F10" s="23">
         <v>1000</v>
       </c>
       <c r="G10" s="23">
         <v>1000</v>
       </c>
-      <c r="H10" s="23">
-[...16 lines deleted...]
-      <c r="W10" s="87"/>
+      <c r="H10" s="109">
+        <v>1000</v>
+      </c>
+      <c r="I10" s="126">
+        <v>1000</v>
+      </c>
+      <c r="J10" s="127">
+        <v>1000</v>
+      </c>
+      <c r="K10" s="128">
+        <v>1000</v>
+      </c>
+      <c r="L10" s="127">
+        <v>1000</v>
+      </c>
+      <c r="M10" s="128">
+        <v>1000</v>
+      </c>
+      <c r="N10" s="127">
+        <v>1000</v>
+      </c>
+      <c r="O10" s="128">
+        <v>1000</v>
+      </c>
+      <c r="P10" s="101">
+        <v>1000</v>
+      </c>
+      <c r="Q10" s="106">
+        <v>1000</v>
+      </c>
+      <c r="R10" s="101">
+        <v>1000</v>
+      </c>
+      <c r="S10" s="106">
+        <v>1000</v>
+      </c>
+      <c r="T10" s="101">
+        <v>1000</v>
+      </c>
+      <c r="U10" s="106">
+        <v>1000</v>
+      </c>
+      <c r="V10" s="101">
+        <v>1000</v>
+      </c>
+      <c r="W10" s="136"/>
       <c r="X10" s="88"/>
       <c r="Y10" s="87"/>
       <c r="Z10" s="88"/>
       <c r="AA10" s="87"/>
       <c r="AB10" s="88"/>
       <c r="AC10" s="87"/>
       <c r="AD10" s="70"/>
       <c r="AE10" s="64"/>
       <c r="AF10" s="18"/>
       <c r="AG10" s="64"/>
       <c r="AH10" s="18"/>
       <c r="AI10" s="18"/>
       <c r="AJ10" s="18"/>
     </row>
     <row r="11" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="24"/>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
-      <c r="H11" s="26"/>
-[...14 lines deleted...]
-      <c r="W11" s="66"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="26"/>
+      <c r="O11" s="27"/>
+      <c r="P11" s="26"/>
+      <c r="Q11" s="27"/>
+      <c r="R11" s="26"/>
+      <c r="S11" s="27"/>
+      <c r="T11" s="26"/>
+      <c r="U11" s="27"/>
+      <c r="V11" s="26"/>
+      <c r="W11" s="142"/>
       <c r="X11" s="67"/>
       <c r="Y11" s="66"/>
       <c r="Z11" s="67"/>
       <c r="AA11" s="66"/>
       <c r="AB11" s="67"/>
       <c r="AC11" s="66"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="26"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="26"/>
       <c r="AJ11" s="26"/>
     </row>
     <row r="12" spans="1:36" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="29">
         <v>1500</v>
       </c>
       <c r="C12" s="29">
         <v>1500</v>
       </c>
       <c r="D12" s="29">
         <v>1500</v>
       </c>
       <c r="E12" s="29">
         <v>1500</v>
       </c>
       <c r="F12" s="29">
         <v>1500</v>
       </c>
       <c r="G12" s="29">
         <v>1900</v>
       </c>
-      <c r="H12" s="29">
-[...16 lines deleted...]
-      <c r="W12" s="89"/>
+      <c r="H12" s="28">
+        <v>1900</v>
+      </c>
+      <c r="I12" s="129">
+        <v>1500</v>
+      </c>
+      <c r="J12" s="130">
+        <v>1500</v>
+      </c>
+      <c r="K12" s="131">
+        <v>1500</v>
+      </c>
+      <c r="L12" s="130">
+        <v>1500</v>
+      </c>
+      <c r="M12" s="131">
+        <v>1500</v>
+      </c>
+      <c r="N12" s="130">
+        <v>1500</v>
+      </c>
+      <c r="O12" s="131">
+        <v>1500</v>
+      </c>
+      <c r="P12" s="102">
+        <v>1500</v>
+      </c>
+      <c r="Q12" s="107">
+        <v>1500</v>
+      </c>
+      <c r="R12" s="102">
+        <v>1500</v>
+      </c>
+      <c r="S12" s="107">
+        <v>1500</v>
+      </c>
+      <c r="T12" s="102">
+        <v>1500</v>
+      </c>
+      <c r="U12" s="107">
+        <v>1500</v>
+      </c>
+      <c r="V12" s="102">
+        <v>1500</v>
+      </c>
+      <c r="W12" s="135"/>
       <c r="X12" s="89"/>
       <c r="Y12" s="89"/>
       <c r="Z12" s="89"/>
       <c r="AA12" s="89"/>
       <c r="AB12" s="89"/>
       <c r="AC12" s="89"/>
       <c r="AD12" s="14"/>
       <c r="AE12" s="12"/>
       <c r="AF12" s="14"/>
       <c r="AG12" s="12"/>
       <c r="AH12" s="14"/>
       <c r="AI12" s="12"/>
       <c r="AJ12" s="12"/>
     </row>
     <row r="13" spans="1:36" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="97" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="31">
         <v>1500</v>
       </c>
       <c r="C13" s="31">
         <v>1500</v>
       </c>
       <c r="D13" s="31">
         <v>1500</v>
       </c>
       <c r="E13" s="31">
         <v>1500</v>
       </c>
       <c r="F13" s="31">
         <v>1500</v>
       </c>
       <c r="G13" s="31">
         <v>1900</v>
       </c>
-      <c r="H13" s="31">
-[...15 lines deleted...]
-      <c r="V13" s="18"/>
+      <c r="H13" s="109">
+        <v>1900</v>
+      </c>
+      <c r="I13" s="132">
+        <v>1500</v>
+      </c>
+      <c r="J13" s="133">
+        <v>1500</v>
+      </c>
+      <c r="K13" s="134">
+        <v>1500</v>
+      </c>
+      <c r="L13" s="133">
+        <v>1500</v>
+      </c>
+      <c r="M13" s="134">
+        <v>1500</v>
+      </c>
+      <c r="N13" s="133">
+        <v>1500</v>
+      </c>
+      <c r="O13" s="134">
+        <v>1500</v>
+      </c>
+      <c r="P13" s="103">
+        <v>1500</v>
+      </c>
+      <c r="Q13" s="108">
+        <v>1500</v>
+      </c>
+      <c r="R13" s="103">
+        <v>1500</v>
+      </c>
+      <c r="S13" s="108">
+        <v>1500</v>
+      </c>
+      <c r="T13" s="103">
+        <v>1500</v>
+      </c>
+      <c r="U13" s="108">
+        <v>1500</v>
+      </c>
+      <c r="V13" s="103">
+        <v>1500</v>
+      </c>
       <c r="W13" s="94"/>
       <c r="X13" s="92"/>
       <c r="Y13" s="92"/>
       <c r="Z13" s="92"/>
       <c r="AA13" s="92"/>
       <c r="AB13" s="92"/>
       <c r="AC13" s="92"/>
       <c r="AD13" s="70"/>
       <c r="AE13" s="64"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="64"/>
       <c r="AH13" s="18"/>
       <c r="AI13" s="64"/>
       <c r="AJ13" s="18"/>
     </row>
     <row r="14" spans="1:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="24"/>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
-      <c r="H14" s="26"/>
-[...14 lines deleted...]
-      <c r="W14" s="26"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="26"/>
+      <c r="O14" s="27"/>
+      <c r="P14" s="26"/>
+      <c r="Q14" s="27"/>
+      <c r="R14" s="26"/>
+      <c r="S14" s="27"/>
+      <c r="T14" s="26"/>
+      <c r="U14" s="27"/>
+      <c r="V14" s="26"/>
+      <c r="W14" s="37"/>
       <c r="X14" s="27"/>
       <c r="Y14" s="26"/>
       <c r="Z14" s="27"/>
       <c r="AA14" s="26"/>
       <c r="AB14" s="27"/>
       <c r="AC14" s="26"/>
       <c r="AD14" s="37"/>
       <c r="AE14" s="27"/>
       <c r="AF14" s="26"/>
       <c r="AG14" s="27"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="26"/>
       <c r="AJ14" s="26"/>
     </row>
     <row r="15" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="12">
         <v>288</v>
       </c>
       <c r="C15" s="12">
         <v>288</v>
       </c>
       <c r="D15" s="12">
         <v>270</v>
       </c>
       <c r="E15" s="12">
         <v>270</v>
       </c>
       <c r="F15" s="12">
         <v>270</v>
       </c>
       <c r="G15" s="12">
         <v>270</v>
       </c>
-      <c r="H15" s="12">
+      <c r="H15" s="16">
         <v>225</v>
       </c>
-      <c r="I15" s="12"/>
-[...13 lines deleted...]
-      <c r="W15" s="12"/>
+      <c r="I15" s="16">
+        <v>315</v>
+      </c>
+      <c r="J15" s="12">
+        <v>315</v>
+      </c>
+      <c r="K15" s="14">
+        <v>315</v>
+      </c>
+      <c r="L15" s="12">
+        <v>315</v>
+      </c>
+      <c r="M15" s="14">
+        <v>315</v>
+      </c>
+      <c r="N15" s="12">
+        <v>315</v>
+      </c>
+      <c r="O15" s="14">
+        <v>315</v>
+      </c>
+      <c r="P15" s="12">
+        <v>322</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>322</v>
+      </c>
+      <c r="R15" s="12">
+        <v>322</v>
+      </c>
+      <c r="S15" s="14">
+        <v>322</v>
+      </c>
+      <c r="T15" s="12">
+        <v>322</v>
+      </c>
+      <c r="U15" s="14">
+        <v>322</v>
+      </c>
+      <c r="V15" s="12">
+        <v>322</v>
+      </c>
+      <c r="W15" s="15"/>
       <c r="X15" s="12"/>
       <c r="Y15" s="12"/>
       <c r="Z15" s="12"/>
       <c r="AA15" s="12"/>
       <c r="AB15" s="12"/>
       <c r="AC15" s="12"/>
       <c r="AD15" s="15"/>
       <c r="AE15" s="15"/>
       <c r="AF15" s="15"/>
       <c r="AG15" s="15"/>
       <c r="AH15" s="15"/>
       <c r="AI15" s="15"/>
       <c r="AJ15" s="15"/>
     </row>
     <row r="16" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="18">
         <v>162</v>
       </c>
       <c r="C16" s="18">
         <v>162</v>
       </c>
       <c r="D16" s="18">
         <v>162</v>
       </c>
       <c r="E16" s="18">
         <v>162</v>
       </c>
       <c r="F16" s="18">
         <v>162</v>
       </c>
       <c r="G16" s="18">
         <v>162</v>
       </c>
-      <c r="H16" s="18">
+      <c r="H16" s="68">
         <v>135</v>
       </c>
-      <c r="I16" s="18"/>
-[...13 lines deleted...]
-      <c r="W16" s="18"/>
+      <c r="I16" s="68">
+        <v>135</v>
+      </c>
+      <c r="J16" s="18">
+        <v>135</v>
+      </c>
+      <c r="K16" s="80">
+        <v>135</v>
+      </c>
+      <c r="L16" s="18">
+        <v>135</v>
+      </c>
+      <c r="M16" s="80">
+        <v>135</v>
+      </c>
+      <c r="N16" s="18">
+        <v>135</v>
+      </c>
+      <c r="O16" s="80">
+        <v>135</v>
+      </c>
+      <c r="P16" s="18">
+        <v>135</v>
+      </c>
+      <c r="Q16" s="80">
+        <v>135</v>
+      </c>
+      <c r="R16" s="18">
+        <v>135</v>
+      </c>
+      <c r="S16" s="80">
+        <v>135</v>
+      </c>
+      <c r="T16" s="18">
+        <v>135</v>
+      </c>
+      <c r="U16" s="80">
+        <v>135</v>
+      </c>
+      <c r="V16" s="18">
+        <v>135</v>
+      </c>
+      <c r="W16" s="70"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
       <c r="AC16" s="18"/>
       <c r="AD16" s="70"/>
       <c r="AE16" s="70"/>
       <c r="AF16" s="70"/>
       <c r="AG16" s="70"/>
       <c r="AH16" s="70"/>
       <c r="AI16" s="70"/>
       <c r="AJ16" s="70"/>
     </row>
     <row r="17" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="24"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="26"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
-      <c r="H17" s="26"/>
-[...14 lines deleted...]
-      <c r="W17" s="26"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="25"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="27"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="26"/>
+      <c r="O17" s="27"/>
+      <c r="P17" s="26"/>
+      <c r="Q17" s="27"/>
+      <c r="R17" s="26"/>
+      <c r="S17" s="27"/>
+      <c r="T17" s="26"/>
+      <c r="U17" s="27"/>
+      <c r="V17" s="26"/>
+      <c r="W17" s="37"/>
       <c r="X17" s="27"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="27"/>
       <c r="AA17" s="26"/>
       <c r="AB17" s="27"/>
       <c r="AC17" s="26"/>
       <c r="AD17" s="37"/>
       <c r="AE17" s="27"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="27"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="26"/>
     </row>
     <row r="18" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="12">
         <v>288</v>
       </c>
       <c r="C18" s="12">
         <v>288</v>
       </c>
       <c r="D18" s="12">
         <v>270</v>
       </c>
       <c r="E18" s="12">
         <v>270</v>
       </c>
       <c r="F18" s="12">
         <v>270</v>
       </c>
       <c r="G18" s="12">
         <v>270</v>
       </c>
-      <c r="H18" s="12">
+      <c r="H18" s="16">
         <v>225</v>
       </c>
-      <c r="I18" s="12"/>
-[...13 lines deleted...]
-      <c r="W18" s="12"/>
+      <c r="I18" s="16">
+        <v>315</v>
+      </c>
+      <c r="J18" s="12">
+        <v>315</v>
+      </c>
+      <c r="K18" s="14">
+        <v>315</v>
+      </c>
+      <c r="L18" s="12">
+        <v>315</v>
+      </c>
+      <c r="M18" s="14">
+        <v>315</v>
+      </c>
+      <c r="N18" s="12">
+        <v>315</v>
+      </c>
+      <c r="O18" s="14">
+        <v>315</v>
+      </c>
+      <c r="P18" s="12">
+        <v>322</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>322</v>
+      </c>
+      <c r="R18" s="12">
+        <v>322</v>
+      </c>
+      <c r="S18" s="14">
+        <v>322</v>
+      </c>
+      <c r="T18" s="12">
+        <v>322</v>
+      </c>
+      <c r="U18" s="14">
+        <v>322</v>
+      </c>
+      <c r="V18" s="12">
+        <v>322</v>
+      </c>
+      <c r="W18" s="15"/>
       <c r="X18" s="12"/>
       <c r="Y18" s="12"/>
       <c r="Z18" s="12"/>
       <c r="AA18" s="12"/>
       <c r="AB18" s="12"/>
       <c r="AC18" s="12"/>
       <c r="AD18" s="15"/>
       <c r="AE18" s="12"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="12"/>
       <c r="AH18" s="12"/>
       <c r="AI18" s="12"/>
       <c r="AJ18" s="12"/>
     </row>
     <row r="19" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18">
         <v>162</v>
       </c>
       <c r="C19" s="18">
         <v>162</v>
       </c>
       <c r="D19" s="18">
         <v>162</v>
       </c>
       <c r="E19" s="18">
         <v>162</v>
       </c>
       <c r="F19" s="18">
         <v>162</v>
       </c>
       <c r="G19" s="18">
         <v>162</v>
       </c>
-      <c r="H19" s="18">
+      <c r="H19" s="68">
         <v>135</v>
       </c>
-      <c r="I19" s="18"/>
-[...13 lines deleted...]
-      <c r="W19" s="18"/>
+      <c r="I19" s="68">
+        <v>135</v>
+      </c>
+      <c r="J19" s="18">
+        <v>135</v>
+      </c>
+      <c r="K19" s="80">
+        <v>135</v>
+      </c>
+      <c r="L19" s="18">
+        <v>135</v>
+      </c>
+      <c r="M19" s="80">
+        <v>135</v>
+      </c>
+      <c r="N19" s="18">
+        <v>135</v>
+      </c>
+      <c r="O19" s="80">
+        <v>135</v>
+      </c>
+      <c r="P19" s="18">
+        <v>135</v>
+      </c>
+      <c r="Q19" s="80">
+        <v>135</v>
+      </c>
+      <c r="R19" s="18">
+        <v>135</v>
+      </c>
+      <c r="S19" s="80">
+        <v>135</v>
+      </c>
+      <c r="T19" s="18">
+        <v>135</v>
+      </c>
+      <c r="U19" s="80">
+        <v>135</v>
+      </c>
+      <c r="V19" s="18">
+        <v>135</v>
+      </c>
+      <c r="W19" s="70"/>
       <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
       <c r="Z19" s="18"/>
       <c r="AA19" s="18"/>
       <c r="AB19" s="18"/>
       <c r="AC19" s="18"/>
       <c r="AD19" s="70"/>
       <c r="AE19" s="18"/>
       <c r="AF19" s="18"/>
       <c r="AG19" s="18"/>
       <c r="AH19" s="18"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
     </row>
     <row r="20" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="38"/>
-      <c r="B20" s="39"/>
-[...12 lines deleted...]
-      <c r="O20" s="42"/>
+      <c r="B20" s="112"/>
+      <c r="C20" s="113"/>
+      <c r="D20" s="113"/>
+      <c r="E20" s="113"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="111"/>
+      <c r="H20" s="111"/>
+      <c r="I20" s="115"/>
+      <c r="J20" s="111"/>
+      <c r="K20" s="111"/>
+      <c r="L20" s="111"/>
+      <c r="M20" s="111"/>
+      <c r="N20" s="111"/>
+      <c r="O20" s="116"/>
       <c r="P20" s="41"/>
       <c r="Q20" s="41"/>
       <c r="R20" s="41"/>
       <c r="S20" s="41"/>
       <c r="T20" s="44"/>
       <c r="U20" s="41"/>
       <c r="V20" s="41"/>
       <c r="W20" s="65"/>
       <c r="X20" s="41"/>
       <c r="Y20" s="41"/>
       <c r="Z20" s="41"/>
       <c r="AA20" s="41"/>
       <c r="AB20" s="41"/>
       <c r="AC20" s="42"/>
       <c r="AD20" s="41"/>
       <c r="AE20" s="41"/>
       <c r="AF20" s="41"/>
       <c r="AG20" s="41"/>
       <c r="AH20" s="41"/>
       <c r="AI20" s="41"/>
       <c r="AJ20" s="42"/>
     </row>
     <row r="21" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="98" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="45">
-        <f t="shared" ref="B21:H22" si="0">SUM(B6+B9+B12+B15+B18)</f>
+        <f>SUM(B6+B9+B12+B15+B18)</f>
         <v>3576</v>
       </c>
       <c r="C21" s="45">
-        <f t="shared" si="0"/>
+        <f>SUM(C6+C9+C12+C15+C18)</f>
         <v>3576</v>
       </c>
       <c r="D21" s="45">
-        <f t="shared" si="0"/>
+        <f>SUM(D6+D9+D12+D15+D18)</f>
         <v>3640</v>
       </c>
       <c r="E21" s="45">
-        <f t="shared" si="0"/>
+        <f>SUM(E6+E9+E12+E15+E18)</f>
         <v>3640</v>
       </c>
       <c r="F21" s="45">
-        <f t="shared" si="0"/>
+        <f>SUM(F6+F9+F12+F15+F18)</f>
         <v>3640</v>
       </c>
       <c r="G21" s="45">
-        <f t="shared" si="0"/>
+        <f>SUM(G6+G9+G12+G15+G18)</f>
         <v>4340</v>
       </c>
-      <c r="H21" s="45">
-        <f t="shared" si="0"/>
+      <c r="H21" s="69">
+        <f>SUM(H6+H9+H12+H15+H18)</f>
         <v>4250</v>
       </c>
-      <c r="I21" s="45"/>
-[...12 lines deleted...]
-      <c r="V21" s="45"/>
+      <c r="I21" s="69">
+        <f>SUM(I6+I9+I12+I15+I18)</f>
+        <v>4030</v>
+      </c>
+      <c r="J21" s="69">
+        <f>SUM(J6+J9+J12+J15+J18)</f>
+        <v>4030</v>
+      </c>
+      <c r="K21" s="69">
+        <f>SUM(K6+K9+K12+K15+K18)</f>
+        <v>4030</v>
+      </c>
+      <c r="L21" s="69">
+        <f>SUM(L6+L9+L12+L15+L18)</f>
+        <v>4030</v>
+      </c>
+      <c r="M21" s="69">
+        <f>SUM(M6+M9+M12+M15+M18)</f>
+        <v>4030</v>
+      </c>
+      <c r="N21" s="69">
+        <f>SUM(N6+N9+N12+N15+N18)</f>
+        <v>4030</v>
+      </c>
+      <c r="O21" s="69">
+        <f>SUM(O6+O9+O12+O15+O18)</f>
+        <v>4030</v>
+      </c>
+      <c r="P21" s="69">
+        <f>SUM(P6+P9+P12+P15+P18)</f>
+        <v>4044</v>
+      </c>
+      <c r="Q21" s="69">
+        <f>SUM(Q6+Q9+Q12+Q15+Q18)</f>
+        <v>4044</v>
+      </c>
+      <c r="R21" s="69">
+        <f>SUM(R6+R9+R12+R15+R18)</f>
+        <v>4044</v>
+      </c>
+      <c r="S21" s="69">
+        <f>SUM(S6+S9+S12+S15+S18)</f>
+        <v>4044</v>
+      </c>
+      <c r="T21" s="69">
+        <f>SUM(T6+T9+T12+T15+T18)</f>
+        <v>4044</v>
+      </c>
+      <c r="U21" s="69">
+        <f>SUM(U6+U9+U12+U15+U18)</f>
+        <v>4044</v>
+      </c>
+      <c r="V21" s="69">
+        <f>SUM(V6+V9+V12+V15+V18)</f>
+        <v>4044</v>
+      </c>
       <c r="W21" s="45"/>
       <c r="X21" s="45"/>
       <c r="Y21" s="45"/>
       <c r="Z21" s="45"/>
       <c r="AA21" s="45"/>
       <c r="AB21" s="45"/>
       <c r="AC21" s="45"/>
       <c r="AD21" s="45"/>
       <c r="AE21" s="45"/>
       <c r="AF21" s="45"/>
       <c r="AG21" s="45"/>
       <c r="AH21" s="45"/>
       <c r="AI21" s="45"/>
       <c r="AJ21" s="45"/>
     </row>
     <row r="22" spans="1:39" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="97" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="46">
-        <f t="shared" si="0"/>
+        <f>SUM(B7+B10+B13+B16+B19)</f>
         <v>3324</v>
       </c>
       <c r="C22" s="46">
-        <f t="shared" si="0"/>
+        <f>SUM(C7+C10+C13+C16+C19)</f>
         <v>3324</v>
       </c>
       <c r="D22" s="46">
-        <f t="shared" si="0"/>
+        <f>SUM(D7+D10+D13+D16+D19)</f>
         <v>3824</v>
       </c>
       <c r="E22" s="46">
-        <f t="shared" si="0"/>
+        <f>SUM(E7+E10+E13+E16+E19)</f>
         <v>3824</v>
       </c>
       <c r="F22" s="46">
-        <f t="shared" si="0"/>
+        <f>SUM(F7+F10+F13+F16+F19)</f>
         <v>3824</v>
       </c>
       <c r="G22" s="46">
-        <f t="shared" si="0"/>
+        <f>SUM(G7+G10+G13+G16+G19)</f>
         <v>4224</v>
       </c>
-      <c r="H22" s="46">
-        <f t="shared" si="0"/>
+      <c r="H22" s="71">
+        <f>SUM(H7+H10+H13+H16+H19)</f>
         <v>4170</v>
       </c>
-      <c r="I22" s="46"/>
-[...12 lines deleted...]
-      <c r="V22" s="46"/>
+      <c r="I22" s="71">
+        <f>SUM(I7+I10+I13+I16+I19)</f>
+        <v>3770</v>
+      </c>
+      <c r="J22" s="71">
+        <f>SUM(J7+J10+J13+J16+J19)</f>
+        <v>3770</v>
+      </c>
+      <c r="K22" s="71">
+        <f>SUM(K7+K10+K13+K16+K19)</f>
+        <v>3770</v>
+      </c>
+      <c r="L22" s="71">
+        <f>SUM(L7+L10+L13+L16+L19)</f>
+        <v>3770</v>
+      </c>
+      <c r="M22" s="71">
+        <f>SUM(M7+M10+M13+M16+M19)</f>
+        <v>3770</v>
+      </c>
+      <c r="N22" s="71">
+        <f>SUM(N7+N10+N13+N16+N19)</f>
+        <v>3770</v>
+      </c>
+      <c r="O22" s="71">
+        <f>SUM(O7+O10+O13+O16+O19)</f>
+        <v>3770</v>
+      </c>
+      <c r="P22" s="71">
+        <f>SUM(P7+P10+P13+P16+P19)</f>
+        <v>3770</v>
+      </c>
+      <c r="Q22" s="71">
+        <f>SUM(Q7+Q10+Q13+Q16+Q19)</f>
+        <v>3770</v>
+      </c>
+      <c r="R22" s="71">
+        <f>SUM(R7+R10+R13+R16+R19)</f>
+        <v>3770</v>
+      </c>
+      <c r="S22" s="71">
+        <f>SUM(S7+S10+S13+S16+S19)</f>
+        <v>3770</v>
+      </c>
+      <c r="T22" s="71">
+        <f>SUM(T7+T10+T13+T16+T19)</f>
+        <v>3770</v>
+      </c>
+      <c r="U22" s="71">
+        <f>SUM(U7+U10+U13+U16+U19)</f>
+        <v>3770</v>
+      </c>
+      <c r="V22" s="71">
+        <f>SUM(V7+V10+V13+V16+V19)</f>
+        <v>3770</v>
+      </c>
       <c r="W22" s="46"/>
       <c r="X22" s="46"/>
       <c r="Y22" s="46"/>
       <c r="Z22" s="46"/>
       <c r="AA22" s="46"/>
       <c r="AB22" s="46"/>
       <c r="AC22" s="46"/>
       <c r="AD22" s="46"/>
       <c r="AE22" s="46"/>
       <c r="AF22" s="46"/>
       <c r="AG22" s="46"/>
       <c r="AH22" s="46"/>
       <c r="AI22" s="46"/>
       <c r="AJ22" s="46"/>
     </row>
     <row r="23" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="48"/>
       <c r="T23" s="48"/>
       <c r="U23" s="49"/>
     </row>
     <row r="24" spans="1:39" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="107" t="s">
+      <c r="B24" s="164" t="s">
         <v>65</v>
       </c>
-      <c r="C24" s="108"/>
-[...2 lines deleted...]
-      <c r="F24" s="107" t="s">
+      <c r="C24" s="165"/>
+      <c r="D24" s="165"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="164" t="s">
         <v>85</v>
       </c>
-      <c r="G24" s="108"/>
-[...2 lines deleted...]
-      <c r="J24" s="107" t="s">
+      <c r="G24" s="165"/>
+      <c r="H24" s="165"/>
+      <c r="I24" s="166"/>
+      <c r="J24" s="164" t="s">
         <v>86</v>
       </c>
-      <c r="K24" s="110"/>
-[...2 lines deleted...]
-      <c r="N24" s="107" t="s">
+      <c r="K24" s="167"/>
+      <c r="L24" s="167"/>
+      <c r="M24" s="168"/>
+      <c r="N24" s="164" t="s">
         <v>87</v>
       </c>
-      <c r="O24" s="110"/>
-[...2 lines deleted...]
-      <c r="R24" s="107" t="s">
+      <c r="O24" s="167"/>
+      <c r="P24" s="167"/>
+      <c r="Q24" s="167"/>
+      <c r="R24" s="164" t="s">
         <v>88</v>
       </c>
-      <c r="S24" s="110"/>
-[...1 lines deleted...]
-      <c r="U24" s="111"/>
+      <c r="S24" s="167"/>
+      <c r="T24" s="167"/>
+      <c r="U24" s="168"/>
       <c r="X24" s="51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="122"/>
-[...18 lines deleted...]
-      <c r="U25" s="124"/>
+      <c r="B25" s="155" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="151"/>
+      <c r="F25" s="155" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="151"/>
+      <c r="J25" s="155"/>
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="151"/>
+      <c r="N25" s="155"/>
+      <c r="O25" s="150"/>
+      <c r="P25" s="150"/>
+      <c r="Q25" s="151"/>
+      <c r="R25" s="155"/>
+      <c r="S25" s="150"/>
+      <c r="T25" s="150"/>
+      <c r="U25" s="151"/>
       <c r="X25" s="52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="97" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="119"/>
-[...18 lines deleted...]
-      <c r="U26" s="121"/>
+      <c r="B26" s="156" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="153"/>
+      <c r="D26" s="153"/>
+      <c r="E26" s="154"/>
+      <c r="F26" s="156" t="s">
+        <v>30</v>
+      </c>
+      <c r="G26" s="153"/>
+      <c r="H26" s="153"/>
+      <c r="I26" s="154"/>
+      <c r="J26" s="156"/>
+      <c r="K26" s="153"/>
+      <c r="L26" s="153"/>
+      <c r="M26" s="154"/>
+      <c r="N26" s="156"/>
+      <c r="O26" s="153"/>
+      <c r="P26" s="153"/>
+      <c r="Q26" s="154"/>
+      <c r="R26" s="156"/>
+      <c r="S26" s="153"/>
+      <c r="T26" s="153"/>
+      <c r="U26" s="154"/>
       <c r="X26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="AH26" s="54"/>
       <c r="AI26" s="55"/>
       <c r="AJ26" s="54"/>
       <c r="AK26" s="54"/>
       <c r="AL26" s="54"/>
       <c r="AM26" s="54"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="58"/>
       <c r="J27" s="56"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="58"/>
       <c r="N27" s="56"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="58"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="58"/>
       <c r="X27" s="52" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="52"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="52"/>
       <c r="AI27" s="55"/>
     </row>
     <row r="28" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="126"/>
-[...18 lines deleted...]
-      <c r="U28" s="124"/>
+      <c r="B28" s="149">
+        <v>100</v>
+      </c>
+      <c r="C28" s="150"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="151"/>
+      <c r="F28" s="149">
+        <v>100</v>
+      </c>
+      <c r="G28" s="150"/>
+      <c r="H28" s="150"/>
+      <c r="I28" s="151"/>
+      <c r="J28" s="149"/>
+      <c r="K28" s="150"/>
+      <c r="L28" s="150"/>
+      <c r="M28" s="151"/>
+      <c r="N28" s="149"/>
+      <c r="O28" s="150"/>
+      <c r="P28" s="150"/>
+      <c r="Q28" s="151"/>
+      <c r="R28" s="149"/>
+      <c r="S28" s="150"/>
+      <c r="T28" s="150"/>
+      <c r="U28" s="151"/>
       <c r="Z28" s="55"/>
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AI28" s="55"/>
     </row>
     <row r="29" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="125"/>
-[...18 lines deleted...]
-      <c r="U29" s="121"/>
+      <c r="B29" s="152">
+        <v>100</v>
+      </c>
+      <c r="C29" s="153"/>
+      <c r="D29" s="153"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="152">
+        <v>100</v>
+      </c>
+      <c r="G29" s="153"/>
+      <c r="H29" s="153"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="152"/>
+      <c r="K29" s="153"/>
+      <c r="L29" s="153"/>
+      <c r="M29" s="154"/>
+      <c r="N29" s="152"/>
+      <c r="O29" s="153"/>
+      <c r="P29" s="153"/>
+      <c r="Q29" s="154"/>
+      <c r="R29" s="152"/>
+      <c r="S29" s="153"/>
+      <c r="T29" s="153"/>
+      <c r="U29" s="154"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="55"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="55"/>
       <c r="AF29" s="55"/>
       <c r="AG29" s="55"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="56"/>
       <c r="B30" s="56"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="57"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="58"/>
       <c r="J30" s="57"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="56"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
     </row>
     <row r="31" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="126"/>
-[...18 lines deleted...]
-      <c r="U31" s="124"/>
+      <c r="B31" s="149">
+        <v>100</v>
+      </c>
+      <c r="C31" s="150"/>
+      <c r="D31" s="150"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="149">
+        <v>100</v>
+      </c>
+      <c r="G31" s="150"/>
+      <c r="H31" s="150"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="149"/>
+      <c r="K31" s="150"/>
+      <c r="L31" s="150"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="149"/>
+      <c r="O31" s="150"/>
+      <c r="P31" s="150"/>
+      <c r="Q31" s="151"/>
+      <c r="R31" s="149"/>
+      <c r="S31" s="150"/>
+      <c r="T31" s="150"/>
+      <c r="U31" s="151"/>
       <c r="Z31" s="55"/>
       <c r="AA31" s="55"/>
       <c r="AB31" s="55"/>
       <c r="AC31" s="55"/>
       <c r="AD31" s="55"/>
       <c r="AE31" s="55"/>
       <c r="AF31" s="55"/>
       <c r="AG31" s="55"/>
     </row>
     <row r="32" spans="1:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="97" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="125"/>
-[...18 lines deleted...]
-      <c r="U32" s="121"/>
+      <c r="B32" s="152">
+        <v>100</v>
+      </c>
+      <c r="C32" s="153"/>
+      <c r="D32" s="153"/>
+      <c r="E32" s="154"/>
+      <c r="F32" s="152">
+        <v>100</v>
+      </c>
+      <c r="G32" s="153"/>
+      <c r="H32" s="153"/>
+      <c r="I32" s="154"/>
+      <c r="J32" s="152"/>
+      <c r="K32" s="153"/>
+      <c r="L32" s="153"/>
+      <c r="M32" s="154"/>
+      <c r="N32" s="152"/>
+      <c r="O32" s="153"/>
+      <c r="P32" s="153"/>
+      <c r="Q32" s="154"/>
+      <c r="R32" s="152"/>
+      <c r="S32" s="153"/>
+      <c r="T32" s="153"/>
+      <c r="U32" s="154"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="61"/>
       <c r="B33" s="57"/>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="57"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="58"/>
       <c r="J33" s="56"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="57"/>
       <c r="O33" s="57"/>
       <c r="P33" s="57"/>
       <c r="Q33" s="57"/>
       <c r="R33" s="56"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="58"/>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="98" t="s">
         <v>78</v>
       </c>
-      <c r="B34" s="126"/>
-[...18 lines deleted...]
-      <c r="U34" s="124"/>
+      <c r="B34" s="143">
+        <f>124/225*100</f>
+        <v>55.111111111111114</v>
+      </c>
+      <c r="C34" s="144"/>
+      <c r="D34" s="144"/>
+      <c r="E34" s="145"/>
+      <c r="F34" s="143">
+        <f>300/315*100</f>
+        <v>95.238095238095227</v>
+      </c>
+      <c r="G34" s="144"/>
+      <c r="H34" s="144"/>
+      <c r="I34" s="145"/>
+      <c r="J34" s="149"/>
+      <c r="K34" s="150"/>
+      <c r="L34" s="150"/>
+      <c r="M34" s="151"/>
+      <c r="N34" s="149"/>
+      <c r="O34" s="150"/>
+      <c r="P34" s="150"/>
+      <c r="Q34" s="151"/>
+      <c r="R34" s="149"/>
+      <c r="S34" s="150"/>
+      <c r="T34" s="150"/>
+      <c r="U34" s="151"/>
     </row>
     <row r="35" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="97" t="s">
         <v>81</v>
       </c>
-      <c r="B35" s="125"/>
-[...18 lines deleted...]
-      <c r="U35" s="121"/>
+      <c r="B35" s="152">
+        <v>0</v>
+      </c>
+      <c r="C35" s="153"/>
+      <c r="D35" s="153"/>
+      <c r="E35" s="154"/>
+      <c r="F35" s="146">
+        <f>30/135*100</f>
+        <v>22.222222222222221</v>
+      </c>
+      <c r="G35" s="147"/>
+      <c r="H35" s="147"/>
+      <c r="I35" s="148"/>
+      <c r="J35" s="152"/>
+      <c r="K35" s="153"/>
+      <c r="L35" s="153"/>
+      <c r="M35" s="154"/>
+      <c r="N35" s="152"/>
+      <c r="O35" s="153"/>
+      <c r="P35" s="153"/>
+      <c r="Q35" s="154"/>
+      <c r="R35" s="152"/>
+      <c r="S35" s="153"/>
+      <c r="T35" s="153"/>
+      <c r="U35" s="154"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="61"/>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="58"/>
       <c r="J36" s="57"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="57"/>
       <c r="O36" s="57"/>
       <c r="P36" s="57"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="56"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="58"/>
     </row>
     <row r="37" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="126"/>
-[...18 lines deleted...]
-      <c r="U37" s="132"/>
+      <c r="B37" s="143">
+        <f>225/270*100</f>
+        <v>83.333333333333343</v>
+      </c>
+      <c r="C37" s="144"/>
+      <c r="D37" s="144"/>
+      <c r="E37" s="145"/>
+      <c r="F37" s="149">
+        <f>315/315*100</f>
+        <v>100</v>
+      </c>
+      <c r="G37" s="150"/>
+      <c r="H37" s="150"/>
+      <c r="I37" s="151"/>
+      <c r="J37" s="149"/>
+      <c r="K37" s="150"/>
+      <c r="L37" s="150"/>
+      <c r="M37" s="151"/>
+      <c r="N37" s="149"/>
+      <c r="O37" s="150"/>
+      <c r="P37" s="150"/>
+      <c r="Q37" s="151"/>
+      <c r="R37" s="143"/>
+      <c r="S37" s="144"/>
+      <c r="T37" s="144"/>
+      <c r="U37" s="145"/>
     </row>
     <row r="38" spans="1:21" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="36" t="s">
         <v>82</v>
       </c>
-      <c r="B38" s="125"/>
-[...18 lines deleted...]
-      <c r="U38" s="121"/>
+      <c r="B38" s="146">
+        <f>135/162*100</f>
+        <v>83.333333333333343</v>
+      </c>
+      <c r="C38" s="147"/>
+      <c r="D38" s="147"/>
+      <c r="E38" s="148"/>
+      <c r="F38" s="152">
+        <f>135/135*100</f>
+        <v>100</v>
+      </c>
+      <c r="G38" s="153"/>
+      <c r="H38" s="153"/>
+      <c r="I38" s="154"/>
+      <c r="J38" s="152"/>
+      <c r="K38" s="153"/>
+      <c r="L38" s="153"/>
+      <c r="M38" s="154"/>
+      <c r="N38" s="152"/>
+      <c r="O38" s="153"/>
+      <c r="P38" s="153"/>
+      <c r="Q38" s="154"/>
+      <c r="R38" s="152"/>
+      <c r="S38" s="153"/>
+      <c r="T38" s="153"/>
+      <c r="U38" s="154"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="56"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="58"/>
       <c r="J39" s="56"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="58"/>
       <c r="N39" s="57"/>
       <c r="O39" s="57"/>
       <c r="P39" s="57"/>
       <c r="Q39" s="57"/>
       <c r="R39" s="56"/>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="58"/>
     </row>
     <row r="40" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="98" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="130"/>
-[...18 lines deleted...]
-      <c r="U40" s="132"/>
+      <c r="B40" s="143">
+        <f>(B28+B31+B34+B37)/4</f>
+        <v>84.611111111111114</v>
+      </c>
+      <c r="C40" s="144"/>
+      <c r="D40" s="144"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="143">
+        <f>(F28+F31+F34+F37)/4</f>
+        <v>98.80952380952381</v>
+      </c>
+      <c r="G40" s="144"/>
+      <c r="H40" s="144"/>
+      <c r="I40" s="145"/>
+      <c r="J40" s="143"/>
+      <c r="K40" s="144"/>
+      <c r="L40" s="144"/>
+      <c r="M40" s="145"/>
+      <c r="N40" s="143"/>
+      <c r="O40" s="144"/>
+      <c r="P40" s="144"/>
+      <c r="Q40" s="145"/>
+      <c r="R40" s="143"/>
+      <c r="S40" s="144"/>
+      <c r="T40" s="144"/>
+      <c r="U40" s="145"/>
     </row>
     <row r="41" spans="1:21" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="97" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="127"/>
-[...18 lines deleted...]
-      <c r="U41" s="129"/>
+      <c r="B41" s="146">
+        <f>(B29+B32+B35+B38)/4</f>
+        <v>70.833333333333343</v>
+      </c>
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="148"/>
+      <c r="F41" s="146">
+        <f>(F29+F32+F35+F38)/4</f>
+        <v>80.555555555555557</v>
+      </c>
+      <c r="G41" s="147"/>
+      <c r="H41" s="147"/>
+      <c r="I41" s="148"/>
+      <c r="J41" s="146"/>
+      <c r="K41" s="147"/>
+      <c r="L41" s="147"/>
+      <c r="M41" s="148"/>
+      <c r="N41" s="146"/>
+      <c r="O41" s="147"/>
+      <c r="P41" s="147"/>
+      <c r="Q41" s="148"/>
+      <c r="R41" s="146"/>
+      <c r="S41" s="147"/>
+      <c r="T41" s="147"/>
+      <c r="U41" s="148"/>
+    </row>
+    <row r="43" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="A47" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="77">
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="N40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:I37"/>
+    <mergeCell ref="J37:M37"/>
+    <mergeCell ref="N37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:I34"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:I31"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="N31:Q31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="N32:Q32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="N28:Q28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:I29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="N29:Q29"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:Q25"/>
+    <mergeCell ref="R25:U25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:O4"/>
+    <mergeCell ref="P4:V4"/>
+    <mergeCell ref="W4:AC4"/>
+    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="R24:U24"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:AJ2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AC3"/>
     <mergeCell ref="AD3:AJ3"/>
-    <mergeCell ref="B24:E24"/>
-[...68 lines deleted...]
-    <mergeCell ref="R40:U40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>